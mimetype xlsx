--- v0 (2026-04-01)
+++ v1 (2026-08-07)
@@ -1,95 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\17011\Downloads\opetdata downlands\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\16211\Desktop\Jednotlivé úkoly\Export dat\2026_05\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{03F35F1D-2BE3-403D-AD5C-DBB8C6AEAC6E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F251B322-A58A-4215-B234-7490010B8734}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{35BD6170-2D60-4BC7-B61C-1683BBA9CFFA}"/>
+    <workbookView xWindow="30960" yWindow="2160" windowWidth="21600" windowHeight="11295" xr2:uid="{35BD6170-2D60-4BC7-B61C-1683BBA9CFFA}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="35">
   <si>
     <t>2019 </t>
   </si>
   <si>
     <t>1 683,3</t>
   </si>
   <si>
     <t>1 624,7</t>
-  </si>
-[...1 lines deleted...]
-    <t> 3 365,2</t>
   </si>
   <si>
     <t>Domácí dluh</t>
   </si>
   <si>
     <t>1 288,1</t>
   </si>
   <si>
     <t>1 370,9</t>
   </si>
   <si>
     <t> 1 882,6</t>
   </si>
   <si>
     <t>Státní pokladniční poukázky</t>
   </si>
   <si>
     <t> 4,5</t>
   </si>
   <si>
     <t> 25,4</t>
   </si>
   <si>
     <t>Spořicí státní dluhopisy</t>
   </si>
@@ -139,156 +136,166 @@
     <t> 51,3</t>
   </si>
   <si>
     <t> 38,0</t>
   </si>
   <si>
     <t> 2 049,7</t>
   </si>
   <si>
     <t> 167,2</t>
   </si>
   <si>
     <t>Střednědobé a dlouhodobé státní dluhopisy vydané na domácím trhu</t>
   </si>
   <si>
     <t>Střednědobé a
 dlouhodobé státní
 dluhopisy vydané
 na zahraničních trzích</t>
   </si>
   <si>
     <t>rok</t>
   </si>
   <si>
     <t>STÁTNÍ DLUH CELKEM (mld. Kč)</t>
+  </si>
+  <si>
+    <t>2026/03</t>
+  </si>
+  <si>
+    <t> 3365.2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office 2013–2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 –⁠ 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 –⁠ 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -350,51 +357,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 –⁠ 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -492,103 +499,106 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32541908-FFCD-4EBC-ABE2-96321B76689A}">
-  <dimension ref="A1:W33"/>
+  <dimension ref="A1:W35"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O8" sqref="O8"/>
+    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="H30" sqref="H30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="6" max="6" width="11.85546875" bestFit="1" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" t="s">
         <v>32</v>
       </c>
-      <c r="B1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="G1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>1993</v>
       </c>
       <c r="B2">
         <v>158.80000000000001</v>
       </c>
       <c r="C2">
         <v>86.4</v>
       </c>
       <c r="H2">
         <v>72.400000000000006</v>
       </c>
     </row>
     <row r="3" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>1994</v>
       </c>
       <c r="B3">
         <v>157.30000000000001</v>
       </c>
       <c r="C3">
         <v>90.2</v>
@@ -934,551 +944,621 @@
         <v>0</v>
       </c>
       <c r="F19">
         <v>923</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>307.8</v>
       </c>
       <c r="I19">
         <v>240.3</v>
       </c>
       <c r="J19">
         <v>67.2</v>
       </c>
       <c r="K19">
         <v>0.3</v>
       </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>2011</v>
       </c>
-      <c r="B20" s="1">
+      <c r="B20" s="4">
         <v>1499.4</v>
       </c>
-      <c r="C20" s="1">
+      <c r="C20" s="4">
         <v>1182.2</v>
       </c>
-      <c r="D20">
+      <c r="D20" s="4">
         <v>162.6</v>
       </c>
-      <c r="E20">
+      <c r="E20" s="4">
         <v>20.399999999999999</v>
       </c>
       <c r="F20">
         <v>999.1</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>317.2</v>
       </c>
       <c r="I20">
         <v>245.7</v>
       </c>
       <c r="J20">
         <v>71.3</v>
       </c>
       <c r="K20">
         <v>0.1</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>2012</v>
       </c>
-      <c r="B21" s="3">
+      <c r="B21" s="5">
         <v>1667.6</v>
       </c>
-      <c r="C21" s="3">
+      <c r="C21" s="5">
         <v>1287.3</v>
       </c>
-      <c r="D21" s="3">
+      <c r="D21" s="5">
         <v>189.1</v>
       </c>
-      <c r="E21" s="3">
+      <c r="E21" s="5">
         <v>56.2</v>
       </c>
       <c r="F21" s="3">
         <v>1042</v>
       </c>
       <c r="G21" s="3">
         <v>0</v>
       </c>
       <c r="H21" s="3">
         <v>380.3</v>
       </c>
       <c r="I21" s="3">
         <v>310.3</v>
       </c>
       <c r="J21" s="3">
         <v>70</v>
       </c>
       <c r="K21" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>2013</v>
       </c>
-      <c r="B22" s="3" t="s">
+      <c r="B22" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C22" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="3">
+      <c r="C22" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D22" s="5">
         <v>120.9</v>
       </c>
-      <c r="E22" s="3">
+      <c r="E22" s="5">
         <v>87.6</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G22" s="3">
         <v>0</v>
       </c>
       <c r="H22" s="3">
         <v>395.2</v>
       </c>
       <c r="I22" s="3">
         <v>323.7</v>
       </c>
       <c r="J22" s="3">
         <v>71.5</v>
       </c>
       <c r="K22" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>2014</v>
       </c>
-      <c r="B23" s="3">
+      <c r="B23" s="5">
         <v>1663.7</v>
       </c>
-      <c r="C23" s="3">
+      <c r="C23" s="5">
         <v>1363.7</v>
       </c>
-      <c r="D23" s="3">
+      <c r="D23" s="5">
         <v>107.6</v>
       </c>
-      <c r="E23" s="3">
+      <c r="E23" s="5">
         <v>77.8</v>
       </c>
       <c r="F23" s="3">
         <v>1175.7</v>
       </c>
       <c r="G23" s="3">
         <v>2.5</v>
       </c>
       <c r="H23" s="3">
         <v>300</v>
       </c>
       <c r="I23" s="3">
         <v>239.6</v>
       </c>
       <c r="J23" s="3">
         <v>60.4</v>
       </c>
       <c r="K23" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>2015</v>
       </c>
-      <c r="B24" s="3">
+      <c r="B24" s="5">
         <v>1673</v>
       </c>
-      <c r="C24" s="3">
+      <c r="C24" s="5">
         <v>1389.4</v>
       </c>
-      <c r="D24" s="3">
+      <c r="D24" s="5">
         <v>84.4</v>
       </c>
-      <c r="E24" s="3">
+      <c r="E24" s="5">
         <v>66.900000000000006</v>
       </c>
       <c r="F24" s="3">
         <v>1235.2</v>
       </c>
       <c r="G24" s="3">
         <v>2.9</v>
       </c>
       <c r="H24" s="3">
         <v>283.60000000000002</v>
       </c>
       <c r="I24" s="3">
         <v>225.6</v>
       </c>
       <c r="J24" s="3">
         <v>58</v>
       </c>
       <c r="K24" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>2016</v>
       </c>
-      <c r="B25" s="3">
+      <c r="B25" s="5">
         <v>1613.4</v>
       </c>
-      <c r="C25" s="3">
+      <c r="C25" s="5">
         <v>1343.6</v>
       </c>
-      <c r="D25" s="3">
+      <c r="D25" s="5">
         <v>4.2</v>
       </c>
-      <c r="E25" s="3">
+      <c r="E25" s="5">
         <v>37.799999999999997</v>
       </c>
       <c r="F25" s="3">
         <v>1301.5999999999999</v>
       </c>
       <c r="G25" s="3">
         <v>0</v>
       </c>
       <c r="H25" s="3">
         <v>269.8</v>
       </c>
       <c r="I25" s="3">
         <v>213.5</v>
       </c>
       <c r="J25" s="3">
         <v>56.3</v>
       </c>
       <c r="K25" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>2017</v>
       </c>
-      <c r="B26" s="3" t="s">
+      <c r="B26" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C26" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="3">
+      <c r="C26" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D26" s="5">
         <v>44</v>
       </c>
-      <c r="E26" s="3">
+      <c r="E26" s="5">
         <v>21.5</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G26" s="3">
         <v>0</v>
       </c>
       <c r="H26" s="3">
         <v>253.8</v>
       </c>
       <c r="I26" s="3">
         <v>202.6</v>
       </c>
       <c r="J26" s="3">
         <v>51.2</v>
       </c>
       <c r="K26" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>2018</v>
       </c>
-      <c r="B27" s="3">
+      <c r="B27" s="5">
         <v>1622</v>
       </c>
-      <c r="C27" s="3">
+      <c r="C27" s="5">
         <v>1386.5</v>
       </c>
-      <c r="D27" s="3">
+      <c r="D27" s="5">
         <v>4.2</v>
       </c>
-      <c r="E27" s="3">
+      <c r="E27" s="5">
         <v>5.2</v>
       </c>
       <c r="F27" s="3">
         <v>1377.1</v>
       </c>
       <c r="G27" s="3">
         <v>0</v>
       </c>
       <c r="H27" s="3">
         <v>235.5</v>
       </c>
       <c r="I27" s="3">
         <v>152.9</v>
       </c>
       <c r="J27" s="3">
         <v>82.7</v>
       </c>
       <c r="K27" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="3">
+      <c r="B28" s="5">
         <v>1640.2</v>
       </c>
-      <c r="C28" s="3">
+      <c r="C28" s="5">
         <v>1437.4</v>
       </c>
-      <c r="D28" s="3" t="s">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="D28" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>11</v>
       </c>
       <c r="F28" s="3">
         <v>1419.2</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I28" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="I28" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J28" s="3" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>25</v>
+      </c>
+      <c r="K28" s="3">
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>2020</v>
       </c>
-      <c r="B29" s="3" t="s">
+      <c r="B29" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H29" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="C29" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I29" s="3" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>26</v>
+      </c>
+      <c r="K29" s="3">
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>2021</v>
       </c>
-      <c r="B30" s="3">
+      <c r="B30" s="5">
         <v>2465.6999999999998</v>
       </c>
-      <c r="C30" s="3">
+      <c r="C30" s="5">
         <v>2292</v>
       </c>
-      <c r="D30" s="3">
+      <c r="D30" s="5">
         <v>33.299999999999997</v>
       </c>
-      <c r="E30" s="3">
+      <c r="E30" s="5">
         <v>38.9</v>
       </c>
       <c r="F30" s="3">
         <v>2219.8000000000002</v>
       </c>
       <c r="G30" s="3">
         <v>0</v>
       </c>
       <c r="H30" s="3">
         <v>173.7</v>
       </c>
       <c r="I30" s="3">
         <v>74.099999999999994</v>
       </c>
       <c r="J30" s="3">
         <v>99.6</v>
       </c>
       <c r="K30" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>2022</v>
       </c>
-      <c r="B31" s="3">
+      <c r="B31" s="5">
         <v>2894.8</v>
       </c>
-      <c r="C31" s="3">
+      <c r="C31" s="5">
         <v>2606</v>
       </c>
-      <c r="D31" s="3">
-[...2 lines deleted...]
-      <c r="E31" s="3">
+      <c r="D31" s="5">
+        <v>0</v>
+      </c>
+      <c r="E31" s="5">
         <v>83.4</v>
       </c>
       <c r="F31" s="3">
         <v>2521.3000000000002</v>
       </c>
       <c r="G31" s="3">
         <v>1.3</v>
       </c>
       <c r="H31" s="3">
         <v>288.89999999999998</v>
       </c>
       <c r="I31" s="3">
         <v>5.0999999999999996</v>
       </c>
       <c r="J31" s="3">
         <v>283.7</v>
       </c>
       <c r="K31" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>2023</v>
       </c>
-      <c r="B32" s="3">
+      <c r="B32" s="5">
         <v>3110.9</v>
       </c>
-      <c r="C32" s="3">
+      <c r="C32" s="5">
         <v>2958.8</v>
       </c>
-      <c r="D32" s="3">
+      <c r="D32" s="5">
         <v>44.9</v>
       </c>
-      <c r="E32" s="3">
+      <c r="E32" s="5">
         <v>92.6</v>
       </c>
       <c r="F32" s="3">
         <v>2821.2</v>
       </c>
       <c r="G32" s="3">
         <v>0.1</v>
       </c>
       <c r="H32" s="3">
         <v>152.1</v>
       </c>
       <c r="I32" s="3">
         <v>4.7</v>
       </c>
       <c r="J32" s="3">
         <v>147.4</v>
       </c>
       <c r="K32" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>2024</v>
       </c>
-      <c r="B33" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="3">
+      <c r="B33" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C33" s="5">
         <v>3182.3</v>
       </c>
-      <c r="D33" s="3">
+      <c r="D33" s="5">
         <v>81.900000000000006</v>
       </c>
-      <c r="E33" s="3">
+      <c r="E33" s="5">
         <v>87.6</v>
       </c>
       <c r="F33" s="3">
         <v>3012.8</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H33" s="3">
         <v>183</v>
       </c>
       <c r="I33" s="3">
         <v>4.5999999999999996</v>
       </c>
       <c r="J33" s="3">
         <v>178.3</v>
       </c>
       <c r="K33" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A34" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B34" s="5">
+        <v>3677.57</v>
+      </c>
+      <c r="C34" s="5">
+        <v>3471.27</v>
+      </c>
+      <c r="D34" s="5">
+        <v>165.49</v>
+      </c>
+      <c r="E34" s="5">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="F34" s="4">
+        <v>3234.43</v>
+      </c>
+      <c r="G34" s="3">
+        <v>0.09</v>
+      </c>
+      <c r="H34">
+        <v>206.3</v>
+      </c>
+      <c r="I34" s="3">
+        <v>3.95</v>
+      </c>
+      <c r="J34" s="3">
+        <v>206.21</v>
+      </c>
+      <c r="K34" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" s="5">
+        <v>3719.84</v>
+      </c>
+      <c r="C35" s="5">
+        <v>3536.52</v>
+      </c>
+      <c r="D35" s="5">
+        <v>180.25</v>
+      </c>
+      <c r="E35" s="5">
+        <v>61.7</v>
+      </c>
+      <c r="F35">
+        <v>3110.55</v>
+      </c>
+      <c r="G35" s="3">
+        <v>0.09</v>
+      </c>
+      <c r="H35">
+        <v>183.32</v>
+      </c>
+      <c r="I35" s="3">
+        <v>4.01</v>
+      </c>
+      <c r="J35" s="3">
+        <v>183.23</v>
+      </c>
+      <c r="K35" s="3">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Suchomel Michal</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>