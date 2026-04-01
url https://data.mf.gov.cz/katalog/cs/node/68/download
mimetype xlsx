--- v0 (2025-10-29)
+++ v1 (2026-04-01)
@@ -1,70 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\16211\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\17011\Downloads\opetdata downlands\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EC38B6B7-8A97-44DD-8B98-7AD72FD2F661}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11400"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="30">
   <si>
     <t>REPORT PROVOZNÍCH NÁKLADŮ Ministerstva financí (KAP 312)</t>
   </si>
   <si>
     <t>Pouze MF kap 312, nekonsolidovaná, tedy bez vylučovacích středisek</t>
   </si>
   <si>
     <t>za 1. - 4. čtvrtletí</t>
   </si>
   <si>
     <t>v Kč</t>
   </si>
   <si>
     <t>ČLENĚNÍ PO SYNTETICKÝCH ÚČTECH</t>
   </si>
   <si>
     <t>Syntetika</t>
   </si>
   <si>
     <t>1 - 4 Q 2020       (Kč)</t>
   </si>
   <si>
     <t>1 - 4 Q 2019        (Kč)</t>
   </si>
   <si>
@@ -95,176 +109,199 @@
     <t>Opravy a údržba</t>
   </si>
   <si>
     <t>Cestovné</t>
   </si>
   <si>
     <t>Reprezentace</t>
   </si>
   <si>
     <t>Náklady na služby</t>
   </si>
   <si>
     <t>Drobný hm majetek</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Náklady na mzdy</t>
   </si>
   <si>
     <t>Soc+zdrav pojištění</t>
   </si>
   <si>
     <t>Celkem</t>
+  </si>
+  <si>
+    <t>1 - 4 Q 2024        (Kč)</t>
+  </si>
+  <si>
+    <t>1 - 4 Q 2023        (Kč)</t>
+  </si>
+  <si>
+    <t>1 - 4 Q 2022        (Kč)</t>
+  </si>
+  <si>
+    <t>1 - 4 Q 2021        (Kč)</t>
+  </si>
+  <si>
+    <t>Pozn.: - značí chybějící data</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normální" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -500,541 +537,832 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K19"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:T55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+      <selection activeCell="D25" sqref="D25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" customWidth="1"/>
     <col min="4" max="4" width="44.42578125" customWidth="1"/>
-    <col min="5" max="6" width="14.85546875" customWidth="1"/>
-    <col min="7" max="11" width="15.140625" customWidth="1"/>
+    <col min="5" max="5" width="13.85546875" customWidth="1"/>
+    <col min="6" max="6" width="13.5703125" customWidth="1"/>
+    <col min="7" max="7" width="14.140625" customWidth="1"/>
+    <col min="8" max="8" width="13.42578125" customWidth="1"/>
+    <col min="9" max="10" width="14.85546875" customWidth="1"/>
+    <col min="11" max="14" width="15.140625" customWidth="1"/>
+    <col min="15" max="20" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:15" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" s="3"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
       <c r="C6" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="7"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="I6" s="7"/>
+    </row>
+    <row r="7" spans="1:15" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="I7" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="J7" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="G7" s="8" t="s">
+      <c r="K7" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="H7" s="8" t="s">
+      <c r="L7" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="I7" s="8" t="s">
+      <c r="M7" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="J7" s="8" t="s">
+      <c r="N7" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="K7" s="8" t="s">
+      <c r="O7" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" s="10">
         <v>501</v>
       </c>
       <c r="B8" s="10">
         <v>501</v>
       </c>
       <c r="C8" s="10">
         <v>501</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E8" s="16">
+        <v>15410297.24</v>
+      </c>
+      <c r="F8" s="16">
+        <v>15070848.73</v>
+      </c>
+      <c r="G8" s="16">
+        <v>13778582.439999999</v>
+      </c>
+      <c r="H8" s="16">
+        <v>18412829.030000001</v>
+      </c>
+      <c r="I8" s="17">
         <v>54362118.230000012</v>
       </c>
-      <c r="F8" s="12">
+      <c r="J8" s="12">
         <v>27140077.609999996</v>
       </c>
-      <c r="G8" s="12">
+      <c r="K8" s="12">
         <v>28541246.259999987</v>
       </c>
-      <c r="H8" s="12">
+      <c r="L8" s="12">
         <v>29303368.860000003</v>
       </c>
-      <c r="I8" s="12">
+      <c r="M8" s="12">
         <v>20183836.240000002</v>
       </c>
-      <c r="J8" s="12">
+      <c r="N8" s="12">
         <v>19208325.550000001</v>
       </c>
-      <c r="K8" s="12">
+      <c r="O8" s="12">
         <v>19670220.649999999</v>
       </c>
     </row>
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A9" s="10">
         <v>502</v>
       </c>
       <c r="B9" s="10">
         <v>502</v>
       </c>
       <c r="C9" s="10">
         <v>502</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="E9" s="12">
+      <c r="E9" s="16">
+        <v>34746893.460000001</v>
+      </c>
+      <c r="F9" s="16">
+        <v>33267804.210000001</v>
+      </c>
+      <c r="G9" s="16">
+        <v>20975552.140000001</v>
+      </c>
+      <c r="H9" s="16">
+        <v>20766861.59</v>
+      </c>
+      <c r="I9" s="17">
         <v>22163615.339999989</v>
       </c>
-      <c r="F9" s="12">
+      <c r="J9" s="12">
         <v>21781163.209999993</v>
       </c>
-      <c r="G9" s="12">
+      <c r="K9" s="12">
         <v>19566732.179999992</v>
       </c>
-      <c r="H9" s="12">
+      <c r="L9" s="12">
         <v>18356678.5</v>
       </c>
-      <c r="I9" s="12">
+      <c r="M9" s="12">
         <v>18956329.190000001</v>
       </c>
-      <c r="J9" s="12">
+      <c r="N9" s="12">
         <v>22036959.529999997</v>
       </c>
-      <c r="K9" s="12">
+      <c r="O9" s="12">
         <v>24539212.110000003</v>
       </c>
     </row>
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A10" s="10">
         <v>506</v>
       </c>
       <c r="B10" s="10">
         <v>506</v>
       </c>
       <c r="C10" s="10">
         <v>506</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E10" s="16">
         <v>0</v>
       </c>
-      <c r="F10" s="12">
+      <c r="F10" s="16">
         <v>0</v>
       </c>
-      <c r="G10" s="12">
+      <c r="G10" s="16">
         <v>0</v>
       </c>
-      <c r="H10" s="12">
+      <c r="H10" s="16">
         <v>0</v>
       </c>
-      <c r="I10" s="12">
+      <c r="I10" s="17">
         <v>0</v>
       </c>
       <c r="J10" s="12">
         <v>0</v>
       </c>
       <c r="K10" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="L10" s="12">
+        <v>0</v>
+      </c>
+      <c r="M10" s="12">
+        <v>0</v>
+      </c>
+      <c r="N10" s="12">
+        <v>0</v>
+      </c>
+      <c r="O10" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A11" s="10">
         <v>511</v>
       </c>
       <c r="B11" s="10">
         <v>511</v>
       </c>
       <c r="C11" s="10">
         <v>511</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="E11" s="12">
+      <c r="E11" s="16">
+        <v>42821481.100000001</v>
+      </c>
+      <c r="F11" s="16">
+        <v>39275344.799999997</v>
+      </c>
+      <c r="G11" s="16">
+        <v>36293810.399999999</v>
+      </c>
+      <c r="H11" s="16">
+        <v>36104815.229999997</v>
+      </c>
+      <c r="I11" s="17">
         <v>63166775.29999987</v>
       </c>
-      <c r="F11" s="12">
+      <c r="J11" s="12">
         <v>47921051.60999997</v>
       </c>
-      <c r="G11" s="12">
+      <c r="K11" s="12">
         <v>44945292.210000008</v>
       </c>
-      <c r="H11" s="12">
+      <c r="L11" s="12">
         <v>36356818</v>
       </c>
-      <c r="I11" s="12">
+      <c r="M11" s="12">
         <v>33017090.790000003</v>
       </c>
-      <c r="J11" s="12">
+      <c r="N11" s="12">
         <v>34383882.24000001</v>
       </c>
-      <c r="K11" s="12">
+      <c r="O11" s="12">
         <v>43321235.250000007</v>
       </c>
     </row>
-    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A12" s="10">
         <v>512</v>
       </c>
       <c r="B12" s="10">
         <v>512</v>
       </c>
       <c r="C12" s="10">
         <v>512</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="E12" s="12">
+      <c r="E12" s="16">
+        <v>19127767.91</v>
+      </c>
+      <c r="F12" s="16">
+        <v>19932067.66</v>
+      </c>
+      <c r="G12" s="16">
+        <v>25973683.440000001</v>
+      </c>
+      <c r="H12" s="16">
+        <v>7732028.7400000002</v>
+      </c>
+      <c r="I12" s="17">
         <v>6385255.6699999999</v>
       </c>
-      <c r="F12" s="12">
+      <c r="J12" s="12">
         <v>24209024.649999991</v>
       </c>
-      <c r="G12" s="12">
+      <c r="K12" s="12">
         <v>28214230.740000058</v>
       </c>
-      <c r="H12" s="12">
+      <c r="L12" s="12">
         <v>26921871.450000003</v>
       </c>
-      <c r="I12" s="12">
+      <c r="M12" s="12">
         <v>26424281.290000003</v>
       </c>
-      <c r="J12" s="12">
+      <c r="N12" s="12">
         <v>24402310.520000003</v>
       </c>
-      <c r="K12" s="12">
+      <c r="O12" s="12">
         <v>23459534.159999996</v>
       </c>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A13" s="10">
         <v>513</v>
       </c>
       <c r="B13" s="10">
         <v>513</v>
       </c>
       <c r="C13" s="10">
         <v>513</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="E13" s="12">
+      <c r="E13" s="16">
+        <v>1326583.6000000001</v>
+      </c>
+      <c r="F13" s="16">
+        <v>1104264.5</v>
+      </c>
+      <c r="G13" s="16">
+        <v>2527584.5299999998</v>
+      </c>
+      <c r="H13" s="16">
+        <v>661495.43999999994</v>
+      </c>
+      <c r="I13" s="17">
         <v>710478.16</v>
       </c>
-      <c r="F13" s="12">
+      <c r="J13" s="12">
         <v>1469735.94</v>
       </c>
-      <c r="G13" s="12">
+      <c r="K13" s="12">
         <v>2163819.37</v>
       </c>
-      <c r="H13" s="12">
+      <c r="L13" s="12">
         <v>1486256.06</v>
       </c>
-      <c r="I13" s="12">
+      <c r="M13" s="12">
         <v>1379960.7499999998</v>
       </c>
-      <c r="J13" s="12">
+      <c r="N13" s="12">
         <v>1181063.3800000001</v>
       </c>
-      <c r="K13" s="12">
+      <c r="O13" s="12">
         <v>1007923.16</v>
       </c>
     </row>
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A14" s="10">
         <v>518</v>
       </c>
       <c r="B14" s="10">
         <v>518</v>
       </c>
       <c r="C14" s="10">
         <v>518</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="E14" s="12">
-[...2 lines deleted...]
-      <c r="F14" s="12">
+      <c r="E14" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="F14" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="H14" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" s="12">
+        <v>839353114.42000401</v>
+      </c>
+      <c r="J14" s="12">
         <v>849518793.39000297</v>
       </c>
-      <c r="G14" s="12">
+      <c r="K14" s="12">
         <v>701861225.61000013</v>
       </c>
-      <c r="H14" s="12">
+      <c r="L14" s="12">
         <v>843671265.36000025</v>
       </c>
-      <c r="I14" s="12">
+      <c r="M14" s="12">
         <v>789094364.9000001</v>
       </c>
-      <c r="J14" s="12">
+      <c r="N14" s="12">
         <v>755255838.42999995</v>
       </c>
-      <c r="K14" s="12">
+      <c r="O14" s="12">
         <v>771397676.1400001</v>
       </c>
     </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A15" s="10">
         <v>558</v>
       </c>
       <c r="B15" s="10">
         <v>558</v>
       </c>
       <c r="C15" s="10">
         <v>558</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="E15" s="12">
+      <c r="E15" s="16">
+        <v>9306437.6199999992</v>
+      </c>
+      <c r="F15" s="16">
+        <v>13069336.77</v>
+      </c>
+      <c r="G15" s="16">
+        <v>8202143.1500000004</v>
+      </c>
+      <c r="H15" s="16">
+        <v>10198918.84</v>
+      </c>
+      <c r="I15" s="17">
         <v>11287595.119999999</v>
       </c>
-      <c r="F15" s="12">
+      <c r="J15" s="12">
         <v>11268785.27</v>
       </c>
-      <c r="G15" s="12">
+      <c r="K15" s="12">
         <v>16519664.280000001</v>
       </c>
-      <c r="H15" s="13" t="s">
+      <c r="L15" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="I15" s="13" t="s">
+      <c r="M15" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="J15" s="13" t="s">
+      <c r="N15" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="K15" s="13" t="s">
+      <c r="O15" s="13" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A16" s="10">
         <v>521</v>
       </c>
       <c r="B16" s="10">
         <v>521</v>
       </c>
       <c r="C16" s="10">
         <v>521</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="E16" s="12">
+      <c r="E16" s="16">
+        <v>1039961262</v>
+      </c>
+      <c r="F16" s="16">
+        <v>1013324563</v>
+      </c>
+      <c r="G16" s="16">
+        <v>947248925</v>
+      </c>
+      <c r="H16" s="16">
+        <v>923294988</v>
+      </c>
+      <c r="I16" s="17">
         <v>935673174</v>
       </c>
-      <c r="F16" s="12">
-[...2 lines deleted...]
-      <c r="G16" s="12">
+      <c r="J16" s="12">
+        <v>963689070</v>
+      </c>
+      <c r="K16" s="12">
         <v>956633119.50000012</v>
       </c>
-      <c r="H16" s="12">
+      <c r="L16" s="12">
         <v>879293097.00000012</v>
       </c>
-      <c r="I16" s="12">
+      <c r="M16" s="12">
         <v>808510038.75000012</v>
       </c>
-      <c r="J16" s="12">
+      <c r="N16" s="12">
         <v>774511367.25000012</v>
       </c>
-      <c r="K16" s="12">
+      <c r="O16" s="12">
         <v>707363353.5</v>
       </c>
     </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A17" s="10">
         <v>524</v>
       </c>
       <c r="B17" s="10">
         <v>524</v>
       </c>
       <c r="C17" s="10">
         <v>524</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="E17" s="12">
+      <c r="E17" s="16">
+        <v>346819649</v>
+      </c>
+      <c r="F17" s="16">
+        <v>339136585</v>
+      </c>
+      <c r="G17" s="16">
+        <v>315821831</v>
+      </c>
+      <c r="H17" s="16">
+        <v>308724255</v>
+      </c>
+      <c r="I17" s="17">
         <v>305991530</v>
       </c>
-      <c r="F17" s="12">
-[...2 lines deleted...]
-      <c r="G17" s="12">
+      <c r="J17" s="12">
+        <v>322865229.05000001</v>
+      </c>
+      <c r="K17" s="12">
         <v>322715295.99999982</v>
       </c>
-      <c r="H17" s="12">
+      <c r="L17" s="12">
         <v>293097699</v>
       </c>
-      <c r="I17" s="12">
+      <c r="M17" s="12">
         <v>269503346.25</v>
       </c>
-      <c r="J17" s="12">
+      <c r="N17" s="12">
         <v>258170455.75000003</v>
       </c>
-      <c r="K17" s="12">
+      <c r="O17" s="12">
         <v>235787784.5</v>
       </c>
     </row>
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
-      <c r="E18" s="14"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="I18" s="14"/>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A19" s="2"/>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" t="s">
         <v>24</v>
       </c>
-      <c r="E19" s="15">
+      <c r="I19" s="15">
         <v>2239093656.2400036</v>
       </c>
-      <c r="F19" s="15">
+      <c r="J19" s="15">
         <v>2269862930.7300024</v>
       </c>
-      <c r="G19" s="15">
+      <c r="K19" s="15">
         <v>2121160626.1499999</v>
       </c>
-      <c r="H19" s="15">
+      <c r="L19" s="15">
         <v>2128487054.2300005</v>
       </c>
-      <c r="I19" s="15">
+      <c r="M19" s="15">
         <v>1967069248.1600003</v>
       </c>
-      <c r="J19" s="15">
+      <c r="N19" s="15">
         <v>1889150202.6500001</v>
       </c>
-      <c r="K19" s="15">
+      <c r="O19" s="15">
         <v>1826546939.4700003</v>
       </c>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="D21" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="N31" s="14"/>
+      <c r="O31" s="14"/>
+    </row>
+    <row r="32" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="N32" s="14"/>
+      <c r="O32" s="14"/>
+    </row>
+    <row r="42" spans="13:20" x14ac:dyDescent="0.25">
+      <c r="M42" s="10"/>
+      <c r="N42" s="14"/>
+      <c r="O42" s="14"/>
+      <c r="P42" s="14"/>
+      <c r="Q42" s="14"/>
+      <c r="R42" s="14"/>
+      <c r="S42" s="14"/>
+      <c r="T42" s="14"/>
+    </row>
+    <row r="43" spans="13:20" x14ac:dyDescent="0.25">
+      <c r="M43" s="10"/>
+      <c r="N43" s="14"/>
+      <c r="O43" s="14"/>
+      <c r="P43" s="14"/>
+      <c r="Q43" s="14"/>
+      <c r="R43" s="14"/>
+      <c r="S43" s="14"/>
+      <c r="T43" s="14"/>
+    </row>
+    <row r="44" spans="13:20" x14ac:dyDescent="0.25">
+      <c r="M44" s="10"/>
+      <c r="N44" s="14"/>
+      <c r="O44" s="14"/>
+      <c r="P44" s="14"/>
+      <c r="Q44" s="14"/>
+      <c r="R44" s="14"/>
+      <c r="S44" s="14"/>
+      <c r="T44" s="14"/>
+    </row>
+    <row r="45" spans="13:20" x14ac:dyDescent="0.25">
+      <c r="M45" s="10"/>
+      <c r="N45" s="14"/>
+      <c r="O45" s="14"/>
+      <c r="P45" s="14"/>
+      <c r="Q45" s="14"/>
+      <c r="R45" s="14"/>
+      <c r="S45" s="14"/>
+      <c r="T45" s="14"/>
+    </row>
+    <row r="46" spans="13:20" x14ac:dyDescent="0.25">
+      <c r="M46" s="10"/>
+      <c r="N46" s="14"/>
+      <c r="O46" s="14"/>
+      <c r="P46" s="14"/>
+      <c r="Q46" s="14"/>
+      <c r="R46" s="14"/>
+      <c r="S46" s="14"/>
+      <c r="T46" s="14"/>
+    </row>
+    <row r="47" spans="13:20" x14ac:dyDescent="0.25">
+      <c r="M47" s="10"/>
+      <c r="N47" s="14"/>
+      <c r="O47" s="14"/>
+      <c r="P47" s="14"/>
+      <c r="Q47" s="14"/>
+      <c r="R47" s="14"/>
+      <c r="S47" s="14"/>
+      <c r="T47" s="14"/>
+    </row>
+    <row r="48" spans="13:20" x14ac:dyDescent="0.25">
+      <c r="M48" s="10"/>
+      <c r="N48" s="14"/>
+      <c r="O48" s="14"/>
+      <c r="P48" s="14"/>
+      <c r="Q48" s="14"/>
+      <c r="R48" s="14"/>
+      <c r="S48" s="14"/>
+      <c r="T48" s="14"/>
+    </row>
+    <row r="49" spans="13:20" x14ac:dyDescent="0.25">
+      <c r="M49" s="10"/>
+      <c r="N49" s="14"/>
+      <c r="O49" s="14"/>
+      <c r="P49" s="14"/>
+      <c r="Q49" s="14"/>
+      <c r="R49" s="14"/>
+      <c r="S49" s="14"/>
+      <c r="T49" s="14"/>
+    </row>
+    <row r="50" spans="13:20" x14ac:dyDescent="0.25">
+      <c r="M50" s="10"/>
+      <c r="N50" s="14"/>
+      <c r="O50" s="14"/>
+      <c r="P50" s="14"/>
+      <c r="Q50" s="14"/>
+      <c r="R50" s="14"/>
+      <c r="S50" s="14"/>
+      <c r="T50" s="14"/>
+    </row>
+    <row r="51" spans="13:20" x14ac:dyDescent="0.25">
+      <c r="M51" s="10"/>
+      <c r="N51" s="14"/>
+      <c r="O51" s="14"/>
+      <c r="P51" s="14"/>
+      <c r="Q51" s="14"/>
+      <c r="R51" s="14"/>
+      <c r="S51" s="14"/>
+      <c r="T51" s="14"/>
+    </row>
+    <row r="52" spans="13:20" x14ac:dyDescent="0.25">
+      <c r="N52" s="14"/>
+      <c r="O52" s="14"/>
+      <c r="P52" s="14"/>
+      <c r="Q52" s="14"/>
+      <c r="R52" s="14"/>
+      <c r="S52" s="14"/>
+      <c r="T52" s="14"/>
+    </row>
+    <row r="53" spans="13:20" x14ac:dyDescent="0.25">
+      <c r="N53" s="14"/>
+      <c r="O53" s="14"/>
+      <c r="P53" s="14"/>
+      <c r="Q53" s="14"/>
+      <c r="R53" s="14"/>
+      <c r="S53" s="14"/>
+      <c r="T53" s="14"/>
+    </row>
+    <row r="54" spans="13:20" x14ac:dyDescent="0.25">
+      <c r="N54" s="14"/>
+      <c r="O54" s="14"/>
+      <c r="P54" s="14"/>
+      <c r="Q54" s="14"/>
+      <c r="R54" s="14"/>
+      <c r="S54" s="14"/>
+      <c r="T54" s="14"/>
+    </row>
+    <row r="55" spans="13:20" x14ac:dyDescent="0.25">
+      <c r="N55" s="14"/>
+      <c r="O55" s="14"/>
+      <c r="P55" s="14"/>
+      <c r="Q55" s="14"/>
+      <c r="R55" s="14"/>
+      <c r="S55" s="14"/>
+      <c r="T55" s="14"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>listy</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>List1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerstvo financí</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Petrák Aleš Ing.</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>