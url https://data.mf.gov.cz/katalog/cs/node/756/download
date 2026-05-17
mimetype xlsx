--- v0 (2025-10-29)
+++ v1 (2026-05-17)
@@ -1,71 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20416"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\SRVFS1\Profiles\CaslavskO\Desktop\Opendata 25\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\SPR_spolecne\Opendata\Opendata CRAB\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A010D3BC-D054-41A4-B813-47E84CF3E604}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9997642-9472-42E5-8001-E8C73CE6CB7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="120" windowWidth="18060" windowHeight="7050" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Report" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Report!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2926" uniqueCount="1279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2736" uniqueCount="1207">
   <si>
     <t/>
   </si>
   <si>
     <t>Státní instituce jako uživatel budovy v CRAB</t>
   </si>
   <si>
     <t>Identifikace budovy</t>
   </si>
   <si>
     <t>Uživatelem užívaná plocha budovy</t>
   </si>
   <si>
     <t>Skutečný počet zaměstnanců</t>
   </si>
   <si>
     <t>Nájemné</t>
   </si>
   <si>
     <t>Variantně:</t>
   </si>
   <si>
     <t>Možná úspora</t>
   </si>
   <si>
@@ -125,50 +130,53 @@
   <si>
     <t>Možná roční úspora v Kč při sjednání průměrného nájmu v obci</t>
   </si>
   <si>
     <t>Možná roční úspora v Kč při dodržení plochy 12 m²/osoba</t>
   </si>
   <si>
     <t>Roční výdaje za provoz a údržbu v Kč (včetně oprav nad 40 tis.)</t>
   </si>
   <si>
     <t>Agentura ochrany přírody a krajiny České republiky</t>
   </si>
   <si>
     <t>Brumov-Bylnice</t>
   </si>
   <si>
     <t>Podzámčí</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>Nestátní</t>
   </si>
   <si>
+    <t>Město Brumov-Bylnice</t>
+  </si>
+  <si>
     <t>Praha</t>
   </si>
   <si>
     <t>Kaplanova</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>Office Star Five, spol. s r.o.</t>
   </si>
   <si>
     <t>Agentura pro podnikání a inovace</t>
   </si>
   <si>
     <t>Brno</t>
   </si>
   <si>
     <t>Holandská</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>Spielberk Business Park, spol. s r.o.</t>
@@ -245,391 +253,387 @@
   <si>
     <t>Hodolany</t>
   </si>
   <si>
     <t>Jeremenkova</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>Regionální centrum Olomouc s.r.o.</t>
   </si>
   <si>
     <t>Ostrava</t>
   </si>
   <si>
     <t>28.října</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>OSTRAVIA, a.s.</t>
   </si>
   <si>
-    <t>Žitná</t>
-[...8 lines deleted...]
-NaděždaVelemínská</t>
+    <t>Pardubice</t>
+  </si>
+  <si>
+    <t>Zelené Předměstí</t>
+  </si>
+  <si>
+    <t>K Vinici</t>
+  </si>
+  <si>
+    <t>1256</t>
+  </si>
+  <si>
+    <t>Administrativní centrum Vinice a.s.</t>
   </si>
   <si>
     <t>Ústí nad Labem</t>
   </si>
   <si>
     <t>Ústí nad Labem-centrum</t>
   </si>
   <si>
     <t>Velká Hradební</t>
   </si>
   <si>
     <t>2800/54</t>
   </si>
   <si>
     <t>DE Tower s.r.o.</t>
   </si>
   <si>
     <t>Agentura pro podporu podnikání a investic CzechInvest</t>
   </si>
   <si>
     <t>Soukenická</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Erste Group Immorent ČR s.r.o.</t>
   </si>
   <si>
-    <t>642</t>
-[...1 lines deleted...]
-  <si>
     <t>Poruba</t>
   </si>
   <si>
     <t>Studentská</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
     <t>Vysoká škola báňská - Technická univerzita Ostrava</t>
   </si>
   <si>
+    <t>Jana Palacha</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>Statutární město Pardubice</t>
+  </si>
+  <si>
     <t>Zlín</t>
   </si>
   <si>
     <t>Vavrečkova</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
     <t>Statutární město Zlín</t>
   </si>
   <si>
     <t>Centrum pro regionální rozvoj České republiky</t>
   </si>
   <si>
     <t>Komárov</t>
   </si>
   <si>
     <t>Mariánské náměstí</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t xml:space="preserve">
+    <t>1RIF otevřený podílový fond
+AMISTA investiční společnost, a.s.
 GEEN Rent s.r.o.</t>
   </si>
   <si>
     <t>Kukleny</t>
   </si>
   <si>
     <t>Pražská třída</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>ZVU a.s.</t>
   </si>
   <si>
     <t>Chomutov</t>
   </si>
   <si>
     <t>Chomutov I</t>
   </si>
   <si>
     <t>Školní</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
     <t>Podíl státní a nestátní</t>
   </si>
   <si>
     <t>Katastrální úřad pro Ústecký kraj
 Česká republika
+AMISTA investiční společnost, a.s.
 1RIF otevřený podílový fond</t>
   </si>
   <si>
     <t>Brněnská</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>APING a.s.</t>
   </si>
   <si>
     <t>Závodní</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>GalinaPonomareva</t>
   </si>
   <si>
     <t>HÁLKOVA</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t xml:space="preserve">1RIF otevřený podílový fond
-</t>
+    <t>1RIF otevřený podílový fond
+AMISTA investiční společnost, a.s.</t>
   </si>
   <si>
     <t>Moravská Ostrava</t>
   </si>
   <si>
     <t>30. dubna</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>CREAM SICAV, a.s.</t>
   </si>
   <si>
-    <t>Pardubice</t>
-[...4 lines deleted...]
-  <si>
     <t>náměstí Republiky</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Pardubický kraj</t>
   </si>
   <si>
     <t>Holešovice</t>
   </si>
   <si>
     <t>Argentinská</t>
   </si>
   <si>
     <t>Art Office Gallery a.s.</t>
   </si>
   <si>
     <t>U garáží</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>Gen Office Gallery a.s.</t>
   </si>
   <si>
-    <t>Strašnice</t>
-[...10 lines deleted...]
-  <si>
     <t>Dvořákova</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>J. A. Bati</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
-    <t xml:space="preserve">
+    <t>CREAM SICAV, a.s.
 KristýnaŠustrová
 JiříFiala
 StanislavZlámal
+AdélaLorencová
 Váňa Tomáš a Váňová Zuzana
 Pavláček Libor a Pavláčková Marcela
 TomášŽižka
 Intrastat-deklarace, s.r.o.
 Korec Daniel a Švajdová Barbora Mgr.
 RadekKlimek
 Yarku Asset Management s.r.o.
 PetrValášek
+Nábytek Vystrčil s.r.o.
+LucieMišák
 MiroslavMikel
 RomanKašpar
 JanMichlovský
 RENA Market s.r.o.
 DavidKlobáska
+IvanaTalašová
+RenátaŠromová
+JanWagner
 AnnaFafílková
 kratkyaudit s.r.o.
 LTMH Technologies s.r.o.
 MartinKočica
+LuciaMrázková
 MartinProcházka
 NikolaDobešová
+Eduard EduardovičDiakov
 ZdeněkBrokl
-</t>
-[...29 lines deleted...]
-    <t>Dopravní společnost Zlín-Otrokovice, s.r.o.</t>
+Slovák Lukáš a Slovák Bláhová Romana
+AdamJoura
+DavidKrejčiřík
+MartinZadražil
+FilipDarebník
+MartinLoučka
+LenkaKápičková
+Dr. Hlaváč s.r.o.
+LeaKovářová
+ŠtěpánDrha
+KateřinaDrha Štěpančíková
+MartaŠtěpančíková
+HDP Stakeholders, s.r.o.
+VendulaObdržálková
+MilošKopečný
+Finance v pohodě, s.r.o.</t>
   </si>
   <si>
     <t>Česká agentura na podporu obchodu</t>
   </si>
   <si>
     <t>Staré Brno</t>
   </si>
   <si>
     <t>Výstaviště</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>Statutární město Brno</t>
+    <t>PORG Brno - gymnázium, základní škola a mateřská škola, o.p.s.</t>
   </si>
   <si>
     <t>Česká geologická služba</t>
   </si>
   <si>
     <t>Kostelní</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t xml:space="preserve">AlenaKolíčková
+    <t>AlenaKolíčková
 LuďkaTurková
 PetrKumpán
 HanaPodzimková
 Městská část Praha 7
 Barták Jan a Bartáková Andrea Mgr.
 TomášHansl
+LukášPelikán
 SoňaČervinková
+Andřejovič Ladislav a Andřejovičová Martina
 HanaKlímová
 Kostner Karel a Kostnerová Eva
 Volek Petr PhDr. a Volková Vlastimila PhDr.
 AnnaBičanová
+Lukeš Vladimír a Lukešová Renata
 Knespl Jakub a Knesplová Ivana
 DinaPodzimková
-AnnaPotůčková
 Svoboda Karel Ing. a Svobodová Silvie Mgr. Ing.
 EliškaChmelová
 Svoboda Václav a Svobodová Marie
 KarelHosa
 OlgaHavlová
 PetrŠplíchal
 TomášHrubý
 Stecker David MgA. a Steckerová Andrea PhDr. PhD.
 KateřinaBartošová
 Šplíchal Petr a Šplíchalová Libuše
-JanaŠvejdová
 Donald RichardGoldie
+Kolář Jiří Ing. a Kolářová Eva Ing.
 EvaČambalová
 MichaelaProsová
 Šebela Ondřej Mgr. a Šebelová Lenka MUDr.
 LibušeŠplíchalová
 Kirk AdamKroloff
 MarkétaKroloff
 JiříVojta
 JiříJeníček
 JanRadoň
 VáclavKubr
 TomášRadoň
 ZuzanaVejvodová
 Heldenburg Michal a Heldenburg Olga
 HLAVNÍ MĚSTO PRAHA
 DanielŘehoř
 JiříMalý
+MarieMachurková
 VeronikaMachurková
 LukášMachurka
 STROS-PEGA LIFT - F, s.r.o.
 BarboraJeřábková
 JakubJeřábek
-</t>
+VítězslavHoužva
+JitkaMertová
+PavlaCísařová
+Kulišťák Pavel Ing. a Kulišťáková Špičáková Blanka MgA.
+VladimírSkůpa
+KarolínaPoskočilová
+AlicePotůčková
+JanŠvejda</t>
   </si>
   <si>
     <t>Česká informační agentura životního prostředí</t>
   </si>
   <si>
     <t>Vršovice</t>
   </si>
   <si>
     <t>Moskevská</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>EDIFICE Moskevská Admin, s.r.o.</t>
   </si>
   <si>
     <t>Česká inspekce životního prostředí</t>
   </si>
   <si>
     <t>Tovární</t>
   </si>
   <si>
     <t>1059</t>
   </si>
@@ -642,123 +646,102 @@
   <si>
     <t>Slezské Předměstí</t>
   </si>
   <si>
     <t>Jižní</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>Hradecké stavební centrum a.s.</t>
   </si>
   <si>
     <t>Tuhnice</t>
   </si>
   <si>
     <t>Západní</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>Statutární město Karlovy Vary</t>
   </si>
   <si>
-    <t>Česká plemenářská inspekce</t>
-[...13 lines deleted...]
-  <si>
     <t>Česká správa sociálního zabezpečení</t>
   </si>
   <si>
     <t>Jeseník</t>
   </si>
   <si>
     <t>Karla Čapka</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>Město Jeseník</t>
   </si>
   <si>
-    <t>Smíchov</t>
-[...7 lines deleted...]
-  <si>
     <t>Turnov</t>
   </si>
   <si>
     <t>Skálova</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>MĚSTO TURNOV</t>
   </si>
   <si>
     <t>Uherský Brod</t>
   </si>
   <si>
     <t>Přemysla Otakara II.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>Slovácké strojírny, akciová společnost</t>
   </si>
   <si>
-    <t>Valašské Klobouky</t>
-[...7 lines deleted...]
-  <si>
     <t>Česká školní inspekce</t>
+  </si>
+  <si>
+    <t>Veveří</t>
+  </si>
+  <si>
+    <t>Šumavská</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>Vernison Real Estate I., a.s.</t>
   </si>
   <si>
     <t>Matiční</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>Střední průmyslová škola elektrotechniky a informatiky, Ostrava, příspěvková organizace
 Moravskoslezský kraj</t>
   </si>
   <si>
     <t>Sukova třída</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>Biskupství královéhradecké</t>
   </si>
   <si>
     <t>Český metrologický institut</t>
   </si>
   <si>
     <t>Strážnice</t>
@@ -766,155 +749,158 @@
   <si>
     <t>Strážnice na Moravě</t>
   </si>
   <si>
     <t>Magnisova</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>Ondruš Roman a Ondrušová Marie Mgr.</t>
   </si>
   <si>
     <t>Český statistický úřad</t>
   </si>
   <si>
     <t>České Budějovice 6</t>
   </si>
   <si>
     <t>Žižkova tř.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t xml:space="preserve">
+    <t>AMISTA investiční společnost, a.s.
 1RIF otevřený podílový fond</t>
   </si>
   <si>
     <t>Most</t>
   </si>
   <si>
     <t>Most II</t>
   </si>
   <si>
     <t>J.E.Purkyně</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Krajská zdravotní, a.s.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>VladimírBluma
 Regionální centrum Olomouc s.r.o.</t>
   </si>
   <si>
     <t>Český telekomunikační úřad</t>
   </si>
   <si>
     <t>Lesná</t>
   </si>
   <si>
     <t>Jurkovičova</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Teplárny Brno, a.s.</t>
   </si>
   <si>
-    <t>Veveří</t>
-[...4 lines deleted...]
-  <si>
     <t>AGRIE Office s.r.o.</t>
   </si>
   <si>
     <t>Velké náměstí</t>
   </si>
   <si>
     <t>Havlíčkovo nábřeží</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>Kancelářské centrum Nábřeží s.r.o.</t>
   </si>
   <si>
     <t>Plzeň</t>
   </si>
   <si>
     <t>Jižní Předměstí</t>
   </si>
   <si>
-    <t>Husova</t>
-[...2 lines deleted...]
-    <t>2727</t>
+    <t>Poděbradova</t>
+  </si>
+  <si>
+    <t>2842</t>
+  </si>
+  <si>
+    <t>Avalon Business Center s.r.o.</t>
   </si>
   <si>
     <t>Mírové náměstí</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>PB - C E N T R U M  spol. s r.o.</t>
   </si>
   <si>
     <t>Digitální a informační agentura</t>
-  </si>
-[...7 lines deleted...]
-    <t>KODAŇSKÁ OFFICE CENTER s.r.o.</t>
   </si>
   <si>
     <t>Žižkov</t>
   </si>
   <si>
     <t>Na Vápence</t>
   </si>
   <si>
     <t>Státní pokladna Centrum sdílených služeb, s. p.
 Česká republika</t>
   </si>
   <si>
+    <t>Dopravní a energetický stavební úřad</t>
+  </si>
+  <si>
+    <t>Ruzyně</t>
+  </si>
+  <si>
+    <t>K letišti</t>
+  </si>
+  <si>
+    <t>1040</t>
+  </si>
+  <si>
+    <t>Letiště Praha, a. s.</t>
+  </si>
+  <si>
     <t>Drážní inspekce</t>
   </si>
   <si>
     <t>Zábrdovice</t>
   </si>
   <si>
     <t>Cejl</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>ZdeněkŘehořík
 VIA REA, s.r.o.</t>
   </si>
   <si>
     <t>Nádražní</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>České dráhy, a.s.</t>
   </si>
   <si>
@@ -936,50 +922,53 @@
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>Nové Město</t>
   </si>
   <si>
     <t>Těšnov</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>Družstevní Asociace České republiky</t>
   </si>
   <si>
     <t>Energetický regulační úřad</t>
   </si>
   <si>
     <t xml:space="preserve">Jankovcova </t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
+    <t>Lighthouse Towers, s. r. o.</t>
+  </si>
+  <si>
     <t>Fakultní nemocnice Bulovka</t>
   </si>
   <si>
     <t>Libeň</t>
   </si>
   <si>
     <t>Budínova</t>
   </si>
   <si>
     <t>Fakultní nemocnice Bulovka
 Česká republika</t>
   </si>
   <si>
     <t>Na Truhlářce</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Ústav jaderné fyziky AV ČR, v. v. i.</t>
   </si>
   <si>
     <t>Generální finanční ředitelství</t>
   </si>
   <si>
@@ -991,202 +980,227 @@
   <si>
     <t>31</t>
   </si>
   <si>
     <t>SECOLO 21 s.r.o.</t>
   </si>
   <si>
     <t>Masarykova</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>ING ESTATE a.s.</t>
   </si>
   <si>
     <t>Rašínova</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>A-K REAL, s.r.o.</t>
   </si>
   <si>
-    <t>519</t>
-[...4 lines deleted...]
-  <si>
     <t>Příkop</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t xml:space="preserve">StanislavŠafránek
-Česká republika
+    <t>Česká republika
 JiříRozsypal
 Veral s.r.o.
 ATIN, s.r.o.
 KV - consulting s.r.o.
 AUTOMAKRO HardSoft spol. s r.o.
 GARANCE - Q, spol. s r.o.
 JanZiegler
 LianaPosseltová
 PERLA, netkaný textil, a.s.
 ZuzanaGeryková
-MarekVáclav
 LeošSrpek
 JanaDufková
 JiříČerný
 OlgaMaršálková
 NOVOINVEST a.s.
+LeopoldZelinka
 JanStrnad
 Strnad Jan Ing. a Strnadová Alena Ing.
 AUDIT Brno, spol. s r.o.
 LadislavRuibar
+PetrLouda
+MilanHerodes
 JanaBernátková
+LucieBartoňová
 D.R.M. Europe Brno, spol. s r.o.
 PRCHAL &amp;amp
  SYN s.r.o.
+ZuzanaRousová
+MC Holding a.s.
 Nadační fond EDMIRA
 KarelKroupa
 PetrKocián
 RadoslavKorytář
 SášaNavrátilová
 BohuslavCoufal
 PavelHorký
 VlastaBennettová
 JiříRichter
 MartinHavlát
 MARTI - KO s.r.o.
 VladimírBobek
+JaroslavVondruška
 RomanFlašar
 TomášNovotný
+Log-point Areál Višňové, s.r.o.
 Šilhánek Jan a Šilhánková Renáta
 MartaTaccoriová
 Šimek Karel Ing. a Šimková Ingrid
+MilošRous
+Ladislav JackJanků
 Trávníček Ladislav MUDr. a Trávníčková Valeria Ing.
 LiborHorký
+Nuclear Property Services, s.r.o.
 Hrstková Design s.r.o.
 Abbasi Wali Ing. a Abbasi Ludmila
 JitkaDymáčková
 MiroslavHorký
 FONTANA R, s.r.o.
 VladislavHrdlička
 PavelMenčík
+Šuhájek Michal Ing. a Šuhájková Miluše
 Distribut s.r.o.
+BarboraKlouda Jestřábová
 Taccori Carlo a Taccoriová Marta
 DEOS SYSTEMS, SE
 MiroslavaWimětalová
 ZAHA, s.r.o.
 FYZIOTERAPIE JANSKÁ, spol. s r.o.
+PetraKrauss
+BarboraPekelharing Pokorná
 JiříKrček
 ZB REAL, a.s.
 HanaLondinová
 ZdeněkSchikuta
 DaliborSchikuta
 JaroslavŘezáč
+KamilaHavranová
 UNISTAV REAL ESTATE, s.r.o.
 VěnceslavaHolubová
 Mach Zdeněk JUDr. a Machová Marie Mgr.
 JiříZástěra
 Thanh LongPham
 MarkétaPařízková
 MG FORS, a.s.
 MilošRýznar
 Flašar Roman MUDr. a Flašarová Romana
 LAPARELU s.r.o.
 AntonínNovák
 MichaelaVyhňáková
 ZdeněkSommr
 Generální finanční ředitelství
 DušanZahradníček
 SimonaBočková
 RadimKuchta
-JiřinaFialová
 FARMACIA CARE s.r.o.
 Friš Miroslav Ing. a Frišová Jitka Ing.
+RadekFrkal
 MarekPředešlý
+ZdeněkRajda
 IrenMatuška
 JN Interier Morava, s.r.o.
 LiborVašák
 Optimal-Energy.cz, a.s.
 VladimírVykoukal
 AliceSedláková
+Veselský Vladimír Ing. a Veselská Martina Mgr.
 Kovačević Dragan Ing. a Kovačević Milica MUDr.
 HanaBačíková
+MichalLeimberger
 EvaLeimbergerová
 Elektromont servis reality s.r.o.
 IrenaProcházková
 MEZ,a.s.
+RadmilaKociánová
 Nový Václav a Nová Lenka
 EvaPaglialonga Novotná
 PetrHanák
 IgorArdašev
 PjeterNikollaj
 CARBIDE, s.r.o.
 PavlínaDe Jaegher Peterková
+TOBACCO DC s.r.o.
 TL-Systems s.r.o.
+ZdeněkProkeš
 JaroslavaDvořáková
 VladimírMallát
+JiřinaŠírková
+MagdalenaNováková
 IgorFilip
-</t>
+MarieŠimková
+HanaTrusíková
+ZdenkaNová
+Unis Services s.r.o.
+LenkaNová
+VáclavNový
+ViktorijaValikulova
+Dinh Duc Kien a Nguyenová Thu Phuong
+OndřejTenora</t>
   </si>
   <si>
     <t>Hodonín</t>
   </si>
   <si>
     <t>tř. Dukelských hrdinů</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>Jablonec nad Nisou</t>
   </si>
   <si>
     <t>Podhorská</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>JABLONECKÁ OBCHODNÍ SPOLEČNOST, s.r.o.</t>
   </si>
   <si>
     <t>Tolstého</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t xml:space="preserve">Odborový svaz státních orgánů a organizací
-</t>
+    <t>Odborový svaz státních orgánů a organizací
+Odborový svaz dopravy
+Odborový svaz KOVO</t>
   </si>
   <si>
     <t>Sportovní</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Kolín</t>
   </si>
   <si>
     <t>Kolín III</t>
   </si>
   <si>
     <t>Politických vězňů</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>G - REALITY s.r.o.</t>
   </si>
   <si>
     <t>Krnov</t>
   </si>
@@ -1215,139 +1229,147 @@
     <t>97</t>
   </si>
   <si>
     <t>Pozemní stavby - Stavoservis, a.s.</t>
   </si>
   <si>
     <t>Nymburk</t>
   </si>
   <si>
     <t>Bedřicha Smetany</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Komunistická strana Čech a Moravy
 Město Nymburk</t>
   </si>
   <si>
     <t>Dolní náměstí</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
+    <t>Olomoucká diecéze Církve československé husitské</t>
+  </si>
+  <si>
     <t>Pelhřimov</t>
   </si>
   <si>
     <t>Příkopy</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>SPOKAR a.s.</t>
   </si>
   <si>
+    <t>Háje</t>
+  </si>
+  <si>
+    <t>Opatovská</t>
+  </si>
+  <si>
+    <t>964</t>
+  </si>
+  <si>
+    <t>THESEA Admin s.r.o.</t>
+  </si>
+  <si>
+    <t>Michle</t>
+  </si>
+  <si>
+    <t>Budějovická</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>Pankrác, a.s.</t>
+  </si>
+  <si>
+    <t>Nusle</t>
+  </si>
+  <si>
     <t>Na Pankráci</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>Kongresové centrum Praha, a.s.</t>
   </si>
   <si>
-    <t>Opatovská</t>
-[...19 lines deleted...]
-  <si>
     <t>Roudnice nad Labem</t>
   </si>
   <si>
     <t>Karlovo náměstí</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Ing. Vetešník a spol. a.s., Podnikatelství staveb, Roudnice nad Labem</t>
   </si>
   <si>
     <t>Říčany</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>LE CYGNE SPORTIF GROUPE a.s.</t>
+    <t>Město Říčany</t>
   </si>
   <si>
     <t>Teplice</t>
   </si>
   <si>
     <t>Zámecké náměstí</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>STIMBUILDING s.r.o.</t>
   </si>
   <si>
     <t>Havlíčkovo náměstí</t>
   </si>
   <si>
+    <t>Merkorekt s.r.o.</t>
+  </si>
+  <si>
     <t>Uherské Hradiště</t>
   </si>
   <si>
     <t>Otakarova</t>
   </si>
   <si>
     <t>1073</t>
-  </si>
-[...2 lines deleted...]
-</t>
   </si>
   <si>
     <t>26. dubna</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>MichalVavrouch
 FrantišekNesvadba</t>
   </si>
   <si>
     <t>Vsetín</t>
   </si>
   <si>
     <t>Smetanova</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>JEDNOTA,  spotřební družstvo ve Vsetíně</t>
   </si>
   <si>
     <t>Žatec</t>
@@ -1361,65 +1383,71 @@
   <si>
     <t>Generální inspekce bezpečnostních sborů</t>
   </si>
   <si>
     <t>Liberec II-Nové Město</t>
   </si>
   <si>
     <t>nám. Sokolovské</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>BoženaÚlehlová</t>
   </si>
   <si>
     <t>Krč</t>
   </si>
   <si>
     <t>Pod Višňovkou</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
+    <t>CENTRAL GROUP 75. investiční a.s.</t>
+  </si>
+  <si>
     <t>Generální ředitelství cel</t>
   </si>
   <si>
     <t>Benešov</t>
   </si>
   <si>
     <t>Benešov u Prahy</t>
   </si>
   <si>
     <t>Jana Nohy</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
+    <t>EKO - SAB, a.s.</t>
+  </si>
+  <si>
     <t>Řípská</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>CS Brno s.r.o.</t>
   </si>
   <si>
     <t>Tuřany</t>
   </si>
   <si>
     <t>Letiště</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>Jihomoravský kraj</t>
   </si>
   <si>
     <t>Na Moráni</t>
   </si>
   <si>
     <t>4878</t>
@@ -1463,745 +1491,807 @@
   <si>
     <t>276</t>
   </si>
   <si>
     <t>METRANS, a.s.</t>
   </si>
   <si>
     <t>Mošnov</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>Moravskoslezský kraj</t>
   </si>
   <si>
     <t>ulice Gen. Fajtla</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>Vector Parks Ostrava (Mošnov) s.r.o.</t>
   </si>
   <si>
-    <t>Nupaky</t>
-[...7 lines deleted...]
-  <si>
     <t>Blanická</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>Česká republika
+STAMEDOP, a.s.
 EUROGEMA CZ, a.s.
 Generální ředitelství cel</t>
   </si>
   <si>
     <t>Popkovice</t>
   </si>
   <si>
     <t>Pražská</t>
   </si>
   <si>
-    <t>EAST BOHEMIAN AIRPORT a.s.</t>
+    <t>Česká republika
+Ministerstvo obrany
+Agentura hospodaření s nemovitým majetkem MO - Oddělení územní správy nemovitého majetku Pardubice</t>
   </si>
   <si>
     <t>Paskov</t>
   </si>
   <si>
     <t>ulice K Překladišti</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>Skvrňany</t>
   </si>
   <si>
     <t>Domažlická</t>
   </si>
   <si>
     <t>LOGSPEED CZ s.r.o.</t>
   </si>
   <si>
+    <t>Aviatická</t>
+  </si>
+  <si>
+    <t>1048</t>
+  </si>
+  <si>
+    <t>ABC Ruzyně s.r.o.</t>
+  </si>
+  <si>
+    <t>1019</t>
+  </si>
+  <si>
+    <t>Štěrboholy</t>
+  </si>
+  <si>
+    <t>378/23</t>
+  </si>
+  <si>
+    <t>Keriani, a.s.</t>
+  </si>
+  <si>
+    <t>K Hrušovu</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>Uhříněves</t>
+  </si>
+  <si>
     <t>Podleská</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>Ruzyně</t>
-[...43 lines deleted...]
-  <si>
     <t>Jažlovice</t>
   </si>
   <si>
     <t>Na Dlouhém</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Prologis Czech Republic III s.r.o.</t>
   </si>
   <si>
-    <t>Třinec</t>
-[...10 lines deleted...]
-  <si>
     <t>Krásné Březno</t>
   </si>
   <si>
     <t>Přístavní</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>České přístavy, a.s.</t>
   </si>
   <si>
     <t>Zdiby</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
+    <t>Zdiby Logistic Centre, a.s.</t>
+  </si>
+  <si>
     <t>Zarámí</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
-    <t xml:space="preserve">Česká spořitelna, a.s.
-[...15 lines deleted...]
-    <t>HLAVNÍ MĚSTO PRAHA</t>
+    <t>Česká spořitelna, a.s.
+JakubJordán</t>
+  </si>
+  <si>
+    <t>Grantová agentura České republiky</t>
+  </si>
+  <si>
+    <t>Dejvice</t>
+  </si>
+  <si>
+    <t>Evropská</t>
+  </si>
+  <si>
+    <t>2589</t>
+  </si>
+  <si>
+    <t>Hadovka Holding s.r.o.</t>
+  </si>
+  <si>
+    <t>2590</t>
+  </si>
+  <si>
+    <t>Inspekce silniční dopravy</t>
+  </si>
+  <si>
+    <t>Pavelkova</t>
+  </si>
+  <si>
+    <t>1133</t>
+  </si>
+  <si>
+    <t>SYGNUM, s.r.o.</t>
+  </si>
+  <si>
+    <t>1702</t>
+  </si>
+  <si>
+    <t>Česká republika
+Ředitelství silnic a dálnic s. p.
+Ředitelství silnic a dálnic s. p.</t>
+  </si>
+  <si>
+    <t>Hostivař</t>
+  </si>
+  <si>
+    <t>U továren</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>Barrandov Studio a.s.</t>
+  </si>
+  <si>
+    <t>Winstona Churchilla</t>
+  </si>
+  <si>
+    <t>1344</t>
+  </si>
+  <si>
+    <t>Ředitelství silnic a dálnic s. p.
+Česká republika
+Ředitelství silnic a dálnic s. p.</t>
+  </si>
+  <si>
+    <t>Podvesná XVII</t>
+  </si>
+  <si>
+    <t>3833</t>
+  </si>
+  <si>
+    <t>Dopravní společnost Zlín-Otrokovice, s.r.o.</t>
   </si>
   <si>
     <t>Kancelář Poslanecké sněmovny</t>
   </si>
   <si>
     <t>Malá Strana</t>
   </si>
   <si>
     <t>Sněmovní</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Arcibiskupství pražské</t>
   </si>
   <si>
     <t xml:space="preserve">Thunovská </t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t xml:space="preserve">OlgaSmolíková
-MichalNovák
+    <t>OlgaSmolíková
 ZdeněkMašín
 MarcelaDedouchová
 OndřejHladík
 KláraHladíková
 MiroslavHladík
 JitkaŘeřábková
 EvaHladíková
 LiborHraba
-</t>
+LeoAubrecht
+LukášNovák
+Julie LindaNovák</t>
   </si>
   <si>
     <t>Katastrální úřad pro Moravskoslezský kraj</t>
   </si>
   <si>
+    <t>Třinec</t>
+  </si>
+  <si>
     <t>Oldřichovice u Třince</t>
   </si>
   <si>
     <t>Oldřichovice</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>RM Corporation s.r.o.</t>
   </si>
   <si>
     <t>Katastrální úřad pro Olomoucký kraj</t>
   </si>
   <si>
     <t>Hranice</t>
   </si>
   <si>
     <t>Čechova</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Město Hranice</t>
   </si>
   <si>
     <t>Hranice I-Město</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
-    <t>Tělovýchovná jednota SIGMA Hranice, z.s.</t>
-[...1 lines deleted...]
-  <si>
     <t>Přerov</t>
   </si>
   <si>
     <t>Přerov I-Město</t>
+  </si>
+  <si>
+    <t>Husova</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>OIN Development a.s.</t>
   </si>
   <si>
     <t>Katastrální úřad pro Středočeský kraj</t>
   </si>
   <si>
     <t>Tyršova</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>Česká republika
 Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>Slaný</t>
   </si>
   <si>
     <t>Netovická</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>Město Slaný</t>
   </si>
   <si>
     <t>Katastrální úřad pro Ústecký kraj</t>
   </si>
   <si>
+    <t>1018</t>
+  </si>
+  <si>
     <t>Katastrální úřad pro Vysočinu</t>
   </si>
   <si>
     <t>Velké Meziříčí</t>
   </si>
   <si>
     <t>Třebíčská</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>AGROPODNIK, a.s., Velké Meziříčí</t>
   </si>
   <si>
     <t>Katastrální úřad pro Zlínský kraj</t>
   </si>
   <si>
+    <t>Valašské Klobouky</t>
+  </si>
+  <si>
     <t>Československé armády</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
+    <t>Město Valašské Klobouky</t>
+  </si>
+  <si>
     <t>Valašské Meziříčí</t>
   </si>
   <si>
     <t>Valašské Meziříčí-město</t>
   </si>
   <si>
     <t>40.pluku</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>VladimírBuš</t>
+    <t>VladimírBuš
+ViktorBuš
+AdamBuš</t>
   </si>
   <si>
     <t>Krajská hygienická stanice Jihomoravského kraje se sídlem v Brně</t>
   </si>
   <si>
     <t>Jeřábkova</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
+    <t>Statutární město Brno</t>
+  </si>
+  <si>
     <t>Krajská hygienická stanice Karlovarského kraje se sídlem v Karlových Varech</t>
   </si>
   <si>
     <t>Cheb</t>
   </si>
   <si>
     <t>Hradební</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>Město Cheb</t>
   </si>
   <si>
     <t>Krajská hygienická stanice Pardubického kraje se sídlem v Pardubicích</t>
   </si>
   <si>
     <t>Mezi Mosty</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>Pinecreek Invest, a.s.</t>
   </si>
   <si>
     <t>Krajské státní zastupitelství v Hradci Králové</t>
   </si>
   <si>
     <t>Arnošta z Pardubic</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>ČEZ, a. s.</t>
   </si>
   <si>
     <t>Rychnov nad Kněžnou</t>
   </si>
   <si>
     <t>Javornická</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t xml:space="preserve">Vyšší odborná škola a Střední průmyslová škola, Rychnov nad Kněžnou, U Stadionu 1166
-</t>
+    <t>Vyšší odborná škola a Střední průmyslová škola, Rychnov nad Kněžnou, U Stadionu 1166
+Královéhradecký kraj</t>
+  </si>
+  <si>
+    <t>Krajské státní zastupitelství v Ostravě</t>
+  </si>
+  <si>
+    <t>Francouzská</t>
+  </si>
+  <si>
+    <t>6167</t>
+  </si>
+  <si>
+    <t>OLIERA a.s.
+HanaMynarčíková Boháčová
+McDonald`s ČR spol. s r.o.
+MilanŽáček
+JanMech
+ŠtěpánMech</t>
   </si>
   <si>
     <t>Krajské státní zastupitelství v Ústí nad Labem</t>
   </si>
   <si>
     <t>Václava Řezáče</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>Sev.en Inntech a.s.</t>
   </si>
   <si>
     <t>Dlouhá</t>
   </si>
   <si>
     <t>AZ PALÁC ZDAR a.s.</t>
   </si>
   <si>
     <t>Krajský soud v Ústí nad Labem</t>
   </si>
   <si>
     <t>Kramoly</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>Ministerstvo financí</t>
   </si>
   <si>
-    <t>Nové sady</t>
-[...7 lines deleted...]
-  <si>
     <t>Eliščino nábřeží</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>Aldis, a.s.</t>
   </si>
   <si>
+    <t xml:space="preserve">Josefská </t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
     <t>Ministerstvo práce a sociálních věcí</t>
   </si>
   <si>
     <t>nám. Soukenné</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>RETAIL ESTATES a.s.</t>
   </si>
   <si>
-    <t>Masarykovo náměstí</t>
-[...7 lines deleted...]
-  <si>
     <t>Pernerova</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>Na Maninách</t>
-[...5 lines deleted...]
-    <t>PARAMOUNT Building s.r.o.</t>
+    <t>Smíchov</t>
   </si>
   <si>
     <t>Kartouzská</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>TRAMAZ a.s.</t>
   </si>
   <si>
     <t>Bukov</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t xml:space="preserve">MiladaNovotná
+    <t>MiladaNovotná
 Severní stavební a.s.
 OndřejKrása
 LubošBeňo
+PavelMoravec
 Data Safe Centrum, s.r.o.
 Axaca Kontroll STK s.r.o.
-</t>
+MOPA BOHEMIA s.r.o.
+MartinKava
+AnetaLandová</t>
   </si>
   <si>
     <t>Ministerstvo pro místní rozvoj</t>
   </si>
   <si>
     <t>Tašovice</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>EHC CZECH s.r.o.</t>
   </si>
   <si>
     <t>Budovatelů</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>Na Jízdárně</t>
-[...2 lines deleted...]
-    <t>2824</t>
+    <t>VUHU a.s.</t>
   </si>
   <si>
     <t>Vodičkova</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>Exportní garanční a pojišťovací společnost, a.s.</t>
   </si>
   <si>
     <t>Ministerstvo průmyslu a obchodu</t>
   </si>
   <si>
     <t xml:space="preserve">Štěpánská </t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>VN 42, s.r.o.</t>
   </si>
   <si>
     <t>Ministerstvo školství, mládeže a tělovýchovy</t>
   </si>
   <si>
     <t>Českomoravská</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>C &amp;amp
  R Developments s.r.o.</t>
   </si>
   <si>
     <t>Ministerstvo zdravotnictví</t>
   </si>
   <si>
-    <t>Sokolská</t>
-[...4 lines deleted...]
-  <si>
     <t>U Vršovického nádraží</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Městská část Praha 10
 HLAVNÍ MĚSTO PRAHA</t>
   </si>
   <si>
     <t>Ministerstvo životního prostředí</t>
   </si>
   <si>
     <t>Brno-město</t>
   </si>
   <si>
     <t>Lidická</t>
   </si>
   <si>
     <t>971</t>
+  </si>
+  <si>
+    <t>Výzkumný ústav pro krajinu, v. v. i.</t>
   </si>
   <si>
     <t>Nová Ulice</t>
   </si>
   <si>
     <t>Krapkova</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>ZdeněkEliáš</t>
   </si>
   <si>
     <t>Čs. legií</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>DanielaKlímová
 VěraBurdová
 RostislavSuchánek</t>
   </si>
   <si>
+    <t>Kodaňská</t>
+  </si>
+  <si>
+    <t>1441</t>
+  </si>
+  <si>
+    <t>KODAŇSKÁ OFFICE CENTER s.r.o.</t>
+  </si>
+  <si>
     <t>Muzeum romské kultury, státní příspěvková organizace</t>
   </si>
   <si>
     <t>Bratislavská</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t xml:space="preserve">Česká republika
-</t>
+    <t>Česká republika
+Muzeum romské kultury, státní příspěvková organizace</t>
   </si>
   <si>
     <t>Muzeum umění Olomouc, státní příspěvková organizace</t>
   </si>
   <si>
     <t>Václavské náměstí</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>Metropolitní kapitula u svatého Václava v Olomouci</t>
   </si>
   <si>
     <t>Národní filmový archiv</t>
   </si>
   <si>
+    <t>Národní</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>CMArt Reality, a. s.</t>
+  </si>
+  <si>
+    <t>Závišova</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>Závišova Real Estate, s.r.o.</t>
+  </si>
+  <si>
+    <t>Staré Město</t>
+  </si>
+  <si>
     <t>Bartolomějská</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t xml:space="preserve">
+    <t>MichaelaSnětinová
+TomášBrix
 VladimírPřibyl
 JarmilaBřendová
 MichalBrix
 HelenaGrégrová
+Marta IsabelRaška Brix
 PavlaKučerová</t>
   </si>
   <si>
-    <t>Národní</t>
-[...20 lines deleted...]
-    <t>Národní informační a poradenské středisko pro kulturu</t>
+    <t>Národní institut pro kulturu</t>
   </si>
   <si>
     <t>Fügnerovo nám.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>DDK Real s.r.o.</t>
   </si>
   <si>
+    <t>Celetná</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>HLAVNÍ MĚSTO PRAHA</t>
+  </si>
+  <si>
     <t>Národní památkový ústav</t>
   </si>
   <si>
     <t>Kroměříž</t>
   </si>
   <si>
     <t>Sněmovní náměstí</t>
   </si>
   <si>
     <t>Arcibiskupství olomoucké</t>
   </si>
   <si>
     <t>Národní pedagogický institut České republiky (zařízení pro další vzdělávání pedagogických pracovníků)</t>
   </si>
   <si>
     <t>Město Brno</t>
   </si>
   <si>
     <t>Moravské náměstí</t>
   </si>
   <si>
     <t>249</t>
+  </si>
+  <si>
+    <t>Moravské náměstí 8 a.s.</t>
   </si>
   <si>
     <t>Luční</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>MartinJanoušek
 FrantišekJanoušek</t>
   </si>
   <si>
     <t>Národní sportovní agentura</t>
   </si>
   <si>
     <t>Národní úřad pro kybernetickou a informační bezpečnost</t>
   </si>
   <si>
     <t>Kolejní</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>Vysoké učení technické v Brně</t>
@@ -2216,100 +2306,120 @@
     <t>Česká pošta, s.p.
 Česká republika</t>
   </si>
   <si>
     <t>Nejvyšší kontrolní úřad</t>
   </si>
   <si>
     <t>Martinská</t>
   </si>
   <si>
     <t>Statutární město Plzeň</t>
   </si>
   <si>
     <t>Nejvyšší státní zastupitelství</t>
   </si>
   <si>
     <t>Rooseveltova</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>JaroslavPřidal</t>
   </si>
   <si>
-    <t>Památník národního písemnictví</t>
-[...7 lines deleted...]
-  <si>
     <t>Pražský filharmonický sbor</t>
   </si>
   <si>
     <t>Melantrichova</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t xml:space="preserve">
+    <t>JanŠikula
+LucieKašparová Ebnerová
+MiladaVoborníková
+LenkaSvobodová
+LibušeNezvalová
+JitkaFrýbová
+JiříJanů
 JaromírJaroměřský
+MiroslavVoborník
+JiříJaroměřský
+ŠtěpánŘípa
+MarekŘípa
+KláraKarbanová
+AlexandrNovák
+MichalVinklát
+MarcelaPrášková
+JanaPerglerová
 LenkaBednářová
-</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">JanŠikula
+IrenaVeselá
+ZbyněkEngel
+ZděnekVoborník
+JanaPoulová
+JiříKozel
+PavelStaněk
+VojtěchPřibyl
+MartinVaněček
+Jindřich ZikmundVoborník</t>
+  </si>
+  <si>
+    <t>JanŠikula
+LucieKašparová Ebnerová
 Městská část Praha 1
-OtakarDohnal
-JosefMachytka
 VěraNeumannová
 LenkaSvobodová
 LibušeNezvalová
 JitkaFrýbová
 JiříJanů
 JaromírJaroměřský
+MiroslavVoborník
 JiříJaroměřský
 ŠtěpánŘípa
 MarekŘípa
 KláraKarbanová
 AlexandrNovák
 MichalVinklát
 MarcelaPrášková
 JanaPerglerová
 LenkaBednářová
 IrenaVeselá
 ZdeňkaŠenková
 MarcelaRýdlová
 ZbyněkEngel
 HLAVNÍ MĚSTO PRAHA
+JiříKozel
 PavelMachytka
-</t>
+VojtěchPřibyl
+MartinVaněček
+Jindřich ZikmundVoborník
+JanMachytka
+MartaSedláčková Šabršulová
+OtakarDohnal</t>
   </si>
   <si>
     <t>Probační a mediační služba</t>
   </si>
   <si>
     <t>Břeclav</t>
   </si>
   <si>
     <t>17. listopadu</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>Město Břeclav</t>
   </si>
   <si>
     <t>Národní třída</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>JiříNezval</t>
   </si>
@@ -2361,171 +2471,211 @@
   <si>
     <t>Lužické náměstí</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>JiříKremsa</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>FrantišekHelešic</t>
   </si>
   <si>
     <t>Šedesátá</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
     <t>B.A.W.R., a.s.</t>
   </si>
   <si>
+    <t>Puncovní úřad</t>
+  </si>
+  <si>
+    <t>Pražské Předměstí</t>
+  </si>
+  <si>
+    <t>Nerudova</t>
+  </si>
+  <si>
+    <t>PSN s.r.o.</t>
+  </si>
+  <si>
     <t>Rada pro veřejný dohled nad auditem</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>Vodičkova 38 s.r.o.</t>
   </si>
   <si>
+    <t>Správa státních služeb vytvářejících důvěru</t>
+  </si>
+  <si>
+    <t>Zeleneč</t>
+  </si>
+  <si>
+    <t>Čsl. armády</t>
+  </si>
+  <si>
+    <t>1060</t>
+  </si>
+  <si>
+    <t>Česká republika
+Státní pokladna Centrum sdílených služeb, s. p.</t>
+  </si>
+  <si>
     <t>Správa železnic, státní organizace</t>
   </si>
   <si>
     <t>Chodovská</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>JLV, a.s.</t>
   </si>
   <si>
     <t>Státní energetická inspekce</t>
   </si>
   <si>
     <t>České Budějovice 3</t>
   </si>
   <si>
     <t>Lipenská</t>
   </si>
   <si>
     <t>Jihočeský chovatel a.s.</t>
   </si>
   <si>
     <t>Státní fond dopravní infrastruktury</t>
   </si>
   <si>
     <t>Poštovská</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
+    <t>RC Brno Poštovská s.r.o.</t>
+  </si>
+  <si>
     <t>Státní fond podpory investic</t>
   </si>
   <si>
     <t>Pisárky</t>
   </si>
   <si>
     <t>Hlinky</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>VTP Brno, a.s.</t>
   </si>
   <si>
     <t>České Budějovice 4</t>
   </si>
   <si>
     <t>Okružní</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>Vysoká škola technická a ekonomická v Českých Budějovicích</t>
   </si>
   <si>
     <t>Čajkovského</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>Statutární město Jihlava</t>
   </si>
   <si>
     <t>Olomouc-město</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Statutární město Olomouc</t>
   </si>
   <si>
+    <t>Na Jízdárně</t>
+  </si>
+  <si>
     <t>1245</t>
   </si>
   <si>
     <t>Moravskoslezské Investice a Development, a.s.</t>
   </si>
   <si>
     <t>Vnitřní Město</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>BIC Plzeň, společnost s ručením omezeným</t>
   </si>
   <si>
     <t xml:space="preserve">Jičínská </t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
+    <t>Palác Flora s.r.o.</t>
+  </si>
+  <si>
     <t>Palackého</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Statutární město Přerov</t>
   </si>
   <si>
-    <t>3118</t>
-[...2 lines deleted...]
-    <t>Ústecký kraj</t>
+    <t>Králova výšina</t>
+  </si>
+  <si>
+    <t>3132</t>
+  </si>
+  <si>
+    <t>Univerzita Jana Evangelisty Purkyně v Ústí nad Labem</t>
   </si>
   <si>
     <t>třída Tomáše Bati</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
     <t>AUDIOCAR s.r.o.
 PetrKattauer</t>
   </si>
   <si>
     <t>Státní fond životního prostředí České republiky</t>
   </si>
   <si>
     <t>Havlíčkova</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>RenéKincl</t>
   </si>
   <si>
     <t>Majakovského</t>
@@ -2564,74 +2714,77 @@
     <t>5645</t>
   </si>
   <si>
     <t>MiroslavSedlák</t>
   </si>
   <si>
     <t>Státní pozemkový úřad</t>
   </si>
   <si>
     <t>Chebská</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>JERUS a.s.</t>
   </si>
   <si>
     <t>Přívoz</t>
   </si>
   <si>
     <t>Libušina</t>
   </si>
   <si>
     <t>MartinaJaníková
-Madry Svatopluk a Madryová Miroslava</t>
+PetraMadry</t>
   </si>
   <si>
     <t>nám. W. Churchilla</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>Dům Žižkov a.s.</t>
   </si>
   <si>
     <t>Státní úřad inspekce práce</t>
   </si>
   <si>
     <t>Vokovice</t>
   </si>
   <si>
     <t>Na dlouhém lánu</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
+    <t>Andego Real 5 s.r.o.</t>
+  </si>
+  <si>
     <t>Státní úřad pro jadernou bezpečnost</t>
   </si>
   <si>
     <t>Dukovany</t>
   </si>
   <si>
     <t>Skryje nad Jihlavou</t>
   </si>
   <si>
     <t>P.O.BOX</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>Temelín</t>
   </si>
   <si>
     <t>Křtěnov</t>
   </si>
   <si>
     <t>Březí u Týna nad Vltavou</t>
   </si>
   <si>
     <t>Státní ústav pro kontrolu léčiv</t>
@@ -2666,240 +2819,317 @@
   <si>
     <t>ARCHAN II s.r.o.</t>
   </si>
   <si>
     <t>Státní veterinární správa</t>
   </si>
   <si>
     <t>Blatná</t>
   </si>
   <si>
     <t>Na Příkopech</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>Stefanos-FiliposGermenis</t>
   </si>
   <si>
     <t>Jemnice</t>
   </si>
   <si>
     <t>Velká brána</t>
   </si>
   <si>
+    <t>Zemědělská společnost Staré Hobzí s.r.o.</t>
+  </si>
+  <si>
     <t>159</t>
   </si>
   <si>
     <t>TLcomp s.r.o.</t>
   </si>
   <si>
     <t>Studená</t>
   </si>
   <si>
     <t>Družstevní</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>STAGRA, spol. s r.o.</t>
   </si>
   <si>
     <t>Třeboň</t>
   </si>
   <si>
+    <t>Třeboň II</t>
+  </si>
+  <si>
     <t>Rybářská</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>Rybářství Třeboň Hld. a.s.</t>
   </si>
   <si>
-    <t>Vimperk</t>
-[...2 lines deleted...]
-    <t>Jednota, spotřební družstvo ve Vimperku</t>
+    <t>1484</t>
   </si>
   <si>
     <t>Město Vsetín</t>
   </si>
   <si>
     <t>Technická inspekce České republiky</t>
   </si>
   <si>
-    <t>Pražské Předměstí</t>
-[...1 lines deleted...]
-  <si>
     <t>Riegrovo náměstí</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>U Balabenky</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>AlenaMairichová</t>
   </si>
   <si>
     <t>Malešice</t>
   </si>
   <si>
     <t>Sazečská</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>MAFRA, a.s.</t>
   </si>
   <si>
+    <t>Technologická agentura ČR</t>
+  </si>
+  <si>
+    <t>1692</t>
+  </si>
+  <si>
+    <t>JanBumba
+JanaČížková
+MartinWichterle
+EvaVladařová
+JaroslavHulej
+Obermajer Pavel Ing. a Obermajerová Karolína
+Drachenko Sergey Bc. a Drachenko Lyudmila Bc.
+MartinTrpík
+Bytové družstvo Hadovka
+MarieNováková
+TomášHándl
+VěraSchulzová
+BarboraBubeníková
+JanaNováková
+Švagr Miroslav a Švagrová Alena
+KarolínaObermajerová
+MiroslavZvonař
+IlonaDanielová
+OlgaRotreklová
+Hlavsa Petr a Hlavsová Hana
+Zmrzlík Jiří Ing. a Zmrzlíková Jana Mgr.
+JitkaDvořáková
+MartinDvořák
+MarieNováková
+Porš Pavel Ing. a Poršová Eva
+PavelKubásek
+VáclavaNováková
+BořekTrojan
+MiroslavaDudáková
+HanaKišelová
+BarboraOlsson
+NatálieVrzalová
+Kryl Pavel MgA. Mgr. a Krylová Noemi Mgr.
+MichalŠkrna
+HanaTremlová
+RadekMenšík
+DanaLejčková
+MartinHudák
+OndřejŠafránek
+Jaroš Jan Ing. arch. a Jarošová Eva doc. PhDr. Ing. Ph.D.
+LukášDoležal
+PetraPříhodová
+AdélaKrejčová
+Mitrík Vladimír JUDr. a Mitríková Martina JUDr.
+MiloslavaPilařová
+ŠtěpánBubeník
+MatyášBubeník
+MagdalenaBubeníková
+MartaTrejbalová
+OndřejKolanda
+BlankaHuttrová
+YvettaSimonová
+JaroslavŠkoch
+KateřinaJulišová
+JanKodad
+JiříPlos
+LauraVajrauchová Plosová
+KamilSeidl
+EvaRomero Barbosa
+JanDvořák
+JarmilaRotterová
+JanaHolcová
+JanHolub
+BarboraVu
+TerezaKudláčková
+MatyášJanda
+UršulaFortin
+ZdeněkDvořák
+PetrBareš
+ZuzanaKolandová
+KvětaKrejčová
+JiřinaPěčová
+Kocáb Jan Ing. a Kocábová Magdalena Ing.
+LukášOroszki
+MarieŠetřilová
+BronislavaVolková
+MonikaKudrlová
+TomášPavelka
+ZuzanaSmereková
+JustinaHradiská
+Hrachovec Martin Mgr. a Hrachovec Zsuzsanna Mgr.
+MichalŠneidr
+HanaKopečná
+KateřinaBeránková
+TomášPešl
+MonikaVlčková
+TomášDvořák
+JanKošnář
+JolanaDragounová
+AnetaDragounová
+JanaSmereková
+LadislavSmereka
+IvanČerný
+DanWichterle
+Moravec Pavel Ing. a Moravcová Hajná Andrea MUDr.
+MartinaNováková
+Tat DatDuong
+MilanPodžorský
+Tulach Petr Ing. a Tulachová Tereza Ing.
+Emma CorinneSteiner
+MartinaKrumniklová
+Emil GregorySteiner</t>
+  </si>
+  <si>
     <t>Úřad Národní rozpočtové rady</t>
   </si>
   <si>
     <t>Holečkova</t>
   </si>
   <si>
     <t>PB 3 s.r.o.</t>
   </si>
   <si>
     <t>Úřad práce České republiky</t>
   </si>
   <si>
-    <t>Bechyně</t>
-[...10 lines deleted...]
-  <si>
     <t>Boskovice</t>
   </si>
   <si>
     <t>nám. Dr. Snětiny</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>NARITA a.s.</t>
   </si>
   <si>
-    <t>Brandýs nad Labem</t>
-[...10 lines deleted...]
-  <si>
     <t>Trnitá</t>
   </si>
   <si>
     <t>Šujanovo náměstí</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
+    <t>ŠN3 s.r.o.</t>
+  </si>
+  <si>
     <t>Broumov</t>
   </si>
   <si>
     <t>Stanislava Opočenského</t>
   </si>
   <si>
     <t>BENE DOMUS s.r.o.</t>
   </si>
   <si>
     <t>Bučovice</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Město Bučovice</t>
   </si>
   <si>
     <t>Bystřice nad Pernštejnem</t>
   </si>
   <si>
+    <t>Masarykovo náměstí</t>
+  </si>
+  <si>
     <t>15</t>
   </si>
   <si>
     <t>Město Bystřice nad Pernštejnem</t>
   </si>
   <si>
     <t>Česká Třebová</t>
   </si>
   <si>
     <t>Trávník</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>JaromírHejl</t>
   </si>
   <si>
     <t>Český Brod</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>Cebron s.r.o.</t>
-[...14 lines deleted...]
-    <t>Město Český Dub</t>
+    <t>Město Český Brod</t>
   </si>
   <si>
     <t>Dobříš</t>
   </si>
   <si>
     <t>Na Zlaté stezce</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>C.I.C. Jan Hřebec s.r.o.</t>
   </si>
   <si>
     <t>Frenštát pod Radhoštěm</t>
   </si>
   <si>
     <t>Místecká</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>E B - ELEKTRO BARTOŠ, s.r.o.</t>
   </si>
@@ -2941,59 +3171,50 @@
   <si>
     <t>Holice</t>
   </si>
   <si>
     <t>Holice v Čechách</t>
   </si>
   <si>
     <t>náměstí T. G. Masaryka</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>DanaTomášková</t>
   </si>
   <si>
     <t>Horní Slavkov</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>Město Horní Slavkov</t>
   </si>
   <si>
-    <t>Hrádek nad Nisou</t>
-[...7 lines deleted...]
-  <si>
     <t>Purgešova</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>Hrušovany nad Jevišovkou</t>
   </si>
   <si>
     <t>náměstí Míru</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Město Hrušovany nad Jevišovkou</t>
   </si>
   <si>
     <t>Hustopeče</t>
   </si>
   <si>
     <t>Hustopeče u Brna</t>
   </si>
   <si>
     <t>Mrštíkova</t>
@@ -3004,464 +3225,331 @@
   <si>
     <t>IKL a.s.</t>
   </si>
   <si>
     <t>Chrastava</t>
   </si>
   <si>
     <t>Chrastava I</t>
   </si>
   <si>
     <t>náměstí 1. máje</t>
   </si>
   <si>
     <t>Město Chrastava</t>
   </si>
   <si>
     <t>Ivančice</t>
   </si>
   <si>
     <t>Široká</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t xml:space="preserve">
+    <t>Jihomoravský kraj
 Nemocnice Ivančice, příspěvková organizace</t>
   </si>
   <si>
     <t>Emilie Floriánové</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>Statutární město Jablonec nad Nisou</t>
   </si>
   <si>
     <t>Jablunkov</t>
   </si>
   <si>
     <t>Dukelská</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>Město Jablunkov</t>
   </si>
   <si>
     <t>Javorník</t>
   </si>
   <si>
     <t>Javorník-město</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Jilemnice</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t xml:space="preserve">
+    <t>Komerční banka, a.s.
 PALAS Property, s.r.o.
 LenkaKynčlová
+Zachař Marek a Zachařová Kateřina Ing.
 Kuštek Radovan Bc. a Kušteková Veronika
+Těšínský Radek Mgr. MBA a Těšínská Naděžda Bc.
 VendulaKalenská</t>
-  </si>
-[...10 lines deleted...]
-    <t>Město Jirkov</t>
   </si>
   <si>
     <t>Kadaň</t>
   </si>
   <si>
     <t>Jana Roháče</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>Město Kadaň</t>
   </si>
   <si>
     <t>Vrchlického</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>MilanArmstark
 Armstark Milan a Armstarková Alena</t>
   </si>
   <si>
     <t>Konice</t>
   </si>
   <si>
     <t>Na Příhonech</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>Město Konice</t>
   </si>
   <si>
     <t>Kralupy nad Vltavou</t>
   </si>
   <si>
     <t>Palackého nám.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>Kraslice</t>
-[...56 lines deleted...]
-</t>
+    <t>Město Kralupy nad Vltavou</t>
   </si>
   <si>
     <t>Kyjov</t>
   </si>
   <si>
     <t>Jungmannova</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
+    <t>Trávníček Jiří a Trávníčková Petra</t>
+  </si>
+  <si>
     <t>třída Komenského</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>MiroslavStříž</t>
   </si>
   <si>
     <t>Lanškroun</t>
   </si>
   <si>
     <t>Ostrovské Předměstí</t>
   </si>
   <si>
     <t>Opletalova</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>FOREA s.r.o.</t>
   </si>
   <si>
-    <t>Ledeč nad Sázavou</t>
-[...22 lines deleted...]
-  <si>
     <t>Litomyšl</t>
   </si>
   <si>
     <t>Litomyšl-Město</t>
   </si>
   <si>
     <t>J. E. Purkyně</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>Město Litomyšl</t>
   </si>
   <si>
     <t>Lovosice</t>
   </si>
   <si>
     <t>Osvoboditelů</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>Wimmer Martin a Wimmerová Regína</t>
   </si>
   <si>
     <t>Lysá nad Labem</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Město Lysá nad Labem</t>
-  </si>
-[...10 lines deleted...]
-    <t>Město Městec Králové</t>
   </si>
   <si>
     <t>Mikulov</t>
   </si>
   <si>
     <t>Mikulov na Moravě</t>
   </si>
   <si>
     <t>Republikánské obrany</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>Město Mikulov
 TEDOS Mikulov s.r.o.</t>
   </si>
   <si>
     <t>Milovice</t>
   </si>
   <si>
     <t>Milovice nad Labem</t>
   </si>
   <si>
     <t>Mladá</t>
   </si>
   <si>
     <t>Topolová</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>YPERIT, s.r.o.</t>
+    <t>SKL ENERGO s.r.o.</t>
   </si>
   <si>
     <t>Mladá Boleslav</t>
   </si>
   <si>
     <t>Mladá Boleslav I</t>
   </si>
   <si>
     <t>Staroměstské náměstí</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Statutární město Mladá Boleslav</t>
   </si>
   <si>
     <t>Mladá Vožice</t>
   </si>
   <si>
     <t>Žižkovo náměstí</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Město Mladá Vožice</t>
   </si>
   <si>
     <t>Moravská Třebová</t>
   </si>
   <si>
     <t>Město</t>
   </si>
   <si>
     <t>Cihlářova</t>
   </si>
   <si>
     <t>Město Moravská Třebová
 Česká republika
 Úřad práce České republiky</t>
   </si>
   <si>
     <t>Moravské Budějovice</t>
   </si>
   <si>
     <t>Město Moravské Budějovice</t>
   </si>
   <si>
-    <t>Náměšť nad Oslavou</t>
-[...7 lines deleted...]
-  <si>
     <t>Nepomuk</t>
   </si>
   <si>
     <t>náměstí Augustina Němejce</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Město Nepomuk</t>
   </si>
   <si>
     <t>Neratovice</t>
   </si>
   <si>
     <t>Na Výsluní</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>Město Neratovice</t>
   </si>
   <si>
-    <t>Nová Paka</t>
-[...13 lines deleted...]
-  <si>
     <t>Nové Město na Moravě</t>
   </si>
   <si>
     <t>Vratislavovo náměstí</t>
   </si>
   <si>
     <t>Město Nové Město na Moravě</t>
   </si>
   <si>
-    <t>Nové Město nad Metují</t>
-[...7 lines deleted...]
-  <si>
     <t>Nové Město pod Smrkem</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Město Nové Město pod Smrkem</t>
   </si>
   <si>
     <t>Nový Bor</t>
   </si>
   <si>
     <t>Arnultovice u Nového Boru</t>
   </si>
   <si>
     <t>Arnultovice</t>
   </si>
   <si>
     <t>B. Egermanna</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Město Nový Bor</t>
@@ -3523,335 +3611,263 @@
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Obec Osoblaha</t>
   </si>
   <si>
     <t>Mariánské Hory</t>
   </si>
   <si>
     <t>Hudební</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>DaF - STAVBY  s.r.o.</t>
   </si>
   <si>
     <t>Pivovarská</t>
   </si>
   <si>
     <t>Biskupství ostravsko-opavské</t>
   </si>
   <si>
-    <t>Velká</t>
-[...7 lines deleted...]
-  <si>
     <t>Ostrov</t>
   </si>
   <si>
     <t>Ostrov nad Ohří</t>
   </si>
   <si>
     <t>Klínovecká</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>ELEKTRO S - Štěpánek s.r.o.</t>
   </si>
   <si>
     <t>Otrokovice</t>
   </si>
   <si>
     <t>tř. Osvobození</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>Městská poliklinika s.r.o. Otrokovice</t>
   </si>
   <si>
     <t>Na Spravedlnosti</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
+    <t>IMOS development otevřený podílový fond
+AMISTA investiční společnost, a.s.</t>
+  </si>
+  <si>
     <t>Podbořany</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>Město Podbořany</t>
   </si>
   <si>
-    <t>Poděbrady</t>
-[...13 lines deleted...]
-  <si>
     <t>Pohořelice</t>
   </si>
   <si>
     <t>Pohořelice nad Jihlavou</t>
   </si>
   <si>
     <t>Vídeňská</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>Město Pohořelice</t>
   </si>
   <si>
     <t>Polička</t>
   </si>
   <si>
     <t>Horní Předměstí</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>Totušek Radim a Totušková Lenka</t>
   </si>
   <si>
-    <t>Polná</t>
-[...7 lines deleted...]
-  <si>
     <t>Břevnov</t>
   </si>
   <si>
     <t>Bělohorská</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>MyFlat Property, s.r.o.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dejvice</t>
   </si>
   <si>
     <t>Jugoslávských partyzánů</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>Židovská obec v Praze
 Městská část Praha 6
 HLAVNÍ MĚSTO PRAHA</t>
   </si>
   <si>
     <t>Lhotka</t>
   </si>
   <si>
     <t>Novodvorská</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>Unica Investment, a.s.</t>
   </si>
   <si>
     <t>Prosek</t>
   </si>
   <si>
     <t>Jablonecká</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>MiroslavaChválová
+MichalBardon
 D O S N A spol. s r.o.</t>
   </si>
   <si>
-    <t>Radlická</t>
-[...8 lines deleted...]
-  <si>
     <t>Bělehradská</t>
   </si>
   <si>
+    <t>213</t>
+  </si>
+  <si>
     <t>ZdeňkaLutovská</t>
   </si>
   <si>
-    <t>Šafaříkova</t>
-[...24 lines deleted...]
-    <t>Město Přeštice</t>
+    <t>Hartigova</t>
+  </si>
+  <si>
+    <t>2660</t>
+  </si>
+  <si>
+    <t>Office Park Koněvova, a.s.</t>
   </si>
   <si>
     <t>Rosice</t>
   </si>
   <si>
     <t>Rosice u Brna</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Město Rosice</t>
   </si>
   <si>
     <t>Riegrova</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>Město Roudnice nad Labem</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Město Rychnov nad Kněžnou</t>
   </si>
   <si>
-    <t>Rýmařov</t>
-[...19 lines deleted...]
-  <si>
     <t>Sedlčany</t>
   </si>
   <si>
     <t>Kapitána Jaroše</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>Město Sedlčany</t>
   </si>
   <si>
     <t>Skuteč</t>
   </si>
   <si>
     <t>Heydukova</t>
   </si>
   <si>
     <t>Makula Miroslav a Makulová Jana</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>PALABA a.s.</t>
   </si>
   <si>
     <t>Slavkov u Brna</t>
   </si>
   <si>
     <t>Koláčkovo náměstí</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>Město Slavkov u Brna</t>
   </si>
   <si>
     <t>Stod</t>
+  </si>
+  <si>
+    <t>Sokolská</t>
+  </si>
+  <si>
+    <t>566</t>
   </si>
   <si>
     <t>Město Stod</t>
   </si>
   <si>
     <t>Světlá nad Sázavou</t>
   </si>
   <si>
     <t>náměstí Trčků z Lípy</t>
   </si>
   <si>
     <t>Město Světlá nad Sázavou</t>
   </si>
   <si>
     <t>Šluknov</t>
   </si>
   <si>
     <t>T. G. Masaryka</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>Město Šluknov</t>
   </si>
@@ -3898,307 +3914,234 @@
   <si>
     <t>Slavatovská</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Třemošnice</t>
   </si>
   <si>
     <t>Třemošnice nad Doubravou</t>
   </si>
   <si>
     <t>Náměstí Míru</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>MilošZeman
 Město Třemošnice
 JosefStarý
 MarieMikanová</t>
   </si>
   <si>
-    <t>Třešť</t>
-[...10 lines deleted...]
-  <si>
     <t>náměstí Českého Ráje</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>BohuslavČepelík</t>
   </si>
   <si>
     <t>Bož. Němcové</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>Uničov</t>
   </si>
   <si>
     <t>Bezručovo nám.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>Město Uničov</t>
   </si>
   <si>
-    <t>Úštěk</t>
-[...44 lines deleted...]
-    <t>Město Veselí nad Lužnicí</t>
+    <t>Vimperk</t>
   </si>
   <si>
     <t>Vimperk II</t>
   </si>
   <si>
     <t>Nad Stadiónem</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Město Vimperk</t>
   </si>
   <si>
+    <t>Vítkov</t>
+  </si>
+  <si>
+    <t>Wolkerova</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>Město Vítkov</t>
+  </si>
+  <si>
     <t>Vlašim</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>RETIMMO Vlašim a.s.</t>
   </si>
   <si>
-    <t>Vodňany</t>
-[...34 lines deleted...]
-  <si>
     <t>Zábřeh</t>
   </si>
   <si>
     <t>Zábřeh na Moravě</t>
   </si>
   <si>
     <t>náměstí Osvobození</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>Město Zábřeh</t>
   </si>
   <si>
     <t>Zlaté Hory</t>
   </si>
   <si>
     <t>Zlaté Hory v Jeseníkách</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Město Zlaté Hory</t>
   </si>
   <si>
     <t>41. budova s.r.o.</t>
   </si>
   <si>
-    <t>Zruč nad Sázavou</t>
-[...8 lines deleted...]
-  <si>
     <t>Žamberk</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>Město Žamberk</t>
   </si>
   <si>
     <t>třída Obránců míru</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>Železný Brod</t>
   </si>
   <si>
     <t>Příčná</t>
   </si>
   <si>
     <t>Město Železný Brod</t>
   </si>
   <si>
     <t>Židlochovice</t>
   </si>
   <si>
     <t>Město Židlochovice</t>
   </si>
   <si>
     <t>Úřad pro civilní letectví</t>
   </si>
   <si>
-    <t>K letišti</t>
-[...1 lines deleted...]
-  <si>
     <t>Úřad vlády České republiky</t>
   </si>
   <si>
+    <t>Drahovice</t>
+  </si>
+  <si>
+    <t>Drahomířino nábř.</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
     <t>Ústav pro odborné zjišťování příčin leteckých nehod</t>
   </si>
   <si>
     <t>Letňany</t>
   </si>
   <si>
     <t>Beranových</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
+    <t>VZLU AEROSPACE, a.s.</t>
+  </si>
+  <si>
     <t>Ústav pro studium totalitních režimů</t>
   </si>
   <si>
     <t xml:space="preserve">Na Poříčí </t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>Na Poříčí, a.s.</t>
   </si>
   <si>
     <t>Ústav zdravotnických informací a statistiky ČR</t>
   </si>
   <si>
     <t>Netroufalky</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>MINT Living Brno Campus s.r.o.</t>
+  </si>
+  <si>
+    <t>Ústřední kontrolní a zkušební ústav zemědělský</t>
+  </si>
+  <si>
+    <t>Tršice</t>
+  </si>
+  <si>
+    <t>CHMELAŘSTVÍ, družstvo Žatec</t>
   </si>
   <si>
     <t>Vrchní státní zastupitelství v Olomouci</t>
   </si>
   <si>
     <t>Hrabákova</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>PATIO INVEST s.r.o.</t>
   </si>
   <si>
     <t>Zdravotní ústav se sídlem v Ostravě</t>
   </si>
   <si>
     <t>Slovanského bratrství</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>Kraj Vysočina</t>
   </si>
@@ -4221,107 +4164,197 @@
     <t>Duchcovská</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>Zeměměřický úřad</t>
   </si>
   <si>
     <t>Ústecká</t>
   </si>
   <si>
     <t>Výzkumný ústav geodetický, topografický a kartografický, v. v. i.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="[$-10409]#,##0.00;\(#,##0.00\)"/>
     <numFmt numFmtId="165" formatCode="[$-10409]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="[$-10409]#,##0;\(#,##0\)"/>
     <numFmt numFmtId="167" formatCode="[$-10409]#,##0.000"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <b/>
+      <sz val="28"/>
+      <color rgb="FFC51529"/>
+      <name val="Segoe UI Light"/>
+    </font>
+    <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFC51529"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF5F5F5"/>
         <bgColor rgb="FFF5F5F5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDCDCDC"/>
         <bgColor rgb="FFDCDCDC"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFFFFFF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFFFFFFF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFFFFFF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFC51529"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFC51529"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFFFFFFF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFC51529"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
@@ -4378,214 +4411,204 @@
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...14 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="3" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="3" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="3" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
-    </xf>
-[...64 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00C51529"/>
       <rgbColor rgb="00F5F5F5"/>
       <rgbColor rgb="00DCDCDC"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -4954,28929 +4977,27068 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:AC408"/>
+  <dimension ref="B1:AC378"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="L18" sqref="L18"/>
+      <selection pane="bottomLeft" activeCell="E28" sqref="E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.5703125" customWidth="1"/>
     <col min="2" max="2" width="21.7109375" customWidth="1"/>
     <col min="3" max="3" width="20.140625" customWidth="1"/>
     <col min="4" max="4" width="21.5703125" customWidth="1"/>
     <col min="5" max="5" width="19.5703125" customWidth="1"/>
     <col min="6" max="6" width="5.85546875" customWidth="1"/>
     <col min="7" max="7" width="13" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" customWidth="1"/>
     <col min="11" max="11" width="13.7109375" customWidth="1"/>
     <col min="12" max="12" width="21.85546875" customWidth="1"/>
     <col min="13" max="13" width="6.7109375" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" customWidth="1"/>
     <col min="15" max="15" width="14.140625" customWidth="1"/>
     <col min="16" max="16" width="0.42578125" customWidth="1"/>
     <col min="17" max="17" width="12.42578125" customWidth="1"/>
     <col min="18" max="18" width="14" customWidth="1"/>
     <col min="19" max="19" width="18.42578125" customWidth="1"/>
     <col min="20" max="20" width="0.42578125" customWidth="1"/>
     <col min="21" max="21" width="25.5703125" customWidth="1"/>
     <col min="22" max="22" width="1.28515625" customWidth="1"/>
     <col min="23" max="23" width="22.28515625" customWidth="1"/>
     <col min="24" max="24" width="25.7109375" customWidth="1"/>
     <col min="25" max="25" width="25.5703125" customWidth="1"/>
     <col min="26" max="26" width="25.140625" customWidth="1"/>
     <col min="27" max="27" width="30.7109375" customWidth="1"/>
     <col min="28" max="28" width="28.7109375" customWidth="1"/>
     <col min="29" max="29" width="36" customWidth="1"/>
     <col min="30" max="30" width="0" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="77.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="B2" s="34" t="s">
+    <row r="1" spans="2:29" ht="5.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:29" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="2:29" ht="54.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="1"/>
+      <c r="C3" s="16"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17"/>
+      <c r="H3" s="17"/>
+      <c r="I3" s="17"/>
+      <c r="J3" s="17"/>
+      <c r="K3" s="17"/>
+      <c r="L3" s="17"/>
+      <c r="M3" s="17"/>
+      <c r="N3" s="17"/>
+      <c r="O3" s="17"/>
+      <c r="P3" s="17"/>
+      <c r="Q3" s="17"/>
+      <c r="R3" s="17"/>
+      <c r="S3" s="17"/>
+      <c r="T3" s="17"/>
+      <c r="U3" s="18"/>
+    </row>
+    <row r="4" spans="2:29" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="19"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17"/>
+      <c r="H4" s="17"/>
+      <c r="I4" s="17"/>
+      <c r="J4" s="17"/>
+      <c r="K4" s="17"/>
+      <c r="L4" s="17"/>
+      <c r="M4" s="17"/>
+      <c r="N4" s="17"/>
+      <c r="O4" s="17"/>
+      <c r="P4" s="17"/>
+      <c r="Q4" s="17"/>
+      <c r="R4" s="17"/>
+      <c r="S4" s="17"/>
+      <c r="T4" s="17"/>
+      <c r="U4" s="18"/>
+    </row>
+    <row r="5" spans="2:29" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="20"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="17"/>
+      <c r="L5" s="17"/>
+      <c r="M5" s="17"/>
+      <c r="N5" s="17"/>
+      <c r="O5" s="17"/>
+      <c r="P5" s="17"/>
+      <c r="Q5" s="17"/>
+      <c r="R5" s="17"/>
+      <c r="S5" s="17"/>
+      <c r="T5" s="17"/>
+      <c r="U5" s="18"/>
+    </row>
+    <row r="6" spans="2:29" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="21"/>
+      <c r="C6" s="17"/>
+      <c r="D6" s="17"/>
+      <c r="E6" s="17"/>
+      <c r="F6" s="17"/>
+      <c r="G6" s="17"/>
+      <c r="H6" s="17"/>
+      <c r="I6" s="17"/>
+      <c r="J6" s="17"/>
+      <c r="K6" s="17"/>
+      <c r="L6" s="17"/>
+      <c r="M6" s="17"/>
+      <c r="N6" s="17"/>
+      <c r="O6" s="17"/>
+      <c r="P6" s="17"/>
+      <c r="Q6" s="17"/>
+      <c r="R6" s="17"/>
+      <c r="S6" s="17"/>
+      <c r="T6" s="17"/>
+      <c r="U6" s="18"/>
+    </row>
+    <row r="7" spans="2:29" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="21"/>
+      <c r="C7" s="17"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="17"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="17"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="17"/>
+      <c r="M7" s="17"/>
+      <c r="N7" s="17"/>
+      <c r="O7" s="17"/>
+      <c r="P7" s="17"/>
+      <c r="Q7" s="17"/>
+      <c r="R7" s="17"/>
+      <c r="S7" s="17"/>
+      <c r="T7" s="17"/>
+      <c r="U7" s="18"/>
+    </row>
+    <row r="8" spans="2:29" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="19"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="17"/>
+      <c r="E8" s="17"/>
+      <c r="F8" s="17"/>
+      <c r="G8" s="17"/>
+      <c r="H8" s="17"/>
+      <c r="I8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="17"/>
+      <c r="M8" s="17"/>
+      <c r="N8" s="17"/>
+      <c r="O8" s="17"/>
+      <c r="P8" s="17"/>
+      <c r="Q8" s="17"/>
+      <c r="R8" s="17"/>
+      <c r="S8" s="17"/>
+      <c r="T8" s="17"/>
+      <c r="U8" s="18"/>
+    </row>
+    <row r="9" spans="2:29" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="22"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="24"/>
+      <c r="E9" s="25"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23"/>
+      <c r="I9" s="23"/>
+      <c r="J9" s="23"/>
+      <c r="K9" s="24"/>
+      <c r="L9" s="25"/>
+      <c r="M9" s="23"/>
+      <c r="N9" s="23"/>
+      <c r="O9" s="23"/>
+      <c r="P9" s="23"/>
+      <c r="Q9" s="23"/>
+      <c r="R9" s="23"/>
+      <c r="S9" s="23"/>
+      <c r="T9" s="23"/>
+      <c r="U9" s="24"/>
+    </row>
+    <row r="10" spans="2:29" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="3"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="26"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="19"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="19"/>
+      <c r="K10" s="18"/>
+      <c r="L10" s="26"/>
+      <c r="M10" s="18"/>
+      <c r="N10" s="19"/>
+      <c r="O10" s="17"/>
+      <c r="P10" s="18"/>
+      <c r="Q10" s="27"/>
+      <c r="R10" s="17"/>
+      <c r="S10" s="17"/>
+      <c r="T10" s="18"/>
+      <c r="U10" s="4"/>
+    </row>
+    <row r="11" spans="2:29" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="3"/>
+      <c r="C11" s="19"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="26"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="19"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="19"/>
+      <c r="K11" s="18"/>
+      <c r="L11" s="26"/>
+      <c r="M11" s="18"/>
+      <c r="N11" s="19"/>
+      <c r="O11" s="17"/>
+      <c r="P11" s="18"/>
+      <c r="Q11" s="27"/>
+      <c r="R11" s="17"/>
+      <c r="S11" s="17"/>
+      <c r="T11" s="18"/>
+      <c r="U11" s="4"/>
+    </row>
+    <row r="12" spans="2:29" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="3"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="26"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="19"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="2"/>
+      <c r="J12" s="19"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="26"/>
+      <c r="M12" s="18"/>
+      <c r="N12" s="19"/>
+      <c r="O12" s="17"/>
+      <c r="P12" s="18"/>
+      <c r="Q12" s="27"/>
+      <c r="R12" s="17"/>
+      <c r="S12" s="17"/>
+      <c r="T12" s="18"/>
+      <c r="U12" s="4"/>
+    </row>
+    <row r="13" spans="2:29" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="3"/>
+      <c r="C13" s="19"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="19"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="19"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="2"/>
+      <c r="J13" s="19"/>
+      <c r="K13" s="18"/>
+      <c r="L13" s="19"/>
+      <c r="M13" s="18"/>
+      <c r="N13" s="19"/>
+      <c r="O13" s="17"/>
+      <c r="P13" s="18"/>
+      <c r="Q13" s="19"/>
+      <c r="R13" s="17"/>
+      <c r="S13" s="17"/>
+      <c r="T13" s="18"/>
+      <c r="U13" s="2"/>
+    </row>
+    <row r="14" spans="2:29" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="2:29" ht="18.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B16" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="27"/>
-      <c r="D2" s="34" t="s">
+      <c r="C16" s="29"/>
+      <c r="D16" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="19"/>
-[...9 lines deleted...]
-      <c r="O2" s="34" t="s">
+      <c r="E16" s="32"/>
+      <c r="F16" s="32"/>
+      <c r="G16" s="32"/>
+      <c r="H16" s="32"/>
+      <c r="I16" s="32"/>
+      <c r="J16" s="32"/>
+      <c r="K16" s="32"/>
+      <c r="L16" s="32"/>
+      <c r="M16" s="32"/>
+      <c r="N16" s="33"/>
+      <c r="O16" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="P2" s="19"/>
-[...2 lines deleted...]
-      <c r="S2" s="41" t="s">
+      <c r="P16" s="32"/>
+      <c r="Q16" s="32"/>
+      <c r="R16" s="33"/>
+      <c r="S16" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="T2" s="42"/>
-[...2 lines deleted...]
-      <c r="W2" s="34" t="s">
+      <c r="T16" s="32"/>
+      <c r="U16" s="32"/>
+      <c r="V16" s="33"/>
+      <c r="W16" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="X2" s="20"/>
-      <c r="Y2" s="35" t="s">
+      <c r="X16" s="33"/>
+      <c r="Y16" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="Z2" s="19"/>
-[...1 lines deleted...]
-      <c r="AB2" s="1" t="s">
+      <c r="Z16" s="32"/>
+      <c r="AA16" s="33"/>
+      <c r="AB16" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="AC2" s="1" t="s">
+      <c r="AC16" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="2:29" ht="55.35" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D3" s="2" t="s">
+    <row r="17" spans="2:29" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="B17" s="30"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E3" s="2" t="s">
+      <c r="E17" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="36" t="s">
+      <c r="F17" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="G3" s="20"/>
-      <c r="H3" s="2" t="s">
+      <c r="G17" s="33"/>
+      <c r="H17" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="I3" s="36" t="s">
+      <c r="I17" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="J3" s="20"/>
-      <c r="K3" s="2" t="s">
+      <c r="J17" s="33"/>
+      <c r="K17" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="L3" s="2" t="s">
+      <c r="L17" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="M3" s="36" t="s">
+      <c r="M17" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="N3" s="20"/>
-      <c r="O3" s="2" t="s">
+      <c r="N17" s="33"/>
+      <c r="O17" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="P3" s="36" t="s">
+      <c r="P17" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="Q3" s="20"/>
-      <c r="R3" s="2" t="s">
+      <c r="Q17" s="33"/>
+      <c r="R17" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S3" s="2" t="s">
+      <c r="S17" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="T3" s="37" t="s">
+      <c r="T17" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="U3" s="38"/>
-[...1 lines deleted...]
-      <c r="W3" s="2" t="s">
+      <c r="U17" s="32"/>
+      <c r="V17" s="33"/>
+      <c r="W17" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="X3" s="2" t="s">
+      <c r="X17" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="Y3" s="2" t="s">
+      <c r="Y17" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="Z3" s="2" t="s">
+      <c r="Z17" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="AA3" s="2" t="s">
+      <c r="AA17" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="AB3" s="2" t="s">
+      <c r="AB17" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AC3" s="2" t="s">
+      <c r="AC17" s="6" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="4" spans="2:29" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="25" t="s">
+    <row r="18" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B18" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="C4" s="27"/>
-      <c r="D4" s="3" t="s">
+      <c r="C18" s="29"/>
+      <c r="D18" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="E4" s="3"/>
-      <c r="F4" s="25" t="s">
+      <c r="E18" s="7"/>
+      <c r="F18" s="36" t="s">
         <v>30</v>
       </c>
-      <c r="G4" s="20"/>
-[...1 lines deleted...]
-      <c r="I4" s="25" t="s">
+      <c r="G18" s="33"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="J4" s="20"/>
-      <c r="K4" s="3" t="s">
+      <c r="J18" s="33"/>
+      <c r="K18" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="L4" s="3" t="s">
-[...6 lines deleted...]
-      <c r="O4" s="4">
+      <c r="L18" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M18" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="N18" s="33"/>
+      <c r="O18" s="8">
         <v>18</v>
       </c>
-      <c r="P4" s="26">
+      <c r="P18" s="38">
         <v>18</v>
       </c>
-      <c r="Q4" s="20"/>
-[...9 lines deleted...]
-      <c r="W4" s="4">
+      <c r="Q18" s="33"/>
+      <c r="R18" s="9">
+        <v>0</v>
+      </c>
+      <c r="S18" s="10">
+        <v>0</v>
+      </c>
+      <c r="T18" s="36"/>
+      <c r="U18" s="32"/>
+      <c r="V18" s="33"/>
+      <c r="W18" s="8">
         <v>1</v>
       </c>
-      <c r="X4" s="4">
+      <c r="X18" s="8">
         <v>5.5555555555555601E-2</v>
       </c>
-      <c r="Y4" s="7">
+      <c r="Y18" s="11">
         <v>5.6000000000000001E-2</v>
       </c>
-      <c r="Z4" s="5">
+      <c r="Z18" s="9">
         <v>-4.4444444444444902E-4</v>
       </c>
-      <c r="AA4" s="5">
-[...12 lines deleted...]
-      <c r="D5" s="3" t="s">
+      <c r="AA18" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B19" s="37"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G19" s="33"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="J19" s="33"/>
+      <c r="K19" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="L19" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M19" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="N19" s="33"/>
+      <c r="O19" s="8">
+        <v>951.55</v>
+      </c>
+      <c r="P19" s="38">
+        <v>630.80999999999995</v>
+      </c>
+      <c r="Q19" s="33"/>
+      <c r="R19" s="9">
+        <v>320.74</v>
+      </c>
+      <c r="S19" s="7"/>
+      <c r="T19" s="36"/>
+      <c r="U19" s="32"/>
+      <c r="V19" s="33"/>
+      <c r="W19" s="8">
+        <v>3060069.6</v>
+      </c>
+      <c r="X19" s="8">
+        <v>3215.8789343702401</v>
+      </c>
+      <c r="Y19" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z19" s="9">
+        <v>-778.08106562976195</v>
+      </c>
+      <c r="AA19" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="7"/>
+    </row>
+    <row r="20" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B20" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C20" s="29"/>
+      <c r="D20" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G20" s="33"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="J20" s="33"/>
+      <c r="K20" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="L20" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M20" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="N20" s="33"/>
+      <c r="O20" s="8">
+        <v>77</v>
+      </c>
+      <c r="P20" s="38">
+        <v>64</v>
+      </c>
+      <c r="Q20" s="33"/>
+      <c r="R20" s="9">
+        <v>13</v>
+      </c>
+      <c r="S20" s="10">
+        <v>2</v>
+      </c>
+      <c r="T20" s="38">
+        <v>32</v>
+      </c>
+      <c r="U20" s="32"/>
+      <c r="V20" s="33"/>
+      <c r="W20" s="8">
+        <v>269068.59999999998</v>
+      </c>
+      <c r="X20" s="8">
+        <v>3494.3974025973998</v>
+      </c>
+      <c r="Y20" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z20" s="9">
+        <v>1150.6594025974</v>
+      </c>
+      <c r="AA20" s="9">
+        <v>88600.774000000005</v>
+      </c>
+      <c r="AB20" s="9">
+        <v>139776</v>
+      </c>
+      <c r="AC20" s="8">
+        <v>216133</v>
+      </c>
+    </row>
+    <row r="21" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B21" s="39"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="G21" s="33"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="J21" s="33"/>
+      <c r="K21" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="L21" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M21" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="N21" s="33"/>
+      <c r="O21" s="8">
+        <v>49.05</v>
+      </c>
+      <c r="P21" s="38">
+        <v>19.350000000000001</v>
+      </c>
+      <c r="Q21" s="33"/>
+      <c r="R21" s="9">
+        <v>29.7</v>
+      </c>
+      <c r="S21" s="10">
+        <v>1</v>
+      </c>
+      <c r="T21" s="38">
+        <v>19.350000000000001</v>
+      </c>
+      <c r="U21" s="32"/>
+      <c r="V21" s="33"/>
+      <c r="W21" s="8">
+        <v>124770.6</v>
+      </c>
+      <c r="X21" s="8">
+        <v>2543.7431192660601</v>
+      </c>
+      <c r="Y21" s="11">
+        <v>2206.3090000000002</v>
+      </c>
+      <c r="Z21" s="9">
+        <v>337.43411926605501</v>
+      </c>
+      <c r="AA21" s="9">
+        <v>16551.143550000001</v>
+      </c>
+      <c r="AB21" s="9">
+        <v>18696.489000000001</v>
+      </c>
+      <c r="AC21" s="8">
+        <v>60622</v>
+      </c>
+    </row>
+    <row r="22" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B22" s="39"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="F22" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="G22" s="33"/>
+      <c r="H22" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="I22" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="J22" s="33"/>
+      <c r="K22" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L22" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M22" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="N22" s="33"/>
+      <c r="O22" s="8">
+        <v>22.8</v>
+      </c>
+      <c r="P22" s="38">
+        <v>22.8</v>
+      </c>
+      <c r="Q22" s="33"/>
+      <c r="R22" s="9">
+        <v>0</v>
+      </c>
+      <c r="S22" s="10">
+        <v>2</v>
+      </c>
+      <c r="T22" s="38">
+        <v>11.4</v>
+      </c>
+      <c r="U22" s="32"/>
+      <c r="V22" s="33"/>
+      <c r="W22" s="8">
+        <v>56400</v>
+      </c>
+      <c r="X22" s="8">
+        <v>2473.6842105263199</v>
+      </c>
+      <c r="Y22" s="11">
+        <v>2042.229</v>
+      </c>
+      <c r="Z22" s="9">
+        <v>431.45521052631602</v>
+      </c>
+      <c r="AA22" s="9">
+        <v>9837.1787999999906</v>
+      </c>
+      <c r="AB22" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="8">
+        <v>17033</v>
+      </c>
+    </row>
+    <row r="23" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B23" s="39"/>
+      <c r="C23" s="40"/>
+      <c r="D23" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="G23" s="33"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="J23" s="33"/>
+      <c r="K23" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="L23" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M23" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="N23" s="33"/>
+      <c r="O23" s="8">
+        <v>71.2</v>
+      </c>
+      <c r="P23" s="38">
+        <v>28.7</v>
+      </c>
+      <c r="Q23" s="33"/>
+      <c r="R23" s="9">
+        <v>42.5</v>
+      </c>
+      <c r="S23" s="10">
+        <v>1</v>
+      </c>
+      <c r="T23" s="38">
+        <v>28.7</v>
+      </c>
+      <c r="U23" s="32"/>
+      <c r="V23" s="33"/>
+      <c r="W23" s="8">
+        <v>126720</v>
+      </c>
+      <c r="X23" s="8">
+        <v>1779.7752808988801</v>
+      </c>
+      <c r="Y23" s="11">
+        <v>1771.308</v>
+      </c>
+      <c r="Z23" s="9">
+        <v>8.4672808988764192</v>
+      </c>
+      <c r="AA23" s="9">
+        <v>602.87040000000002</v>
+      </c>
+      <c r="AB23" s="9">
+        <v>29722.326000000001</v>
+      </c>
+      <c r="AC23" s="8">
+        <v>54500</v>
+      </c>
+    </row>
+    <row r="24" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B24" s="39"/>
+      <c r="C24" s="40"/>
+      <c r="D24" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="G24" s="33"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="J24" s="33"/>
+      <c r="K24" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="L24" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M24" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="N24" s="33"/>
+      <c r="O24" s="8">
+        <v>22.2</v>
+      </c>
+      <c r="P24" s="38">
+        <v>12.25</v>
+      </c>
+      <c r="Q24" s="33"/>
+      <c r="R24" s="9">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="S24" s="10">
+        <v>1</v>
+      </c>
+      <c r="T24" s="38">
+        <v>12.25</v>
+      </c>
+      <c r="U24" s="32"/>
+      <c r="V24" s="33"/>
+      <c r="W24" s="8">
+        <v>46626</v>
+      </c>
+      <c r="X24" s="8">
+        <v>2100.27027027027</v>
+      </c>
+      <c r="Y24" s="11">
+        <v>1694.7139999999999</v>
+      </c>
+      <c r="Z24" s="9">
+        <v>405.55627027026998</v>
+      </c>
+      <c r="AA24" s="9">
+        <v>9003.3492000000006</v>
+      </c>
+      <c r="AB24" s="9">
+        <v>525.0675</v>
+      </c>
+      <c r="AC24" s="8">
+        <v>11597</v>
+      </c>
+    </row>
+    <row r="25" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B25" s="39"/>
+      <c r="C25" s="40"/>
+      <c r="D25" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F25" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="G25" s="33"/>
+      <c r="H25" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="I25" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="J25" s="33"/>
+      <c r="K25" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="L25" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M25" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="N25" s="33"/>
+      <c r="O25" s="8">
+        <v>70.260000000000005</v>
+      </c>
+      <c r="P25" s="38">
+        <v>57.15</v>
+      </c>
+      <c r="Q25" s="33"/>
+      <c r="R25" s="9">
+        <v>13.11</v>
+      </c>
+      <c r="S25" s="10">
+        <v>1</v>
+      </c>
+      <c r="T25" s="38">
+        <v>57.15</v>
+      </c>
+      <c r="U25" s="32"/>
+      <c r="V25" s="33"/>
+      <c r="W25" s="8">
+        <v>84962.28</v>
+      </c>
+      <c r="X25" s="8">
+        <v>1209.2553373185301</v>
+      </c>
+      <c r="Y25" s="11">
+        <v>1598.808</v>
+      </c>
+      <c r="Z25" s="9">
+        <v>-389.55266268146897</v>
+      </c>
+      <c r="AA25" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="9">
+        <v>54598.089</v>
+      </c>
+      <c r="AC25" s="8">
+        <v>31347</v>
+      </c>
+    </row>
+    <row r="26" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B26" s="39"/>
+      <c r="C26" s="40"/>
+      <c r="D26" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F26" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="G26" s="33"/>
+      <c r="H26" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="I26" s="36" t="s">
+        <v>68</v>
+      </c>
+      <c r="J26" s="33"/>
+      <c r="K26" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="L26" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M26" s="36" t="s">
+        <v>70</v>
+      </c>
+      <c r="N26" s="33"/>
+      <c r="O26" s="8">
+        <v>54.59</v>
+      </c>
+      <c r="P26" s="38">
+        <v>33.42</v>
+      </c>
+      <c r="Q26" s="33"/>
+      <c r="R26" s="9">
+        <v>21.17</v>
+      </c>
+      <c r="S26" s="7"/>
+      <c r="T26" s="36"/>
+      <c r="U26" s="32"/>
+      <c r="V26" s="33"/>
+      <c r="W26" s="8">
+        <v>139204.44</v>
+      </c>
+      <c r="X26" s="8">
+        <v>2549.9989008975999</v>
+      </c>
+      <c r="Y26" s="11">
+        <v>1933.2570000000001</v>
+      </c>
+      <c r="Z26" s="9">
+        <v>616.74190089759998</v>
+      </c>
+      <c r="AA26" s="9">
+        <v>33667.940369999997</v>
+      </c>
+      <c r="AB26" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="8">
+        <v>109300</v>
+      </c>
+    </row>
+    <row r="27" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B27" s="39"/>
+      <c r="C27" s="40"/>
+      <c r="D27" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="G27" s="33"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="36" t="s">
+        <v>72</v>
+      </c>
+      <c r="J27" s="33"/>
+      <c r="K27" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="L27" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M27" s="36" t="s">
+        <v>74</v>
+      </c>
+      <c r="N27" s="33"/>
+      <c r="O27" s="8">
+        <v>53.5</v>
+      </c>
+      <c r="P27" s="38">
+        <v>36</v>
+      </c>
+      <c r="Q27" s="33"/>
+      <c r="R27" s="9">
+        <v>17.5</v>
+      </c>
+      <c r="S27" s="10">
+        <v>3</v>
+      </c>
+      <c r="T27" s="38">
+        <v>12</v>
+      </c>
+      <c r="U27" s="32"/>
+      <c r="V27" s="33"/>
+      <c r="W27" s="8">
+        <v>117486</v>
+      </c>
+      <c r="X27" s="8">
+        <v>2196</v>
+      </c>
+      <c r="Y27" s="11">
+        <v>1669.5619999999999</v>
+      </c>
+      <c r="Z27" s="9">
+        <v>526.43799999999999</v>
+      </c>
+      <c r="AA27" s="9">
+        <v>28164.433000000001</v>
+      </c>
+      <c r="AB27" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="8">
+        <v>120399</v>
+      </c>
+    </row>
+    <row r="28" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B28" s="39"/>
+      <c r="C28" s="40"/>
+      <c r="D28" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="F28" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="G28" s="33"/>
+      <c r="H28" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="I28" s="36" t="s">
+        <v>77</v>
+      </c>
+      <c r="J28" s="33"/>
+      <c r="K28" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="L28" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M28" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="N28" s="33"/>
+      <c r="O28" s="8">
+        <v>74.72</v>
+      </c>
+      <c r="P28" s="38">
+        <v>15.7</v>
+      </c>
+      <c r="Q28" s="33"/>
+      <c r="R28" s="9">
+        <v>59.02</v>
+      </c>
+      <c r="S28" s="10">
+        <v>1</v>
+      </c>
+      <c r="T28" s="38">
+        <v>15.7</v>
+      </c>
+      <c r="U28" s="32"/>
+      <c r="V28" s="33"/>
+      <c r="W28" s="8">
+        <v>170411.16</v>
+      </c>
+      <c r="X28" s="8">
+        <v>2280.6632762312602</v>
+      </c>
+      <c r="Y28" s="11">
+        <v>1799.704</v>
+      </c>
+      <c r="Z28" s="9">
+        <v>480.959276231263</v>
+      </c>
+      <c r="AA28" s="9">
+        <v>35937.277119999999</v>
+      </c>
+      <c r="AB28" s="9">
+        <v>8438.4419999999991</v>
+      </c>
+      <c r="AC28" s="8">
+        <v>121816</v>
+      </c>
+    </row>
+    <row r="29" spans="2:29" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="B29" s="37"/>
+      <c r="C29" s="31"/>
+      <c r="D29" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="F29" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="G29" s="33"/>
+      <c r="H29" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="I29" s="36" t="s">
+        <v>82</v>
+      </c>
+      <c r="J29" s="33"/>
+      <c r="K29" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="L29" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M29" s="36" t="s">
+        <v>84</v>
+      </c>
+      <c r="N29" s="33"/>
+      <c r="O29" s="8">
+        <v>23.07</v>
+      </c>
+      <c r="P29" s="38">
+        <v>23.07</v>
+      </c>
+      <c r="Q29" s="33"/>
+      <c r="R29" s="9">
+        <v>0</v>
+      </c>
+      <c r="S29" s="7"/>
+      <c r="T29" s="36"/>
+      <c r="U29" s="32"/>
+      <c r="V29" s="33"/>
+      <c r="W29" s="8">
+        <v>60000</v>
+      </c>
+      <c r="X29" s="8">
+        <v>2600.7802340702201</v>
+      </c>
+      <c r="Y29" s="11">
+        <v>1693.384</v>
+      </c>
+      <c r="Z29" s="9">
+        <v>907.396234070221</v>
+      </c>
+      <c r="AA29" s="9">
+        <v>20933.631119999998</v>
+      </c>
+      <c r="AB29" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="8">
+        <v>22368</v>
+      </c>
+    </row>
+    <row r="30" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B30" s="36" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" s="29"/>
+      <c r="D30" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G30" s="33"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="J30" s="33"/>
+      <c r="K30" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="L30" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M30" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="N30" s="33"/>
+      <c r="O30" s="8">
+        <v>53</v>
+      </c>
+      <c r="P30" s="38">
+        <v>44</v>
+      </c>
+      <c r="Q30" s="33"/>
+      <c r="R30" s="9">
+        <v>9</v>
+      </c>
+      <c r="S30" s="10">
+        <v>7</v>
+      </c>
+      <c r="T30" s="38">
+        <v>6.28571428571429</v>
+      </c>
+      <c r="U30" s="32"/>
+      <c r="V30" s="33"/>
+      <c r="W30" s="8">
+        <v>133087.07999999999</v>
+      </c>
+      <c r="X30" s="8">
+        <v>2511.0769811320802</v>
+      </c>
+      <c r="Y30" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z30" s="9">
+        <v>167.33898113207499</v>
+      </c>
+      <c r="AA30" s="9">
+        <v>8868.9660000000003</v>
+      </c>
+      <c r="AB30" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="8">
+        <v>115594.63</v>
+      </c>
+    </row>
+    <row r="31" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B31" s="39"/>
+      <c r="C31" s="40"/>
+      <c r="D31" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="G31" s="33"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="J31" s="33"/>
+      <c r="K31" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="L31" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M31" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="N31" s="33"/>
+      <c r="O31" s="8">
+        <v>82.67</v>
+      </c>
+      <c r="P31" s="38">
+        <v>53</v>
+      </c>
+      <c r="Q31" s="33"/>
+      <c r="R31" s="9">
+        <v>29.67</v>
+      </c>
+      <c r="S31" s="10">
+        <v>3</v>
+      </c>
+      <c r="T31" s="38">
+        <v>17.6666666666667</v>
+      </c>
+      <c r="U31" s="32"/>
+      <c r="V31" s="33"/>
+      <c r="W31" s="8">
+        <v>212447.4</v>
+      </c>
+      <c r="X31" s="8">
+        <v>2569.82460384662</v>
+      </c>
+      <c r="Y31" s="11">
+        <v>2206.3090000000002</v>
+      </c>
+      <c r="Z31" s="9">
+        <v>363.515603846619</v>
+      </c>
+      <c r="AA31" s="9">
+        <v>30051.83497</v>
+      </c>
+      <c r="AB31" s="9">
+        <v>43712.638200000001</v>
+      </c>
+      <c r="AC31" s="8">
+        <v>103221.19</v>
+      </c>
+    </row>
+    <row r="32" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B32" s="39"/>
+      <c r="C32" s="40"/>
+      <c r="D32" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="G32" s="33"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="J32" s="33"/>
+      <c r="K32" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="L32" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M32" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="N32" s="33"/>
+      <c r="O32" s="8">
+        <v>101.3</v>
+      </c>
+      <c r="P32" s="38">
+        <v>101.3</v>
+      </c>
+      <c r="Q32" s="33"/>
+      <c r="R32" s="9">
+        <v>0</v>
+      </c>
+      <c r="S32" s="10">
+        <v>6</v>
+      </c>
+      <c r="T32" s="38">
+        <v>16.883333333333301</v>
+      </c>
+      <c r="U32" s="32"/>
+      <c r="V32" s="33"/>
+      <c r="W32" s="8">
+        <v>395389.76</v>
+      </c>
+      <c r="X32" s="8">
+        <v>3903.1565646594299</v>
+      </c>
+      <c r="Y32" s="11">
+        <v>2042.229</v>
+      </c>
+      <c r="Z32" s="9">
+        <v>1860.9275646594299</v>
+      </c>
+      <c r="AA32" s="9">
+        <v>188511.96230000001</v>
+      </c>
+      <c r="AB32" s="9">
+        <v>114284.5248</v>
+      </c>
+      <c r="AC32" s="8">
+        <v>177972.67</v>
+      </c>
+    </row>
+    <row r="33" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B33" s="39"/>
+      <c r="C33" s="40"/>
+      <c r="D33" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="G33" s="33"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="J33" s="33"/>
+      <c r="K33" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="L33" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M33" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="N33" s="33"/>
+      <c r="O33" s="8">
+        <v>77.8</v>
+      </c>
+      <c r="P33" s="38">
+        <v>50.13</v>
+      </c>
+      <c r="Q33" s="33"/>
+      <c r="R33" s="9">
+        <v>27.67</v>
+      </c>
+      <c r="S33" s="10">
+        <v>3</v>
+      </c>
+      <c r="T33" s="38">
+        <v>16.71</v>
+      </c>
+      <c r="U33" s="32"/>
+      <c r="V33" s="33"/>
+      <c r="W33" s="8">
+        <v>137280</v>
+      </c>
+      <c r="X33" s="8">
+        <v>1764.5244215938301</v>
+      </c>
+      <c r="Y33" s="11">
+        <v>1771.308</v>
+      </c>
+      <c r="Z33" s="9">
+        <v>-6.7835784061696804</v>
+      </c>
+      <c r="AA33" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="9">
+        <v>24932.667600000001</v>
+      </c>
+      <c r="AC33" s="8">
+        <v>52858.91</v>
+      </c>
+    </row>
+    <row r="34" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B34" s="39"/>
+      <c r="C34" s="40"/>
+      <c r="D34" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="G34" s="33"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="J34" s="33"/>
+      <c r="K34" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="L34" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M34" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="N34" s="33"/>
+      <c r="O34" s="8">
+        <v>44.47</v>
+      </c>
+      <c r="P34" s="38">
+        <v>15.8</v>
+      </c>
+      <c r="Q34" s="33"/>
+      <c r="R34" s="9">
+        <v>28.67</v>
+      </c>
+      <c r="S34" s="10">
+        <v>2</v>
+      </c>
+      <c r="T34" s="38">
+        <v>7.9</v>
+      </c>
+      <c r="U34" s="32"/>
+      <c r="V34" s="33"/>
+      <c r="W34" s="8">
+        <v>93252</v>
+      </c>
+      <c r="X34" s="8">
+        <v>2096.9642455588</v>
+      </c>
+      <c r="Y34" s="11">
+        <v>1694.7139999999999</v>
+      </c>
+      <c r="Z34" s="9">
+        <v>402.25024555880401</v>
+      </c>
+      <c r="AA34" s="9">
+        <v>17888.06842</v>
+      </c>
+      <c r="AB34" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="8">
+        <v>30558.7</v>
+      </c>
+    </row>
+    <row r="35" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B35" s="39"/>
+      <c r="C35" s="40"/>
+      <c r="D35" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F35" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="G35" s="33"/>
+      <c r="H35" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="I35" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="J35" s="33"/>
+      <c r="K35" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="L35" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M35" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="N35" s="33"/>
+      <c r="O35" s="8">
+        <v>47.22</v>
+      </c>
+      <c r="P35" s="38">
+        <v>47.22</v>
+      </c>
+      <c r="Q35" s="33"/>
+      <c r="R35" s="9">
+        <v>0</v>
+      </c>
+      <c r="S35" s="10">
+        <v>4</v>
+      </c>
+      <c r="T35" s="38">
+        <v>11.805</v>
+      </c>
+      <c r="U35" s="32"/>
+      <c r="V35" s="33"/>
+      <c r="W35" s="8">
+        <v>66390.600000000006</v>
+      </c>
+      <c r="X35" s="8">
+        <v>1405.98475222363</v>
+      </c>
+      <c r="Y35" s="11">
+        <v>1598.808</v>
+      </c>
+      <c r="Z35" s="9">
+        <v>-192.823247776366</v>
+      </c>
+      <c r="AA35" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="8">
+        <v>44434.232400000001</v>
+      </c>
+    </row>
+    <row r="36" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B36" s="39"/>
+      <c r="C36" s="40"/>
+      <c r="D36" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F36" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="G36" s="33"/>
+      <c r="H36" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="I36" s="36" t="s">
+        <v>68</v>
+      </c>
+      <c r="J36" s="33"/>
+      <c r="K36" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="L36" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M36" s="36" t="s">
+        <v>70</v>
+      </c>
+      <c r="N36" s="33"/>
+      <c r="O36" s="8">
+        <v>74.02</v>
+      </c>
+      <c r="P36" s="38">
+        <v>44.25</v>
+      </c>
+      <c r="Q36" s="33"/>
+      <c r="R36" s="9">
+        <v>29.77</v>
+      </c>
+      <c r="S36" s="10">
+        <v>4</v>
+      </c>
+      <c r="T36" s="38">
+        <v>11.0625</v>
+      </c>
+      <c r="U36" s="32"/>
+      <c r="V36" s="33"/>
+      <c r="W36" s="8">
+        <v>183271</v>
+      </c>
+      <c r="X36" s="8">
+        <v>2475.96595514726</v>
+      </c>
+      <c r="Y36" s="11">
+        <v>1933.2570000000001</v>
+      </c>
+      <c r="Z36" s="9">
+        <v>542.70895514725805</v>
+      </c>
+      <c r="AA36" s="9">
+        <v>40171.316859999999</v>
+      </c>
+      <c r="AB36" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="8">
+        <v>213033.7</v>
+      </c>
+    </row>
+    <row r="37" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B37" s="39"/>
+      <c r="C37" s="40"/>
+      <c r="D37" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="F37" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="G37" s="33"/>
+      <c r="H37" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="I37" s="36" t="s">
+        <v>90</v>
+      </c>
+      <c r="J37" s="33"/>
+      <c r="K37" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="L37" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M37" s="36" t="s">
+        <v>92</v>
+      </c>
+      <c r="N37" s="33"/>
+      <c r="O37" s="8">
+        <v>48.4</v>
+      </c>
+      <c r="P37" s="38">
+        <v>48.4</v>
+      </c>
+      <c r="Q37" s="33"/>
+      <c r="R37" s="9">
+        <v>0</v>
+      </c>
+      <c r="S37" s="10">
+        <v>4</v>
+      </c>
+      <c r="T37" s="38">
+        <v>12.1</v>
+      </c>
+      <c r="U37" s="32"/>
+      <c r="V37" s="33"/>
+      <c r="W37" s="8">
+        <v>130099.2</v>
+      </c>
+      <c r="X37" s="8">
+        <v>2688</v>
+      </c>
+      <c r="Y37" s="11">
+        <v>1669.5619999999999</v>
+      </c>
+      <c r="Z37" s="9">
+        <v>1018.438</v>
+      </c>
+      <c r="AA37" s="9">
+        <v>49292.3992</v>
+      </c>
+      <c r="AB37" s="9">
+        <v>1075.2</v>
+      </c>
+      <c r="AC37" s="8">
+        <v>60779.66</v>
+      </c>
+    </row>
+    <row r="38" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B38" s="39"/>
+      <c r="C38" s="40"/>
+      <c r="D38" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="F38" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="G38" s="33"/>
+      <c r="H38" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="I38" s="36" t="s">
+        <v>93</v>
+      </c>
+      <c r="J38" s="33"/>
+      <c r="K38" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="L38" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M38" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="N38" s="33"/>
+      <c r="O38" s="8">
+        <v>46.72</v>
+      </c>
+      <c r="P38" s="38">
+        <v>37.19</v>
+      </c>
+      <c r="Q38" s="33"/>
+      <c r="R38" s="9">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="S38" s="10">
+        <v>3</v>
+      </c>
+      <c r="T38" s="38">
+        <v>12.3966666666667</v>
+      </c>
+      <c r="U38" s="32"/>
+      <c r="V38" s="33"/>
+      <c r="W38" s="8">
+        <v>138960</v>
+      </c>
+      <c r="X38" s="8">
+        <v>2974.3150684931502</v>
+      </c>
+      <c r="Y38" s="11">
+        <v>1799.704</v>
+      </c>
+      <c r="Z38" s="9">
+        <v>1174.61106849315</v>
+      </c>
+      <c r="AA38" s="9">
+        <v>54877.829120000002</v>
+      </c>
+      <c r="AB38" s="9">
+        <v>3569.1840000000002</v>
+      </c>
+      <c r="AC38" s="8">
+        <v>56018</v>
+      </c>
+    </row>
+    <row r="39" spans="2:29" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="B39" s="39"/>
+      <c r="C39" s="40"/>
+      <c r="D39" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="F39" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="G39" s="33"/>
+      <c r="H39" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="I39" s="36" t="s">
+        <v>82</v>
+      </c>
+      <c r="J39" s="33"/>
+      <c r="K39" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="L39" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M39" s="36" t="s">
+        <v>84</v>
+      </c>
+      <c r="N39" s="33"/>
+      <c r="O39" s="8">
+        <v>177</v>
+      </c>
+      <c r="P39" s="38">
+        <v>64.5</v>
+      </c>
+      <c r="Q39" s="33"/>
+      <c r="R39" s="9">
+        <v>112.5</v>
+      </c>
+      <c r="S39" s="10">
+        <v>4</v>
+      </c>
+      <c r="T39" s="38">
+        <v>16.125</v>
+      </c>
+      <c r="U39" s="32"/>
+      <c r="V39" s="33"/>
+      <c r="W39" s="8">
+        <v>189144</v>
+      </c>
+      <c r="X39" s="8">
+        <v>1068.6101694915301</v>
+      </c>
+      <c r="Y39" s="11">
+        <v>1693.384</v>
+      </c>
+      <c r="Z39" s="9">
+        <v>-624.77383050847504</v>
+      </c>
+      <c r="AA39" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="9">
+        <v>17610.692800000001</v>
+      </c>
+      <c r="AC39" s="8">
+        <v>47308.5</v>
+      </c>
+    </row>
+    <row r="40" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B40" s="37"/>
+      <c r="C40" s="31"/>
+      <c r="D40" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="F40" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="G40" s="33"/>
+      <c r="H40" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I40" s="36" t="s">
+        <v>97</v>
+      </c>
+      <c r="J40" s="33"/>
+      <c r="K40" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="L40" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M40" s="36" t="s">
+        <v>99</v>
+      </c>
+      <c r="N40" s="33"/>
+      <c r="O40" s="8">
+        <v>112.64</v>
+      </c>
+      <c r="P40" s="38">
+        <v>112.64</v>
+      </c>
+      <c r="Q40" s="33"/>
+      <c r="R40" s="9">
+        <v>0</v>
+      </c>
+      <c r="S40" s="10">
+        <v>5</v>
+      </c>
+      <c r="T40" s="38">
+        <v>22.527999999999999</v>
+      </c>
+      <c r="U40" s="32"/>
+      <c r="V40" s="33"/>
+      <c r="W40" s="8">
+        <v>304128</v>
+      </c>
+      <c r="X40" s="8">
+        <v>2700</v>
+      </c>
+      <c r="Y40" s="11">
+        <v>2077.5659999999998</v>
+      </c>
+      <c r="Z40" s="9">
+        <v>622.43399999999997</v>
+      </c>
+      <c r="AA40" s="9">
+        <v>70110.965760000006</v>
+      </c>
+      <c r="AB40" s="9">
+        <v>142155</v>
+      </c>
+      <c r="AC40" s="8">
+        <v>92936.28</v>
+      </c>
+    </row>
+    <row r="41" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B41" s="36" t="s">
+        <v>100</v>
+      </c>
+      <c r="C41" s="29"/>
+      <c r="D41" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="F41" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G41" s="33"/>
+      <c r="H41" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="I41" s="36" t="s">
+        <v>102</v>
+      </c>
+      <c r="J41" s="33"/>
+      <c r="K41" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="L41" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M41" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="N41" s="33"/>
+      <c r="O41" s="8">
+        <v>1003.51</v>
+      </c>
+      <c r="P41" s="38">
+        <v>533.91999999999996</v>
+      </c>
+      <c r="Q41" s="33"/>
+      <c r="R41" s="9">
+        <v>469.59</v>
+      </c>
+      <c r="S41" s="10">
+        <v>57</v>
+      </c>
+      <c r="T41" s="38">
+        <v>9.3670175438596495</v>
+      </c>
+      <c r="U41" s="32"/>
+      <c r="V41" s="33"/>
+      <c r="W41" s="8">
+        <v>1360224.72</v>
+      </c>
+      <c r="X41" s="8">
+        <v>1355.46703072217</v>
+      </c>
+      <c r="Y41" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z41" s="9">
+        <v>-988.27096927783498</v>
+      </c>
+      <c r="AA41" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="8">
+        <v>3696456</v>
+      </c>
+    </row>
+    <row r="42" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B42" s="39"/>
+      <c r="C42" s="40"/>
+      <c r="D42" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="F42" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="G42" s="33"/>
+      <c r="H42" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="I42" s="36" t="s">
+        <v>106</v>
+      </c>
+      <c r="J42" s="33"/>
+      <c r="K42" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="L42" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M42" s="36" t="s">
+        <v>108</v>
+      </c>
+      <c r="N42" s="33"/>
+      <c r="O42" s="8">
+        <v>983</v>
+      </c>
+      <c r="P42" s="38">
+        <v>571.53</v>
+      </c>
+      <c r="Q42" s="33"/>
+      <c r="R42" s="9">
+        <v>411.47</v>
+      </c>
+      <c r="S42" s="10">
+        <v>43</v>
+      </c>
+      <c r="T42" s="38">
+        <v>13.291395348837201</v>
+      </c>
+      <c r="U42" s="32"/>
+      <c r="V42" s="33"/>
+      <c r="W42" s="8">
+        <v>1725365.04</v>
+      </c>
+      <c r="X42" s="8">
+        <v>1755.2034994913499</v>
+      </c>
+      <c r="Y42" s="11">
+        <v>2042.229</v>
+      </c>
+      <c r="Z42" s="9">
+        <v>-287.02550050864699</v>
+      </c>
+      <c r="AA42" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="9">
+        <v>97360.943999999901</v>
+      </c>
+      <c r="AC42" s="8">
+        <v>767225</v>
+      </c>
+    </row>
+    <row r="43" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B43" s="39"/>
+      <c r="C43" s="40"/>
+      <c r="D43" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="F43" s="36" t="s">
+        <v>109</v>
+      </c>
+      <c r="G43" s="33"/>
+      <c r="H43" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="I43" s="36" t="s">
+        <v>111</v>
+      </c>
+      <c r="J43" s="33"/>
+      <c r="K43" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="L43" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="M43" s="36" t="s">
+        <v>114</v>
+      </c>
+      <c r="N43" s="33"/>
+      <c r="O43" s="8">
+        <v>774.24</v>
+      </c>
+      <c r="P43" s="38">
+        <v>284.81</v>
+      </c>
+      <c r="Q43" s="33"/>
+      <c r="R43" s="9">
+        <v>489.43</v>
+      </c>
+      <c r="S43" s="10">
+        <v>6</v>
+      </c>
+      <c r="T43" s="38">
+        <v>47.468333333333298</v>
+      </c>
+      <c r="U43" s="32"/>
+      <c r="V43" s="33"/>
+      <c r="W43" s="8">
+        <v>722064</v>
+      </c>
+      <c r="X43" s="8">
+        <v>932.610043397396</v>
+      </c>
+      <c r="Y43" s="11">
+        <v>967.33600000000001</v>
+      </c>
+      <c r="Z43" s="9">
+        <v>-34.725956602603901</v>
+      </c>
+      <c r="AA43" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="9">
+        <v>198478.06020000001</v>
+      </c>
+      <c r="AC43" s="8">
+        <v>356107</v>
+      </c>
+    </row>
+    <row r="44" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B44" s="39"/>
+      <c r="C44" s="40"/>
+      <c r="D44" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F44" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="G44" s="33"/>
+      <c r="H44" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="I44" s="36" t="s">
+        <v>115</v>
+      </c>
+      <c r="J44" s="33"/>
+      <c r="K44" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="L44" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M44" s="36" t="s">
+        <v>117</v>
+      </c>
+      <c r="N44" s="33"/>
+      <c r="O44" s="8">
+        <v>489.21</v>
+      </c>
+      <c r="P44" s="38">
+        <v>301.92</v>
+      </c>
+      <c r="Q44" s="33"/>
+      <c r="R44" s="9">
+        <v>187.29</v>
+      </c>
+      <c r="S44" s="10">
+        <v>23</v>
+      </c>
+      <c r="T44" s="38">
+        <v>13.1269565217391</v>
+      </c>
+      <c r="U44" s="32"/>
+      <c r="V44" s="33"/>
+      <c r="W44" s="8">
+        <v>595338.96</v>
+      </c>
+      <c r="X44" s="8">
+        <v>1216.9394738455901</v>
+      </c>
+      <c r="Y44" s="11">
+        <v>1771.308</v>
+      </c>
+      <c r="Z44" s="9">
+        <v>-554.36852615441205</v>
+      </c>
+      <c r="AA44" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="9">
+        <v>31628.2706</v>
+      </c>
+      <c r="AC44" s="8">
+        <v>1172965</v>
+      </c>
+    </row>
+    <row r="45" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B45" s="39"/>
+      <c r="C45" s="40"/>
+      <c r="D45" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="F45" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="G45" s="33"/>
+      <c r="H45" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="I45" s="36" t="s">
+        <v>118</v>
+      </c>
+      <c r="J45" s="33"/>
+      <c r="K45" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="L45" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M45" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="N45" s="33"/>
+      <c r="O45" s="8">
+        <v>462.12</v>
+      </c>
+      <c r="P45" s="38">
+        <v>198.65</v>
+      </c>
+      <c r="Q45" s="33"/>
+      <c r="R45" s="9">
+        <v>263.47000000000003</v>
+      </c>
+      <c r="S45" s="10">
+        <v>15</v>
+      </c>
+      <c r="T45" s="38">
+        <v>13.2433333333333</v>
+      </c>
+      <c r="U45" s="32"/>
+      <c r="V45" s="33"/>
+      <c r="W45" s="8">
+        <v>898708.2</v>
+      </c>
+      <c r="X45" s="8">
+        <v>1944.75071410023</v>
+      </c>
+      <c r="Y45" s="11">
+        <v>1694.7139999999999</v>
+      </c>
+      <c r="Z45" s="9">
+        <v>250.03671410023401</v>
+      </c>
+      <c r="AA45" s="9">
+        <v>115546.96632000001</v>
+      </c>
+      <c r="AB45" s="9">
+        <v>36172.35</v>
+      </c>
+      <c r="AC45" s="8">
+        <v>852863</v>
+      </c>
+    </row>
+    <row r="46" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B46" s="39"/>
+      <c r="C46" s="40"/>
+      <c r="D46" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F46" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="G46" s="33"/>
+      <c r="H46" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="I46" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="J46" s="33"/>
+      <c r="K46" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="L46" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M46" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="N46" s="33"/>
+      <c r="O46" s="8">
+        <v>446.19</v>
+      </c>
+      <c r="P46" s="38">
+        <v>316.82</v>
+      </c>
+      <c r="Q46" s="33"/>
+      <c r="R46" s="9">
+        <v>129.37</v>
+      </c>
+      <c r="S46" s="10">
+        <v>19</v>
+      </c>
+      <c r="T46" s="38">
+        <v>16.6747368421053</v>
+      </c>
+      <c r="U46" s="32"/>
+      <c r="V46" s="33"/>
+      <c r="W46" s="8">
+        <v>494486.28</v>
+      </c>
+      <c r="X46" s="8">
+        <v>1108.2415114637299</v>
+      </c>
+      <c r="Y46" s="11">
+        <v>1598.808</v>
+      </c>
+      <c r="Z46" s="9">
+        <v>-490.56648853627399</v>
+      </c>
+      <c r="AA46" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB46" s="9">
+        <v>98334.135200000004</v>
+      </c>
+      <c r="AC46" s="8">
+        <v>371417</v>
+      </c>
+    </row>
+    <row r="47" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B47" s="39"/>
+      <c r="C47" s="40"/>
+      <c r="D47" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F47" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="G47" s="33"/>
+      <c r="H47" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="I47" s="36" t="s">
+        <v>121</v>
+      </c>
+      <c r="J47" s="33"/>
+      <c r="K47" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="L47" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M47" s="36" t="s">
+        <v>123</v>
+      </c>
+      <c r="N47" s="33"/>
+      <c r="O47" s="8">
+        <v>823.82</v>
+      </c>
+      <c r="P47" s="38">
+        <v>454.74</v>
+      </c>
+      <c r="Q47" s="33"/>
+      <c r="R47" s="9">
+        <v>369.08</v>
+      </c>
+      <c r="S47" s="10">
+        <v>38</v>
+      </c>
+      <c r="T47" s="38">
+        <v>11.966842105263201</v>
+      </c>
+      <c r="U47" s="32"/>
+      <c r="V47" s="33"/>
+      <c r="W47" s="8">
+        <v>1383900.72</v>
+      </c>
+      <c r="X47" s="8">
+        <v>1679.8581243475501</v>
+      </c>
+      <c r="Y47" s="11">
+        <v>1933.2570000000001</v>
+      </c>
+      <c r="Z47" s="9">
+        <v>-253.39887565244899</v>
+      </c>
+      <c r="AA47" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB47" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC47" s="8">
+        <v>1871492</v>
+      </c>
+    </row>
+    <row r="48" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B48" s="39"/>
+      <c r="C48" s="40"/>
+      <c r="D48" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="F48" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="G48" s="33"/>
+      <c r="H48" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="I48" s="36" t="s">
+        <v>125</v>
+      </c>
+      <c r="J48" s="33"/>
+      <c r="K48" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="L48" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M48" s="36" t="s">
+        <v>127</v>
+      </c>
+      <c r="N48" s="33"/>
+      <c r="O48" s="8">
+        <v>847.5</v>
+      </c>
+      <c r="P48" s="38">
+        <v>489.7</v>
+      </c>
+      <c r="Q48" s="33"/>
+      <c r="R48" s="9">
+        <v>357.8</v>
+      </c>
+      <c r="S48" s="10">
+        <v>39</v>
+      </c>
+      <c r="T48" s="38">
+        <v>12.556410256410301</v>
+      </c>
+      <c r="U48" s="32"/>
+      <c r="V48" s="33"/>
+      <c r="W48" s="8">
+        <v>1719815.28</v>
+      </c>
+      <c r="X48" s="8">
+        <v>2029.2805663716799</v>
+      </c>
+      <c r="Y48" s="11">
+        <v>1669.5619999999999</v>
+      </c>
+      <c r="Z48" s="9">
+        <v>359.71856637168202</v>
+      </c>
+      <c r="AA48" s="9">
+        <v>304861.48499999999</v>
+      </c>
+      <c r="AB48" s="9">
+        <v>44319.475200000001</v>
+      </c>
+      <c r="AC48" s="8">
+        <v>1244843</v>
+      </c>
+    </row>
+    <row r="49" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B49" s="39"/>
+      <c r="C49" s="40"/>
+      <c r="D49" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="F49" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="G49" s="33"/>
+      <c r="H49" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="I49" s="36" t="s">
+        <v>128</v>
+      </c>
+      <c r="J49" s="33"/>
+      <c r="K49" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="L49" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M49" s="36" t="s">
+        <v>130</v>
+      </c>
+      <c r="N49" s="33"/>
+      <c r="O49" s="8">
+        <v>367.66</v>
+      </c>
+      <c r="P49" s="38">
+        <v>252.86</v>
+      </c>
+      <c r="Q49" s="33"/>
+      <c r="R49" s="9">
+        <v>114.8</v>
+      </c>
+      <c r="S49" s="10">
+        <v>17</v>
+      </c>
+      <c r="T49" s="38">
+        <v>14.874117647058799</v>
+      </c>
+      <c r="U49" s="32"/>
+      <c r="V49" s="33"/>
+      <c r="W49" s="8">
+        <v>124476</v>
+      </c>
+      <c r="X49" s="8">
+        <v>338.56280258934902</v>
+      </c>
+      <c r="Y49" s="11">
+        <v>1799.704</v>
+      </c>
+      <c r="Z49" s="9">
+        <v>-1461.14119741065</v>
+      </c>
+      <c r="AA49" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB49" s="9">
+        <v>16518.342400000001</v>
+      </c>
+      <c r="AC49" s="8">
+        <v>893888</v>
+      </c>
+    </row>
+    <row r="50" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B50" s="39"/>
+      <c r="C50" s="40"/>
+      <c r="D50" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="E50" s="36" t="s">
+        <v>131</v>
+      </c>
+      <c r="F50" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G50" s="29"/>
+      <c r="H50" s="36" t="s">
+        <v>131</v>
+      </c>
+      <c r="I50" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="J50" s="33"/>
+      <c r="K50" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="L50" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M50" s="36" t="s">
+        <v>133</v>
+      </c>
+      <c r="N50" s="33"/>
+      <c r="O50" s="8">
+        <v>1835.4</v>
+      </c>
+      <c r="P50" s="38">
+        <v>992.3</v>
+      </c>
+      <c r="Q50" s="33"/>
+      <c r="R50" s="9">
+        <v>843.1</v>
+      </c>
+      <c r="S50" s="10">
+        <v>119</v>
+      </c>
+      <c r="T50" s="38">
+        <v>8.3386554621848692</v>
+      </c>
+      <c r="U50" s="32"/>
+      <c r="V50" s="33"/>
+      <c r="W50" s="8">
+        <v>8408338.8000000007</v>
+      </c>
+      <c r="X50" s="8">
+        <v>4581.2023537103596</v>
+      </c>
+      <c r="Y50" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z50" s="9">
+        <v>587.24235371036298</v>
+      </c>
+      <c r="AA50" s="9">
+        <v>1077824.6159999999</v>
+      </c>
+      <c r="AB50" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC50" s="8">
+        <v>5062586</v>
+      </c>
+    </row>
+    <row r="51" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B51" s="39"/>
+      <c r="C51" s="40"/>
+      <c r="D51" s="41"/>
+      <c r="E51" s="41"/>
+      <c r="F51" s="37"/>
+      <c r="G51" s="31"/>
+      <c r="H51" s="41"/>
+      <c r="I51" s="36" t="s">
+        <v>134</v>
+      </c>
+      <c r="J51" s="33"/>
+      <c r="K51" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="L51" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M51" s="36" t="s">
+        <v>136</v>
+      </c>
+      <c r="N51" s="33"/>
+      <c r="O51" s="8">
+        <v>435.7</v>
+      </c>
+      <c r="P51" s="38">
+        <v>324.44</v>
+      </c>
+      <c r="Q51" s="33"/>
+      <c r="R51" s="9">
+        <v>111.26</v>
+      </c>
+      <c r="S51" s="10">
+        <v>23</v>
+      </c>
+      <c r="T51" s="38">
+        <v>14.1060869565217</v>
+      </c>
+      <c r="U51" s="32"/>
+      <c r="V51" s="33"/>
+      <c r="W51" s="8">
+        <v>2023707.6</v>
+      </c>
+      <c r="X51" s="8">
+        <v>4644.7271058067499</v>
+      </c>
+      <c r="Y51" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z51" s="9">
+        <v>650.76710580674796</v>
+      </c>
+      <c r="AA51" s="9">
+        <v>283539.228</v>
+      </c>
+      <c r="AB51" s="9">
+        <v>225408.7469</v>
+      </c>
+      <c r="AC51" s="8">
+        <v>1373832</v>
+      </c>
+    </row>
+    <row r="52" spans="2:29" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="B52" s="39"/>
+      <c r="C52" s="40"/>
+      <c r="D52" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="F52" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="G52" s="33"/>
+      <c r="H52" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="I52" s="36" t="s">
+        <v>137</v>
+      </c>
+      <c r="J52" s="33"/>
+      <c r="K52" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="L52" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M52" s="36" t="s">
+        <v>127</v>
+      </c>
+      <c r="N52" s="33"/>
+      <c r="O52" s="8">
+        <v>684</v>
+      </c>
+      <c r="P52" s="38">
+        <v>370</v>
+      </c>
+      <c r="Q52" s="33"/>
+      <c r="R52" s="9">
+        <v>314</v>
+      </c>
+      <c r="S52" s="10">
+        <v>24</v>
+      </c>
+      <c r="T52" s="38">
+        <v>15.4166666666667</v>
+      </c>
+      <c r="U52" s="32"/>
+      <c r="V52" s="33"/>
+      <c r="W52" s="8">
+        <v>1059055.8</v>
+      </c>
+      <c r="X52" s="8">
+        <v>1548.32719298246</v>
+      </c>
+      <c r="Y52" s="11">
+        <v>1693.384</v>
+      </c>
+      <c r="Z52" s="9">
+        <v>-145.056807017544</v>
+      </c>
+      <c r="AA52" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB52" s="9">
+        <v>127086.9264</v>
+      </c>
+      <c r="AC52" s="8">
+        <v>842363</v>
+      </c>
+    </row>
+    <row r="53" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B53" s="37"/>
+      <c r="C53" s="31"/>
+      <c r="D53" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="F53" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="G53" s="33"/>
+      <c r="H53" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I53" s="36" t="s">
+        <v>139</v>
+      </c>
+      <c r="J53" s="33"/>
+      <c r="K53" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="L53" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M53" s="36" t="s">
+        <v>141</v>
+      </c>
+      <c r="N53" s="33"/>
+      <c r="O53" s="8">
+        <v>550.70000000000005</v>
+      </c>
+      <c r="P53" s="38">
+        <v>261.89999999999998</v>
+      </c>
+      <c r="Q53" s="33"/>
+      <c r="R53" s="9">
+        <v>288.8</v>
+      </c>
+      <c r="S53" s="10">
+        <v>19</v>
+      </c>
+      <c r="T53" s="38">
+        <v>13.7842105263158</v>
+      </c>
+      <c r="U53" s="32"/>
+      <c r="V53" s="33"/>
+      <c r="W53" s="8">
+        <v>991853.64</v>
+      </c>
+      <c r="X53" s="8">
+        <v>1801.0779734882899</v>
+      </c>
+      <c r="Y53" s="11">
+        <v>2077.5659999999998</v>
+      </c>
+      <c r="Z53" s="9">
+        <v>-276.48802651171201</v>
+      </c>
+      <c r="AA53" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB53" s="9">
+        <v>60912.525600000001</v>
+      </c>
+      <c r="AC53" s="8">
+        <v>696426</v>
+      </c>
+    </row>
+    <row r="54" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B54" s="36" t="s">
+        <v>142</v>
+      </c>
+      <c r="C54" s="33"/>
+      <c r="D54" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="F54" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G54" s="33"/>
+      <c r="H54" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="I54" s="36" t="s">
+        <v>144</v>
+      </c>
+      <c r="J54" s="33"/>
+      <c r="K54" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="L54" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M54" s="36" t="s">
+        <v>146</v>
+      </c>
+      <c r="N54" s="33"/>
+      <c r="O54" s="8">
+        <v>79.569999999999993</v>
+      </c>
+      <c r="P54" s="38">
+        <v>64.569999999999993</v>
+      </c>
+      <c r="Q54" s="33"/>
+      <c r="R54" s="9">
+        <v>15</v>
+      </c>
+      <c r="S54" s="10">
+        <v>4</v>
+      </c>
+      <c r="T54" s="38">
+        <v>16.142499999999998</v>
+      </c>
+      <c r="U54" s="32"/>
+      <c r="V54" s="33"/>
+      <c r="W54" s="8">
+        <v>550236</v>
+      </c>
+      <c r="X54" s="8">
+        <v>6915.1187633530199</v>
+      </c>
+      <c r="Y54" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z54" s="9">
+        <v>4571.3807633530196</v>
+      </c>
+      <c r="AA54" s="9">
+        <v>363744.76734000002</v>
+      </c>
+      <c r="AB54" s="9">
+        <v>114514.3872</v>
+      </c>
+      <c r="AC54" s="7"/>
+    </row>
+    <row r="55" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B55" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="C55" s="33"/>
+      <c r="D55" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E55" s="7"/>
+      <c r="F55" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G55" s="33"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="36" t="s">
+        <v>148</v>
+      </c>
+      <c r="J55" s="33"/>
+      <c r="K55" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="L55" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M55" s="36" t="s">
+        <v>150</v>
+      </c>
+      <c r="N55" s="33"/>
+      <c r="O55" s="8">
+        <v>2086.7800000000002</v>
+      </c>
+      <c r="P55" s="38">
+        <v>733.2</v>
+      </c>
+      <c r="Q55" s="33"/>
+      <c r="R55" s="9">
+        <v>1353.58</v>
+      </c>
+      <c r="S55" s="10">
+        <v>48</v>
+      </c>
+      <c r="T55" s="38">
+        <v>15.275</v>
+      </c>
+      <c r="U55" s="32"/>
+      <c r="V55" s="33"/>
+      <c r="W55" s="8">
+        <v>3234996</v>
+      </c>
+      <c r="X55" s="8">
+        <v>1550.2333739062101</v>
+      </c>
+      <c r="Y55" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z55" s="9">
+        <v>-2443.7266260937899</v>
+      </c>
+      <c r="AA55" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB55" s="9">
+        <v>244068.21119999999</v>
+      </c>
+      <c r="AC55" s="8">
+        <v>2465155</v>
+      </c>
+    </row>
+    <row r="56" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B56" s="36" t="s">
+        <v>151</v>
+      </c>
+      <c r="C56" s="33"/>
+      <c r="D56" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="F56" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G56" s="33"/>
+      <c r="H56" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="I56" s="36" t="s">
+        <v>153</v>
+      </c>
+      <c r="J56" s="33"/>
+      <c r="K56" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="L56" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M56" s="36" t="s">
+        <v>155</v>
+      </c>
+      <c r="N56" s="33"/>
+      <c r="O56" s="8">
+        <v>2231.6</v>
+      </c>
+      <c r="P56" s="38">
+        <v>1214.9000000000001</v>
+      </c>
+      <c r="Q56" s="33"/>
+      <c r="R56" s="9">
+        <v>1016.7</v>
+      </c>
+      <c r="S56" s="7"/>
+      <c r="T56" s="36"/>
+      <c r="U56" s="32"/>
+      <c r="V56" s="33"/>
+      <c r="W56" s="8">
+        <v>7389360</v>
+      </c>
+      <c r="X56" s="8">
+        <v>3311.23857322101</v>
+      </c>
+      <c r="Y56" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z56" s="9">
+        <v>-682.72142677899296</v>
+      </c>
+      <c r="AA56" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB56" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC56" s="7"/>
+    </row>
+    <row r="57" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B57" s="36" t="s">
+        <v>156</v>
+      </c>
+      <c r="C57" s="33"/>
+      <c r="D57" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E57" s="7"/>
+      <c r="F57" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="G57" s="33"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="36" t="s">
+        <v>157</v>
+      </c>
+      <c r="J57" s="33"/>
+      <c r="K57" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="L57" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M57" s="36" t="s">
+        <v>159</v>
+      </c>
+      <c r="N57" s="33"/>
+      <c r="O57" s="8">
+        <v>647.75</v>
+      </c>
+      <c r="P57" s="38">
+        <v>568.16999999999996</v>
+      </c>
+      <c r="Q57" s="33"/>
+      <c r="R57" s="9">
+        <v>79.58</v>
+      </c>
+      <c r="S57" s="10">
         <v>34</v>
       </c>
-      <c r="E5" s="3"/>
-      <c r="F5" s="25" t="s">
+      <c r="T57" s="38">
+        <v>16.710882352941201</v>
+      </c>
+      <c r="U57" s="32"/>
+      <c r="V57" s="33"/>
+      <c r="W57" s="8">
+        <v>1732808</v>
+      </c>
+      <c r="X57" s="8">
+        <v>2675.1184870706302</v>
+      </c>
+      <c r="Y57" s="11">
+        <v>1933.2570000000001</v>
+      </c>
+      <c r="Z57" s="9">
+        <v>741.86148707062898</v>
+      </c>
+      <c r="AA57" s="9">
+        <v>480540.77824999997</v>
+      </c>
+      <c r="AB57" s="9">
+        <v>428393.71679999999</v>
+      </c>
+      <c r="AC57" s="8">
+        <v>859390.7</v>
+      </c>
+    </row>
+    <row r="58" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B58" s="36" t="s">
+        <v>160</v>
+      </c>
+      <c r="C58" s="29"/>
+      <c r="D58" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E58" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="F58" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="G58" s="33"/>
+      <c r="H58" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="I58" s="36" t="s">
+        <v>162</v>
+      </c>
+      <c r="J58" s="33"/>
+      <c r="K58" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="L58" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M58" s="36" t="s">
+        <v>164</v>
+      </c>
+      <c r="N58" s="33"/>
+      <c r="O58" s="8">
+        <v>660.8</v>
+      </c>
+      <c r="P58" s="38">
+        <v>583.20000000000005</v>
+      </c>
+      <c r="Q58" s="33"/>
+      <c r="R58" s="9">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="S58" s="10">
+        <v>43</v>
+      </c>
+      <c r="T58" s="38">
+        <v>13.5627906976744</v>
+      </c>
+      <c r="U58" s="32"/>
+      <c r="V58" s="33"/>
+      <c r="W58" s="8">
+        <v>991200</v>
+      </c>
+      <c r="X58" s="8">
+        <v>1500</v>
+      </c>
+      <c r="Y58" s="11">
+        <v>2042.229</v>
+      </c>
+      <c r="Z58" s="9">
+        <v>-542.22900000000004</v>
+      </c>
+      <c r="AA58" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB58" s="9">
+        <v>100620</v>
+      </c>
+      <c r="AC58" s="8">
+        <v>1222904.3700000001</v>
+      </c>
+    </row>
+    <row r="59" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B59" s="37"/>
+      <c r="C59" s="31"/>
+      <c r="D59" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="F59" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="G59" s="33"/>
+      <c r="H59" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="I59" s="36" t="s">
+        <v>166</v>
+      </c>
+      <c r="J59" s="33"/>
+      <c r="K59" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="L59" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M59" s="36" t="s">
+        <v>168</v>
+      </c>
+      <c r="N59" s="33"/>
+      <c r="O59" s="8">
+        <v>83.47</v>
+      </c>
+      <c r="P59" s="38">
+        <v>83.47</v>
+      </c>
+      <c r="Q59" s="33"/>
+      <c r="R59" s="9">
+        <v>0</v>
+      </c>
+      <c r="S59" s="10">
+        <v>5</v>
+      </c>
+      <c r="T59" s="38">
+        <v>16.693999999999999</v>
+      </c>
+      <c r="U59" s="32"/>
+      <c r="V59" s="33"/>
+      <c r="W59" s="8">
+        <v>56760</v>
+      </c>
+      <c r="X59" s="8">
+        <v>680.00479214088898</v>
+      </c>
+      <c r="Y59" s="11">
+        <v>1694.7139999999999</v>
+      </c>
+      <c r="Z59" s="9">
+        <v>-1014.7092078591101</v>
+      </c>
+      <c r="AA59" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB59" s="9">
+        <v>15946</v>
+      </c>
+      <c r="AC59" s="8">
+        <v>76043</v>
+      </c>
+    </row>
+    <row r="60" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B60" s="36" t="s">
+        <v>169</v>
+      </c>
+      <c r="C60" s="29"/>
+      <c r="D60" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="F60" s="36" t="s">
+        <v>170</v>
+      </c>
+      <c r="G60" s="33"/>
+      <c r="H60" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="I60" s="36" t="s">
+        <v>171</v>
+      </c>
+      <c r="J60" s="33"/>
+      <c r="K60" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="L60" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M60" s="36" t="s">
+        <v>173</v>
+      </c>
+      <c r="N60" s="33"/>
+      <c r="O60" s="8">
+        <v>804.92</v>
+      </c>
+      <c r="P60" s="38">
+        <v>609.28</v>
+      </c>
+      <c r="Q60" s="33"/>
+      <c r="R60" s="9">
+        <v>195.64</v>
+      </c>
+      <c r="S60" s="10">
+        <v>30</v>
+      </c>
+      <c r="T60" s="38">
+        <v>20.309333333333299</v>
+      </c>
+      <c r="U60" s="32"/>
+      <c r="V60" s="33"/>
+      <c r="W60" s="8">
+        <v>1165334.1599999999</v>
+      </c>
+      <c r="X60" s="8">
+        <v>1447.7639516970601</v>
+      </c>
+      <c r="Y60" s="11">
+        <v>1383.3119999999999</v>
+      </c>
+      <c r="Z60" s="9">
+        <v>64.451951697063095</v>
+      </c>
+      <c r="AA60" s="9">
+        <v>51878.664960000002</v>
+      </c>
+      <c r="AB60" s="9">
+        <v>360926.56800000003</v>
+      </c>
+      <c r="AC60" s="8">
+        <v>1285308.6200000001</v>
+      </c>
+    </row>
+    <row r="61" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B61" s="39"/>
+      <c r="C61" s="40"/>
+      <c r="D61" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="F61" s="36" t="s">
+        <v>174</v>
+      </c>
+      <c r="G61" s="33"/>
+      <c r="H61" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="I61" s="36" t="s">
+        <v>175</v>
+      </c>
+      <c r="J61" s="33"/>
+      <c r="K61" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="L61" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M61" s="36" t="s">
+        <v>177</v>
+      </c>
+      <c r="N61" s="33"/>
+      <c r="O61" s="8">
+        <v>22.2</v>
+      </c>
+      <c r="P61" s="38">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="33"/>
+      <c r="R61" s="9">
+        <v>22.2</v>
+      </c>
+      <c r="S61" s="10">
+        <v>2</v>
+      </c>
+      <c r="T61" s="38">
+        <v>0</v>
+      </c>
+      <c r="U61" s="32"/>
+      <c r="V61" s="33"/>
+      <c r="W61" s="8">
+        <v>6370.79</v>
+      </c>
+      <c r="X61" s="8">
+        <v>286.97252252252298</v>
+      </c>
+      <c r="Y61" s="11">
+        <v>1984.462</v>
+      </c>
+      <c r="Z61" s="9">
+        <v>-1697.48947747748</v>
+      </c>
+      <c r="AA61" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB61" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC61" s="8">
+        <v>14856.73</v>
+      </c>
+    </row>
+    <row r="62" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B62" s="37"/>
+      <c r="C62" s="31"/>
+      <c r="D62" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="E62" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="F62" s="36" t="s">
+        <v>178</v>
+      </c>
+      <c r="G62" s="33"/>
+      <c r="H62" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="I62" s="36" t="s">
+        <v>179</v>
+      </c>
+      <c r="J62" s="33"/>
+      <c r="K62" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="L62" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M62" s="36" t="s">
+        <v>181</v>
+      </c>
+      <c r="N62" s="33"/>
+      <c r="O62" s="8">
+        <v>101.82</v>
+      </c>
+      <c r="P62" s="38">
+        <v>73.5</v>
+      </c>
+      <c r="Q62" s="33"/>
+      <c r="R62" s="9">
+        <v>28.32</v>
+      </c>
+      <c r="S62" s="10">
+        <v>4</v>
+      </c>
+      <c r="T62" s="38">
+        <v>18.375</v>
+      </c>
+      <c r="U62" s="32"/>
+      <c r="V62" s="33"/>
+      <c r="W62" s="8">
+        <v>12</v>
+      </c>
+      <c r="X62" s="8">
+        <v>0.117855038302887</v>
+      </c>
+      <c r="Y62" s="11">
+        <v>906.52</v>
+      </c>
+      <c r="Z62" s="9">
+        <v>-906.40214496169699</v>
+      </c>
+      <c r="AA62" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB62" s="9">
+        <v>3.0623999999999998</v>
+      </c>
+      <c r="AC62" s="8">
+        <v>437191.08</v>
+      </c>
+    </row>
+    <row r="63" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B63" s="36" t="s">
+        <v>182</v>
+      </c>
+      <c r="C63" s="29"/>
+      <c r="D63" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="F63" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G63" s="33"/>
+      <c r="H63" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="I63" s="36" t="s">
+        <v>184</v>
+      </c>
+      <c r="J63" s="33"/>
+      <c r="K63" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="L63" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M63" s="36" t="s">
+        <v>186</v>
+      </c>
+      <c r="N63" s="33"/>
+      <c r="O63" s="8">
+        <v>652</v>
+      </c>
+      <c r="P63" s="38">
+        <v>612</v>
+      </c>
+      <c r="Q63" s="33"/>
+      <c r="R63" s="9">
+        <v>40</v>
+      </c>
+      <c r="S63" s="10">
+        <v>42</v>
+      </c>
+      <c r="T63" s="38">
+        <v>14.5714285714286</v>
+      </c>
+      <c r="U63" s="32"/>
+      <c r="V63" s="33"/>
+      <c r="W63" s="8">
+        <v>2562492</v>
+      </c>
+      <c r="X63" s="8">
+        <v>3930.2024539877302</v>
+      </c>
+      <c r="Y63" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z63" s="9">
+        <v>1586.4644539877299</v>
+      </c>
+      <c r="AA63" s="9">
+        <v>1034374.824</v>
+      </c>
+      <c r="AB63" s="9">
+        <v>424225.788</v>
+      </c>
+      <c r="AC63" s="8">
+        <v>1411899</v>
+      </c>
+    </row>
+    <row r="64" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B64" s="39"/>
+      <c r="C64" s="40"/>
+      <c r="D64" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="F64" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="G64" s="33"/>
+      <c r="H64" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="I64" s="36" t="s">
+        <v>187</v>
+      </c>
+      <c r="J64" s="33"/>
+      <c r="K64" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="L64" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M64" s="36" t="s">
+        <v>189</v>
+      </c>
+      <c r="N64" s="33"/>
+      <c r="O64" s="8">
+        <v>591</v>
+      </c>
+      <c r="P64" s="38">
+        <v>336.8</v>
+      </c>
+      <c r="Q64" s="33"/>
+      <c r="R64" s="9">
+        <v>254.2</v>
+      </c>
+      <c r="S64" s="10">
+        <v>30</v>
+      </c>
+      <c r="T64" s="38">
+        <v>11.2266666666667</v>
+      </c>
+      <c r="U64" s="32"/>
+      <c r="V64" s="33"/>
+      <c r="W64" s="8">
+        <v>497748</v>
+      </c>
+      <c r="X64" s="8">
+        <v>842.21319796954299</v>
+      </c>
+      <c r="Y64" s="11">
+        <v>1669.5619999999999</v>
+      </c>
+      <c r="Z64" s="9">
+        <v>-827.34880203045702</v>
+      </c>
+      <c r="AA64" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB64" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC64" s="8">
+        <v>808504</v>
+      </c>
+    </row>
+    <row r="65" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B65" s="37"/>
+      <c r="C65" s="31"/>
+      <c r="D65" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="F65" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="G65" s="33"/>
+      <c r="H65" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="I65" s="36" t="s">
+        <v>190</v>
+      </c>
+      <c r="J65" s="33"/>
+      <c r="K65" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="L65" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M65" s="36" t="s">
+        <v>192</v>
+      </c>
+      <c r="N65" s="33"/>
+      <c r="O65" s="8">
+        <v>315</v>
+      </c>
+      <c r="P65" s="38">
+        <v>267.47000000000003</v>
+      </c>
+      <c r="Q65" s="33"/>
+      <c r="R65" s="9">
+        <v>47.53</v>
+      </c>
+      <c r="S65" s="10">
+        <v>25</v>
+      </c>
+      <c r="T65" s="38">
+        <v>10.6988</v>
+      </c>
+      <c r="U65" s="32"/>
+      <c r="V65" s="33"/>
+      <c r="W65" s="8">
+        <v>768360</v>
+      </c>
+      <c r="X65" s="8">
+        <v>2439.2380952381</v>
+      </c>
+      <c r="Y65" s="11">
+        <v>1799.704</v>
+      </c>
+      <c r="Z65" s="9">
+        <v>639.53409523809501</v>
+      </c>
+      <c r="AA65" s="9">
+        <v>201453.24</v>
+      </c>
+      <c r="AB65" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC65" s="8">
+        <v>452642</v>
+      </c>
+    </row>
+    <row r="66" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B66" s="36" t="s">
+        <v>193</v>
+      </c>
+      <c r="C66" s="33"/>
+      <c r="D66" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="F66" s="36" t="s">
+        <v>194</v>
+      </c>
+      <c r="G66" s="33"/>
+      <c r="H66" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="I66" s="36" t="s">
+        <v>196</v>
+      </c>
+      <c r="J66" s="33"/>
+      <c r="K66" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="L66" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M66" s="36" t="s">
+        <v>198</v>
+      </c>
+      <c r="N66" s="33"/>
+      <c r="O66" s="8">
+        <v>35.08</v>
+      </c>
+      <c r="P66" s="38">
+        <v>12.39</v>
+      </c>
+      <c r="Q66" s="33"/>
+      <c r="R66" s="9">
+        <v>22.69</v>
+      </c>
+      <c r="S66" s="7"/>
+      <c r="T66" s="36"/>
+      <c r="U66" s="32"/>
+      <c r="V66" s="33"/>
+      <c r="W66" s="8">
+        <v>60000</v>
+      </c>
+      <c r="X66" s="8">
+        <v>1710.37628278221</v>
+      </c>
+      <c r="Y66" s="11">
+        <v>1710.376</v>
+      </c>
+      <c r="Z66" s="9">
+        <v>2.82782212252641E-4</v>
+      </c>
+      <c r="AA66" s="9">
+        <v>9.9200000040582399E-3</v>
+      </c>
+      <c r="AB66" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC66" s="8">
+        <v>10800</v>
+      </c>
+    </row>
+    <row r="67" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B67" s="36" t="s">
+        <v>199</v>
+      </c>
+      <c r="C67" s="29"/>
+      <c r="D67" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="F67" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="G67" s="33"/>
+      <c r="H67" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="I67" s="36" t="s">
+        <v>201</v>
+      </c>
+      <c r="J67" s="33"/>
+      <c r="K67" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="L67" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M67" s="36" t="s">
+        <v>203</v>
+      </c>
+      <c r="N67" s="33"/>
+      <c r="O67" s="8">
+        <v>755.63</v>
+      </c>
+      <c r="P67" s="38">
+        <v>489.41</v>
+      </c>
+      <c r="Q67" s="33"/>
+      <c r="R67" s="9">
+        <v>266.22000000000003</v>
+      </c>
+      <c r="S67" s="10">
+        <v>52</v>
+      </c>
+      <c r="T67" s="38">
+        <v>9.4117307692307701</v>
+      </c>
+      <c r="U67" s="32"/>
+      <c r="V67" s="33"/>
+      <c r="W67" s="8">
+        <v>1764085.2</v>
+      </c>
+      <c r="X67" s="8">
+        <v>2334.5886214152401</v>
+      </c>
+      <c r="Y67" s="11">
+        <v>2206.3090000000002</v>
+      </c>
+      <c r="Z67" s="9">
+        <v>128.27962141524301</v>
+      </c>
+      <c r="AA67" s="9">
+        <v>96931.930329999901</v>
+      </c>
+      <c r="AB67" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC67" s="8">
+        <v>1655191.75</v>
+      </c>
+    </row>
+    <row r="68" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B68" s="39"/>
+      <c r="C68" s="40"/>
+      <c r="D68" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="F68" s="36" t="s">
+        <v>204</v>
+      </c>
+      <c r="G68" s="33"/>
+      <c r="H68" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="I68" s="36" t="s">
+        <v>206</v>
+      </c>
+      <c r="J68" s="33"/>
+      <c r="K68" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="L68" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="M68" s="36" t="s">
+        <v>208</v>
+      </c>
+      <c r="N68" s="33"/>
+      <c r="O68" s="8">
+        <v>36.43</v>
+      </c>
+      <c r="P68" s="38">
+        <v>34.119999999999997</v>
+      </c>
+      <c r="Q68" s="33"/>
+      <c r="R68" s="9">
+        <v>2.31</v>
+      </c>
+      <c r="S68" s="10">
+        <v>3</v>
+      </c>
+      <c r="T68" s="38">
+        <v>11.373333333333299</v>
+      </c>
+      <c r="U68" s="32"/>
+      <c r="V68" s="33"/>
+      <c r="W68" s="8">
+        <v>51036</v>
+      </c>
+      <c r="X68" s="8">
+        <v>1400.9332967334601</v>
+      </c>
+      <c r="Y68" s="11">
+        <v>2441.9229999999998</v>
+      </c>
+      <c r="Z68" s="9">
+        <v>-1040.9897032665399</v>
+      </c>
+      <c r="AA68" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB68" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC68" s="8">
+        <v>65678</v>
+      </c>
+    </row>
+    <row r="69" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B69" s="37"/>
+      <c r="C69" s="31"/>
+      <c r="D69" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F69" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="G69" s="33"/>
+      <c r="H69" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="I69" s="36" t="s">
+        <v>68</v>
+      </c>
+      <c r="J69" s="33"/>
+      <c r="K69" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="L69" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M69" s="36" t="s">
+        <v>210</v>
+      </c>
+      <c r="N69" s="33"/>
+      <c r="O69" s="8">
+        <v>346.86</v>
+      </c>
+      <c r="P69" s="38">
+        <v>202.22</v>
+      </c>
+      <c r="Q69" s="33"/>
+      <c r="R69" s="9">
+        <v>144.63999999999999</v>
+      </c>
+      <c r="S69" s="10">
+        <v>16</v>
+      </c>
+      <c r="T69" s="38">
+        <v>12.63875</v>
+      </c>
+      <c r="U69" s="32"/>
+      <c r="V69" s="33"/>
+      <c r="W69" s="8">
+        <v>656800</v>
+      </c>
+      <c r="X69" s="8">
+        <v>1893.5593611255299</v>
+      </c>
+      <c r="Y69" s="11">
+        <v>1933.2570000000001</v>
+      </c>
+      <c r="Z69" s="9">
+        <v>-39.697638874474002</v>
+      </c>
+      <c r="AA69" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB69" s="9">
+        <v>19390.054400000001</v>
+      </c>
+      <c r="AC69" s="8">
+        <v>429304.12</v>
+      </c>
+    </row>
+    <row r="70" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B70" s="36" t="s">
+        <v>211</v>
+      </c>
+      <c r="C70" s="29"/>
+      <c r="D70" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="F70" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G70" s="33"/>
+      <c r="H70" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="I70" s="36" t="s">
+        <v>213</v>
+      </c>
+      <c r="J70" s="33"/>
+      <c r="K70" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="L70" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M70" s="36" t="s">
+        <v>215</v>
+      </c>
+      <c r="N70" s="33"/>
+      <c r="O70" s="8">
+        <v>247</v>
+      </c>
+      <c r="P70" s="38">
+        <v>108.2</v>
+      </c>
+      <c r="Q70" s="33"/>
+      <c r="R70" s="9">
+        <v>138.80000000000001</v>
+      </c>
+      <c r="S70" s="10">
+        <v>6</v>
+      </c>
+      <c r="T70" s="38">
+        <v>18.033333333333299</v>
+      </c>
+      <c r="U70" s="32"/>
+      <c r="V70" s="33"/>
+      <c r="W70" s="8">
+        <v>292668</v>
+      </c>
+      <c r="X70" s="8">
+        <v>1184.89068825911</v>
+      </c>
+      <c r="Y70" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z70" s="9">
+        <v>-1158.8473117408901</v>
+      </c>
+      <c r="AA70" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB70" s="9">
+        <v>42869.320200000002</v>
+      </c>
+      <c r="AC70" s="8">
+        <v>298701.99</v>
+      </c>
+    </row>
+    <row r="71" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B71" s="39"/>
+      <c r="C71" s="40"/>
+      <c r="D71" s="41"/>
+      <c r="E71" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="F71" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G71" s="33"/>
+      <c r="H71" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="I71" s="36" t="s">
+        <v>184</v>
+      </c>
+      <c r="J71" s="33"/>
+      <c r="K71" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="L71" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M71" s="36" t="s">
+        <v>216</v>
+      </c>
+      <c r="N71" s="33"/>
+      <c r="O71" s="8">
+        <v>1001</v>
+      </c>
+      <c r="P71" s="38">
+        <v>630</v>
+      </c>
+      <c r="Q71" s="33"/>
+      <c r="R71" s="9">
+        <v>371</v>
+      </c>
+      <c r="S71" s="10">
+        <v>47</v>
+      </c>
+      <c r="T71" s="38">
+        <v>13.4042553191489</v>
+      </c>
+      <c r="U71" s="32"/>
+      <c r="V71" s="33"/>
+      <c r="W71" s="8">
+        <v>3971187.96</v>
+      </c>
+      <c r="X71" s="8">
+        <v>3967.2207392607402</v>
+      </c>
+      <c r="Y71" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z71" s="9">
+        <v>1623.4827392607399</v>
+      </c>
+      <c r="AA71" s="9">
+        <v>1625106.2220000001</v>
+      </c>
+      <c r="AB71" s="9">
+        <v>261043.076</v>
+      </c>
+      <c r="AC71" s="8">
+        <v>2149042.92</v>
+      </c>
+    </row>
+    <row r="72" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B72" s="39"/>
+      <c r="C72" s="40"/>
+      <c r="D72" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="F72" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="G72" s="33"/>
+      <c r="H72" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="I72" s="36" t="s">
+        <v>217</v>
+      </c>
+      <c r="J72" s="33"/>
+      <c r="K72" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="L72" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M72" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="N72" s="33"/>
+      <c r="O72" s="8">
+        <v>790.63</v>
+      </c>
+      <c r="P72" s="38">
+        <v>670.04</v>
+      </c>
+      <c r="Q72" s="33"/>
+      <c r="R72" s="9">
+        <v>120.59</v>
+      </c>
+      <c r="S72" s="10">
+        <v>48</v>
+      </c>
+      <c r="T72" s="38">
+        <v>13.9591666666667</v>
+      </c>
+      <c r="U72" s="32"/>
+      <c r="V72" s="33"/>
+      <c r="W72" s="8">
+        <v>2090467.8</v>
+      </c>
+      <c r="X72" s="8">
+        <v>2644.0532233788199</v>
+      </c>
+      <c r="Y72" s="11">
+        <v>2042.229</v>
+      </c>
+      <c r="Z72" s="9">
+        <v>601.82422337882394</v>
+      </c>
+      <c r="AA72" s="9">
+        <v>475820.28573</v>
+      </c>
+      <c r="AB72" s="9">
+        <v>248752.22399999999</v>
+      </c>
+      <c r="AC72" s="8">
+        <v>2119879.9700000002</v>
+      </c>
+    </row>
+    <row r="73" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B73" s="39"/>
+      <c r="C73" s="40"/>
+      <c r="D73" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="F73" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="G73" s="33"/>
+      <c r="H73" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="I73" s="36" t="s">
+        <v>218</v>
+      </c>
+      <c r="J73" s="33"/>
+      <c r="K73" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="L73" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M73" s="36" t="s">
+        <v>220</v>
+      </c>
+      <c r="N73" s="33"/>
+      <c r="O73" s="8">
+        <v>1130</v>
+      </c>
+      <c r="P73" s="38">
+        <v>697.7</v>
+      </c>
+      <c r="Q73" s="33"/>
+      <c r="R73" s="9">
+        <v>432.3</v>
+      </c>
+      <c r="S73" s="10">
+        <v>57</v>
+      </c>
+      <c r="T73" s="38">
+        <v>12.240350877193</v>
+      </c>
+      <c r="U73" s="32"/>
+      <c r="V73" s="33"/>
+      <c r="W73" s="8">
+        <v>1129505.8799999999</v>
+      </c>
+      <c r="X73" s="8">
+        <v>999.56272566371695</v>
+      </c>
+      <c r="Y73" s="11">
+        <v>1669.5619999999999</v>
+      </c>
+      <c r="Z73" s="9">
+        <v>-669.99927433628295</v>
+      </c>
+      <c r="AA73" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB73" s="9">
+        <v>13673.980799999999</v>
+      </c>
+      <c r="AC73" s="8">
+        <v>1619325.01</v>
+      </c>
+    </row>
+    <row r="74" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B74" s="39"/>
+      <c r="C74" s="40"/>
+      <c r="D74" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="F74" s="36" t="s">
+        <v>221</v>
+      </c>
+      <c r="G74" s="33"/>
+      <c r="H74" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="I74" s="36" t="s">
+        <v>223</v>
+      </c>
+      <c r="J74" s="33"/>
+      <c r="K74" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="L74" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M74" s="36" t="s">
+        <v>225</v>
+      </c>
+      <c r="N74" s="33"/>
+      <c r="O74" s="8">
+        <v>377.4</v>
+      </c>
+      <c r="P74" s="38">
+        <v>226.22</v>
+      </c>
+      <c r="Q74" s="33"/>
+      <c r="R74" s="9">
+        <v>151.18</v>
+      </c>
+      <c r="S74" s="10">
+        <v>21</v>
+      </c>
+      <c r="T74" s="38">
+        <v>10.772380952381001</v>
+      </c>
+      <c r="U74" s="32"/>
+      <c r="V74" s="33"/>
+      <c r="W74" s="8">
+        <v>1698168</v>
+      </c>
+      <c r="X74" s="8">
+        <v>4499.6502384737696</v>
+      </c>
+      <c r="Y74" s="11">
+        <v>1758.645</v>
+      </c>
+      <c r="Z74" s="9">
+        <v>2741.0052384737701</v>
+      </c>
+      <c r="AA74" s="9">
+        <v>1034455.377</v>
+      </c>
+      <c r="AB74" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC74" s="8">
+        <v>1557618</v>
+      </c>
+    </row>
+    <row r="75" spans="2:29" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="B75" s="37"/>
+      <c r="C75" s="31"/>
+      <c r="D75" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="F75" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="G75" s="33"/>
+      <c r="H75" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="I75" s="36" t="s">
+        <v>226</v>
+      </c>
+      <c r="J75" s="33"/>
+      <c r="K75" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="L75" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M75" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="N75" s="33"/>
+      <c r="O75" s="8">
+        <v>851.4</v>
+      </c>
+      <c r="P75" s="38">
+        <v>613.20000000000005</v>
+      </c>
+      <c r="Q75" s="33"/>
+      <c r="R75" s="9">
+        <v>238.2</v>
+      </c>
+      <c r="S75" s="10">
+        <v>49</v>
+      </c>
+      <c r="T75" s="38">
+        <v>12.5142857142857</v>
+      </c>
+      <c r="U75" s="32"/>
+      <c r="V75" s="33"/>
+      <c r="W75" s="8">
+        <v>1320643</v>
+      </c>
+      <c r="X75" s="8">
+        <v>1551.1428235846799</v>
+      </c>
+      <c r="Y75" s="11">
+        <v>1693.384</v>
+      </c>
+      <c r="Z75" s="9">
+        <v>-142.241176415316</v>
+      </c>
+      <c r="AA75" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB75" s="9">
+        <v>38762.988599999997</v>
+      </c>
+      <c r="AC75" s="8">
+        <v>2001864.79</v>
+      </c>
+    </row>
+    <row r="76" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B76" s="36" t="s">
+        <v>229</v>
+      </c>
+      <c r="C76" s="33"/>
+      <c r="D76" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="F76" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G76" s="33"/>
+      <c r="H76" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="I76" s="36" t="s">
+        <v>231</v>
+      </c>
+      <c r="J76" s="33"/>
+      <c r="K76" s="7"/>
+      <c r="L76" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M76" s="36" t="s">
+        <v>232</v>
+      </c>
+      <c r="N76" s="33"/>
+      <c r="O76" s="8">
+        <v>4388.5200000000004</v>
+      </c>
+      <c r="P76" s="38">
+        <v>2623.92</v>
+      </c>
+      <c r="Q76" s="33"/>
+      <c r="R76" s="9">
+        <v>1764.6</v>
+      </c>
+      <c r="S76" s="7"/>
+      <c r="T76" s="36"/>
+      <c r="U76" s="32"/>
+      <c r="V76" s="33"/>
+      <c r="W76" s="8">
+        <v>15273450</v>
+      </c>
+      <c r="X76" s="8">
+        <v>3480.31910530202</v>
+      </c>
+      <c r="Y76" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z76" s="9">
+        <v>-513.640894697985</v>
+      </c>
+      <c r="AA76" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB76" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC76" s="8">
+        <v>10135320.720000001</v>
+      </c>
+    </row>
+    <row r="77" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B77" s="36" t="s">
+        <v>233</v>
+      </c>
+      <c r="C77" s="33"/>
+      <c r="D77" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="F77" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G77" s="33"/>
+      <c r="H77" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="I77" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="J77" s="33"/>
+      <c r="K77" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="L77" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M77" s="36" t="s">
+        <v>237</v>
+      </c>
+      <c r="N77" s="33"/>
+      <c r="O77" s="8">
+        <v>57.2</v>
+      </c>
+      <c r="P77" s="38">
+        <v>57.2</v>
+      </c>
+      <c r="Q77" s="33"/>
+      <c r="R77" s="9">
+        <v>0</v>
+      </c>
+      <c r="S77" s="10">
+        <v>3</v>
+      </c>
+      <c r="T77" s="38">
+        <v>19.066666666666698</v>
+      </c>
+      <c r="U77" s="32"/>
+      <c r="V77" s="33"/>
+      <c r="W77" s="8">
+        <v>201973.2</v>
+      </c>
+      <c r="X77" s="8">
+        <v>3531</v>
+      </c>
+      <c r="Y77" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z77" s="9">
+        <v>-462.96</v>
+      </c>
+      <c r="AA77" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB77" s="9">
+        <v>74892.509999999995</v>
+      </c>
+      <c r="AC77" s="8">
+        <v>252349.32</v>
+      </c>
+    </row>
+    <row r="78" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B78" s="36" t="s">
+        <v>238</v>
+      </c>
+      <c r="C78" s="29"/>
+      <c r="D78" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E78" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="F78" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G78" s="33"/>
+      <c r="H78" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="I78" s="36" t="s">
+        <v>240</v>
+      </c>
+      <c r="J78" s="33"/>
+      <c r="K78" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="L78" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M78" s="36" t="s">
+        <v>242</v>
+      </c>
+      <c r="N78" s="33"/>
+      <c r="O78" s="8">
+        <v>215</v>
+      </c>
+      <c r="P78" s="38">
+        <v>103.6</v>
+      </c>
+      <c r="Q78" s="33"/>
+      <c r="R78" s="9">
+        <v>111.4</v>
+      </c>
+      <c r="S78" s="10">
+        <v>6</v>
+      </c>
+      <c r="T78" s="38">
+        <v>17.266666666666701</v>
+      </c>
+      <c r="U78" s="32"/>
+      <c r="V78" s="33"/>
+      <c r="W78" s="8">
+        <v>255000</v>
+      </c>
+      <c r="X78" s="8">
+        <v>1186.0465116279099</v>
+      </c>
+      <c r="Y78" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z78" s="9">
+        <v>-1157.6914883720899</v>
+      </c>
+      <c r="AA78" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB78" s="9">
+        <v>37502.900999999998</v>
+      </c>
+      <c r="AC78" s="8">
+        <v>132759.95000000001</v>
+      </c>
+    </row>
+    <row r="79" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B79" s="39"/>
+      <c r="C79" s="40"/>
+      <c r="D79" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="F79" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="G79" s="33"/>
+      <c r="H79" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="I79" s="36" t="s">
+        <v>243</v>
+      </c>
+      <c r="J79" s="33"/>
+      <c r="K79" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="L79" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M79" s="36" t="s">
+        <v>245</v>
+      </c>
+      <c r="N79" s="33"/>
+      <c r="O79" s="8">
+        <v>45.94</v>
+      </c>
+      <c r="P79" s="38">
+        <v>23</v>
+      </c>
+      <c r="Q79" s="33"/>
+      <c r="R79" s="9">
+        <v>22.94</v>
+      </c>
+      <c r="S79" s="10">
+        <v>2</v>
+      </c>
+      <c r="T79" s="38">
+        <v>11.5</v>
+      </c>
+      <c r="U79" s="32"/>
+      <c r="V79" s="33"/>
+      <c r="W79" s="8">
+        <v>74652.479999999996</v>
+      </c>
+      <c r="X79" s="8">
+        <v>1624.9995646495399</v>
+      </c>
+      <c r="Y79" s="11">
+        <v>2206.3090000000002</v>
+      </c>
+      <c r="Z79" s="9">
+        <v>-581.30943535045697</v>
+      </c>
+      <c r="AA79" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB79" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC79" s="8">
+        <v>22277.86</v>
+      </c>
+    </row>
+    <row r="80" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B80" s="39"/>
+      <c r="C80" s="40"/>
+      <c r="D80" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="F80" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="G80" s="33"/>
+      <c r="H80" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="I80" s="36" t="s">
+        <v>247</v>
+      </c>
+      <c r="J80" s="33"/>
+      <c r="K80" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="L80" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M80" s="36" t="s">
+        <v>249</v>
+      </c>
+      <c r="N80" s="33"/>
+      <c r="O80" s="8">
+        <v>145.91</v>
+      </c>
+      <c r="P80" s="38">
+        <v>93.88</v>
+      </c>
+      <c r="Q80" s="33"/>
+      <c r="R80" s="9">
+        <v>52.03</v>
+      </c>
+      <c r="S80" s="10">
+        <v>8</v>
+      </c>
+      <c r="T80" s="38">
+        <v>11.734999999999999</v>
+      </c>
+      <c r="U80" s="32"/>
+      <c r="V80" s="33"/>
+      <c r="W80" s="8">
+        <v>242392.8</v>
+      </c>
+      <c r="X80" s="8">
+        <v>1661.24871496128</v>
+      </c>
+      <c r="Y80" s="11">
+        <v>1669.5619999999999</v>
+      </c>
+      <c r="Z80" s="9">
+        <v>-8.3132850387223698</v>
+      </c>
+      <c r="AA80" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB80" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC80" s="8">
+        <v>51860.57</v>
+      </c>
+    </row>
+    <row r="81" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B81" s="39"/>
+      <c r="C81" s="40"/>
+      <c r="D81" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="F81" s="36" t="s">
+        <v>221</v>
+      </c>
+      <c r="G81" s="33"/>
+      <c r="H81" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="I81" s="36" t="s">
+        <v>250</v>
+      </c>
+      <c r="J81" s="33"/>
+      <c r="K81" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="L81" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M81" s="36" t="s">
+        <v>245</v>
+      </c>
+      <c r="N81" s="33"/>
+      <c r="O81" s="8">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="P81" s="38">
+        <v>78.75</v>
+      </c>
+      <c r="Q81" s="33"/>
+      <c r="R81" s="9">
+        <v>50.05</v>
+      </c>
+      <c r="S81" s="10">
+        <v>3</v>
+      </c>
+      <c r="T81" s="38">
+        <v>26.25</v>
+      </c>
+      <c r="U81" s="32"/>
+      <c r="V81" s="33"/>
+      <c r="W81" s="8">
+        <v>114184</v>
+      </c>
+      <c r="X81" s="8">
+        <v>886.52173913043498</v>
+      </c>
+      <c r="Y81" s="11">
+        <v>1758.645</v>
+      </c>
+      <c r="Z81" s="9">
+        <v>-872.123260869565</v>
+      </c>
+      <c r="AA81" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB81" s="9">
+        <v>37898.730000000003</v>
+      </c>
+      <c r="AC81" s="8">
+        <v>83280.19</v>
+      </c>
+    </row>
+    <row r="82" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B82" s="37"/>
+      <c r="C82" s="31"/>
+      <c r="D82" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="F82" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G82" s="33"/>
+      <c r="H82" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="I82" s="36" t="s">
+        <v>253</v>
+      </c>
+      <c r="J82" s="33"/>
+      <c r="K82" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="L82" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M82" s="36" t="s">
+        <v>255</v>
+      </c>
+      <c r="N82" s="33"/>
+      <c r="O82" s="8">
+        <v>651.82000000000005</v>
+      </c>
+      <c r="P82" s="38">
+        <v>408.49</v>
+      </c>
+      <c r="Q82" s="33"/>
+      <c r="R82" s="9">
+        <v>243.33</v>
+      </c>
+      <c r="S82" s="10">
+        <v>19</v>
+      </c>
+      <c r="T82" s="38">
+        <v>21.4994736842105</v>
+      </c>
+      <c r="U82" s="32"/>
+      <c r="V82" s="33"/>
+      <c r="W82" s="8">
+        <v>1815812</v>
+      </c>
+      <c r="X82" s="8">
+        <v>2785.7568040256501</v>
+      </c>
+      <c r="Y82" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z82" s="9">
+        <v>-1208.2031959743499</v>
+      </c>
+      <c r="AA82" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB82" s="9">
+        <v>502829.68</v>
+      </c>
+      <c r="AC82" s="8">
+        <v>788085.33</v>
+      </c>
+    </row>
+    <row r="83" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B83" s="36" t="s">
+        <v>256</v>
+      </c>
+      <c r="C83" s="33"/>
+      <c r="D83" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="F83" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G83" s="33"/>
+      <c r="H83" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="I83" s="36" t="s">
+        <v>257</v>
+      </c>
+      <c r="J83" s="33"/>
+      <c r="K83" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="L83" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M83" s="36" t="s">
+        <v>259</v>
+      </c>
+      <c r="N83" s="33"/>
+      <c r="O83" s="8">
+        <v>1558.33</v>
+      </c>
+      <c r="P83" s="38">
+        <v>801</v>
+      </c>
+      <c r="Q83" s="33"/>
+      <c r="R83" s="9">
+        <v>757.33</v>
+      </c>
+      <c r="S83" s="7"/>
+      <c r="T83" s="36"/>
+      <c r="U83" s="32"/>
+      <c r="V83" s="33"/>
+      <c r="W83" s="8">
+        <v>6331986.1200000001</v>
+      </c>
+      <c r="X83" s="8">
+        <v>4063.3152926530302</v>
+      </c>
+      <c r="Y83" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z83" s="9">
+        <v>69.355292653032805</v>
+      </c>
+      <c r="AA83" s="9">
+        <v>108078.433200001</v>
+      </c>
+      <c r="AB83" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC83" s="8">
+        <v>4081253.99</v>
+      </c>
+    </row>
+    <row r="84" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B84" s="36" t="s">
+        <v>260</v>
+      </c>
+      <c r="C84" s="29"/>
+      <c r="D84" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="E84" s="36" t="s">
+        <v>261</v>
+      </c>
+      <c r="F84" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G84" s="29"/>
+      <c r="H84" s="36" t="s">
+        <v>261</v>
+      </c>
+      <c r="I84" s="36" t="s">
+        <v>262</v>
+      </c>
+      <c r="J84" s="33"/>
+      <c r="K84" s="7"/>
+      <c r="L84" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M84" s="36" t="s">
+        <v>263</v>
+      </c>
+      <c r="N84" s="33"/>
+      <c r="O84" s="8">
+        <v>1711</v>
+      </c>
+      <c r="P84" s="38">
+        <v>689</v>
+      </c>
+      <c r="Q84" s="33"/>
+      <c r="R84" s="9">
+        <v>1022</v>
+      </c>
+      <c r="S84" s="10">
+        <v>79</v>
+      </c>
+      <c r="T84" s="38">
+        <v>8.7215189873417707</v>
+      </c>
+      <c r="U84" s="32"/>
+      <c r="V84" s="33"/>
+      <c r="W84" s="8">
+        <v>1689795</v>
+      </c>
+      <c r="X84" s="8">
+        <v>987.60666277030998</v>
+      </c>
+      <c r="Y84" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z84" s="9">
+        <v>-3006.3533372296902</v>
+      </c>
+      <c r="AA84" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB84" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC84" s="8">
+        <v>6889056.0800000001</v>
+      </c>
+    </row>
+    <row r="85" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B85" s="37"/>
+      <c r="C85" s="31"/>
+      <c r="D85" s="41"/>
+      <c r="E85" s="41"/>
+      <c r="F85" s="37"/>
+      <c r="G85" s="31"/>
+      <c r="H85" s="41"/>
+      <c r="I85" s="36" t="s">
+        <v>264</v>
+      </c>
+      <c r="J85" s="33"/>
+      <c r="K85" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="L85" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M85" s="36" t="s">
+        <v>266</v>
+      </c>
+      <c r="N85" s="33"/>
+      <c r="O85" s="8">
+        <v>90</v>
+      </c>
+      <c r="P85" s="38">
+        <v>90</v>
+      </c>
+      <c r="Q85" s="33"/>
+      <c r="R85" s="9">
+        <v>0</v>
+      </c>
+      <c r="S85" s="10">
+        <v>13</v>
+      </c>
+      <c r="T85" s="38">
+        <v>6.9230769230769198</v>
+      </c>
+      <c r="U85" s="32"/>
+      <c r="V85" s="33"/>
+      <c r="W85" s="8">
+        <v>324000</v>
+      </c>
+      <c r="X85" s="8">
+        <v>3600</v>
+      </c>
+      <c r="Y85" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z85" s="9">
+        <v>-393.96</v>
+      </c>
+      <c r="AA85" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB85" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC85" s="8">
+        <v>195996.6</v>
+      </c>
+    </row>
+    <row r="86" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B86" s="36" t="s">
+        <v>267</v>
+      </c>
+      <c r="C86" s="29"/>
+      <c r="D86" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="E86" s="7"/>
+      <c r="F86" s="36" t="s">
+        <v>268</v>
+      </c>
+      <c r="G86" s="33"/>
+      <c r="H86" s="7"/>
+      <c r="I86" s="36" t="s">
+        <v>269</v>
+      </c>
+      <c r="J86" s="33"/>
+      <c r="K86" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="L86" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M86" s="36" t="s">
+        <v>271</v>
+      </c>
+      <c r="N86" s="33"/>
+      <c r="O86" s="8">
+        <v>1151</v>
+      </c>
+      <c r="P86" s="38">
+        <v>603</v>
+      </c>
+      <c r="Q86" s="33"/>
+      <c r="R86" s="9">
+        <v>548</v>
+      </c>
+      <c r="S86" s="10">
+        <v>43</v>
+      </c>
+      <c r="T86" s="38">
+        <v>14.023255813953501</v>
+      </c>
+      <c r="U86" s="32"/>
+      <c r="V86" s="33"/>
+      <c r="W86" s="8">
+        <v>2116488</v>
+      </c>
+      <c r="X86" s="8">
+        <v>1838.8253692441399</v>
+      </c>
+      <c r="Y86" s="11">
+        <v>1838.825</v>
+      </c>
+      <c r="Z86" s="9">
+        <v>3.6924413552696901E-4</v>
+      </c>
+      <c r="AA86" s="9">
+        <v>0.42499999981373499</v>
+      </c>
+      <c r="AB86" s="9">
+        <v>159720.7738</v>
+      </c>
+      <c r="AC86" s="8">
+        <v>849253.97</v>
+      </c>
+    </row>
+    <row r="87" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B87" s="39"/>
+      <c r="C87" s="40"/>
+      <c r="D87" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="E87" s="36"/>
+      <c r="F87" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G87" s="29"/>
+      <c r="H87" s="36"/>
+      <c r="I87" s="36" t="s">
+        <v>272</v>
+      </c>
+      <c r="J87" s="33"/>
+      <c r="K87" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="L87" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M87" s="36" t="s">
+        <v>274</v>
+      </c>
+      <c r="N87" s="33"/>
+      <c r="O87" s="8">
+        <v>5643</v>
+      </c>
+      <c r="P87" s="38">
+        <v>3489</v>
+      </c>
+      <c r="Q87" s="33"/>
+      <c r="R87" s="9">
+        <v>2154</v>
+      </c>
+      <c r="S87" s="10">
+        <v>216</v>
+      </c>
+      <c r="T87" s="38">
+        <v>16.1527777777778</v>
+      </c>
+      <c r="U87" s="32"/>
+      <c r="V87" s="33"/>
+      <c r="W87" s="8">
+        <v>13221540.960000001</v>
+      </c>
+      <c r="X87" s="8">
+        <v>2342.9985752259399</v>
+      </c>
+      <c r="Y87" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z87" s="9">
+        <v>-0.73942477405580598</v>
+      </c>
+      <c r="AA87" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB87" s="9">
+        <v>2100265.2000000002</v>
+      </c>
+      <c r="AC87" s="8">
+        <v>10958014.880000001</v>
+      </c>
+    </row>
+    <row r="88" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B88" s="39"/>
+      <c r="C88" s="40"/>
+      <c r="D88" s="42"/>
+      <c r="E88" s="41"/>
+      <c r="F88" s="37"/>
+      <c r="G88" s="31"/>
+      <c r="H88" s="41"/>
+      <c r="I88" s="36" t="s">
+        <v>275</v>
+      </c>
+      <c r="J88" s="33"/>
+      <c r="K88" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="L88" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M88" s="36" t="s">
+        <v>277</v>
+      </c>
+      <c r="N88" s="33"/>
+      <c r="O88" s="8">
+        <v>494.3</v>
+      </c>
+      <c r="P88" s="38">
+        <v>404.3</v>
+      </c>
+      <c r="Q88" s="33"/>
+      <c r="R88" s="9">
+        <v>90</v>
+      </c>
+      <c r="S88" s="10">
+        <v>28</v>
+      </c>
+      <c r="T88" s="38">
+        <v>14.439285714285701</v>
+      </c>
+      <c r="U88" s="32"/>
+      <c r="V88" s="33"/>
+      <c r="W88" s="8">
+        <v>1596856.4</v>
+      </c>
+      <c r="X88" s="8">
+        <v>3230.5409670240701</v>
+      </c>
+      <c r="Y88" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z88" s="9">
+        <v>886.80296702407497</v>
+      </c>
+      <c r="AA88" s="9">
+        <v>438346.70659999998</v>
+      </c>
+      <c r="AB88" s="9">
+        <v>220710.49280000001</v>
+      </c>
+      <c r="AC88" s="8">
+        <v>588412.21</v>
+      </c>
+    </row>
+    <row r="89" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B89" s="39"/>
+      <c r="C89" s="40"/>
+      <c r="D89" s="42"/>
+      <c r="E89" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="F89" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G89" s="33"/>
+      <c r="H89" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="I89" s="36" t="s">
+        <v>184</v>
+      </c>
+      <c r="J89" s="33"/>
+      <c r="K89" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="L89" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M89" s="36" t="s">
+        <v>186</v>
+      </c>
+      <c r="N89" s="33"/>
+      <c r="O89" s="8">
+        <v>3059.71</v>
+      </c>
+      <c r="P89" s="38">
+        <v>2015.04</v>
+      </c>
+      <c r="Q89" s="33"/>
+      <c r="R89" s="9">
+        <v>1044.67</v>
+      </c>
+      <c r="S89" s="10">
+        <v>135</v>
+      </c>
+      <c r="T89" s="38">
+        <v>14.926222222222201</v>
+      </c>
+      <c r="U89" s="32"/>
+      <c r="V89" s="33"/>
+      <c r="W89" s="8">
+        <v>8351602.6799999997</v>
+      </c>
+      <c r="X89" s="8">
+        <v>2729.54060352125</v>
+      </c>
+      <c r="Y89" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z89" s="9">
+        <v>385.80260352124901</v>
+      </c>
+      <c r="AA89" s="9">
+        <v>1180444.08402</v>
+      </c>
+      <c r="AB89" s="9">
+        <v>1079669.547</v>
+      </c>
+      <c r="AC89" s="8">
+        <v>10747554.68</v>
+      </c>
+    </row>
+    <row r="90" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B90" s="39"/>
+      <c r="C90" s="40"/>
+      <c r="D90" s="41"/>
+      <c r="E90" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="F90" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G90" s="33"/>
+      <c r="H90" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="I90" s="36" t="s">
+        <v>278</v>
+      </c>
+      <c r="J90" s="33"/>
+      <c r="K90" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="L90" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="M90" s="36" t="s">
+        <v>280</v>
+      </c>
+      <c r="N90" s="33"/>
+      <c r="O90" s="8">
+        <v>152</v>
+      </c>
+      <c r="P90" s="38">
+        <v>79</v>
+      </c>
+      <c r="Q90" s="33"/>
+      <c r="R90" s="9">
+        <v>73</v>
+      </c>
+      <c r="S90" s="10">
+        <v>14</v>
+      </c>
+      <c r="T90" s="38">
+        <v>5.6428571428571397</v>
+      </c>
+      <c r="U90" s="32"/>
+      <c r="V90" s="33"/>
+      <c r="W90" s="8">
+        <v>440423.04</v>
+      </c>
+      <c r="X90" s="8">
+        <v>2897.52</v>
+      </c>
+      <c r="Y90" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z90" s="9">
+        <v>553.78200000000004</v>
+      </c>
+      <c r="AA90" s="9">
+        <v>84174.864000000001</v>
+      </c>
+      <c r="AB90" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC90" s="8">
+        <v>369017.68</v>
+      </c>
+    </row>
+    <row r="91" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B91" s="39"/>
+      <c r="C91" s="40"/>
+      <c r="D91" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="F91" s="36" t="s">
+        <v>281</v>
+      </c>
+      <c r="G91" s="33"/>
+      <c r="H91" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="I91" s="36" t="s">
+        <v>282</v>
+      </c>
+      <c r="J91" s="33"/>
+      <c r="K91" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="L91" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M91" s="36" t="s">
+        <v>123</v>
+      </c>
+      <c r="N91" s="33"/>
+      <c r="O91" s="8">
+        <v>2682.14</v>
+      </c>
+      <c r="P91" s="38">
+        <v>1142.56</v>
+      </c>
+      <c r="Q91" s="33"/>
+      <c r="R91" s="9">
+        <v>1539.58</v>
+      </c>
+      <c r="S91" s="10">
+        <v>73</v>
+      </c>
+      <c r="T91" s="38">
+        <v>15.6515068493151</v>
+      </c>
+      <c r="U91" s="32"/>
+      <c r="V91" s="33"/>
+      <c r="W91" s="8">
+        <v>4996074.4800000004</v>
+      </c>
+      <c r="X91" s="8">
+        <v>1862.7195001006701</v>
+      </c>
+      <c r="Y91" s="11">
+        <v>1854.1849999999999</v>
+      </c>
+      <c r="Z91" s="9">
+        <v>8.5345001006662606</v>
+      </c>
+      <c r="AA91" s="9">
+        <v>22890.7241000012</v>
+      </c>
+      <c r="AB91" s="9">
+        <v>496321.74400000001</v>
+      </c>
+      <c r="AC91" s="8">
+        <v>2882234.3</v>
+      </c>
+    </row>
+    <row r="92" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B92" s="39"/>
+      <c r="C92" s="40"/>
+      <c r="D92" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="E92" s="7"/>
+      <c r="F92" s="36" t="s">
+        <v>284</v>
+      </c>
+      <c r="G92" s="33"/>
+      <c r="H92" s="7"/>
+      <c r="I92" s="36" t="s">
+        <v>285</v>
+      </c>
+      <c r="J92" s="33"/>
+      <c r="K92" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="L92" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M92" s="36" t="s">
+        <v>287</v>
+      </c>
+      <c r="N92" s="33"/>
+      <c r="O92" s="8">
+        <v>330</v>
+      </c>
+      <c r="P92" s="38">
+        <v>254</v>
+      </c>
+      <c r="Q92" s="33"/>
+      <c r="R92" s="9">
+        <v>76</v>
+      </c>
+      <c r="S92" s="10">
+        <v>19</v>
+      </c>
+      <c r="T92" s="38">
+        <v>13.3684210526316</v>
+      </c>
+      <c r="U92" s="32"/>
+      <c r="V92" s="33"/>
+      <c r="W92" s="8">
+        <v>618876</v>
+      </c>
+      <c r="X92" s="8">
+        <v>1875.3818181818201</v>
+      </c>
+      <c r="Y92" s="11">
+        <v>1695.615</v>
+      </c>
+      <c r="Z92" s="9">
+        <v>179.766818181818</v>
+      </c>
+      <c r="AA92" s="9">
+        <v>59323.05</v>
+      </c>
+      <c r="AB92" s="9">
+        <v>48816.1414</v>
+      </c>
+      <c r="AC92" s="8">
+        <v>455644.94</v>
+      </c>
+    </row>
+    <row r="93" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B93" s="39"/>
+      <c r="C93" s="40"/>
+      <c r="D93" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E93" s="7"/>
+      <c r="F93" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="G93" s="33"/>
+      <c r="H93" s="7"/>
+      <c r="I93" s="36" t="s">
+        <v>288</v>
+      </c>
+      <c r="J93" s="33"/>
+      <c r="K93" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="L93" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M93" s="36" t="s">
+        <v>290</v>
+      </c>
+      <c r="N93" s="33"/>
+      <c r="O93" s="8">
+        <v>4683.2299999999996</v>
+      </c>
+      <c r="P93" s="38">
+        <v>2730.58</v>
+      </c>
+      <c r="Q93" s="33"/>
+      <c r="R93" s="9">
+        <v>1952.65</v>
+      </c>
+      <c r="S93" s="10">
+        <v>190</v>
+      </c>
+      <c r="T93" s="38">
+        <v>14.3714736842105</v>
+      </c>
+      <c r="U93" s="32"/>
+      <c r="V93" s="33"/>
+      <c r="W93" s="8">
+        <v>8372476.7999999998</v>
+      </c>
+      <c r="X93" s="8">
+        <v>1787.75691136246</v>
+      </c>
+      <c r="Y93" s="11">
+        <v>1771.308</v>
+      </c>
+      <c r="Z93" s="9">
+        <v>16.448911362457199</v>
+      </c>
+      <c r="AA93" s="9">
+        <v>77034.035160000407</v>
+      </c>
+      <c r="AB93" s="9">
+        <v>805028.32799999998</v>
+      </c>
+      <c r="AC93" s="8">
+        <v>3965267.41</v>
+      </c>
+    </row>
+    <row r="94" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B94" s="39"/>
+      <c r="C94" s="40"/>
+      <c r="D94" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E94" s="7"/>
+      <c r="F94" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="G94" s="33"/>
+      <c r="H94" s="7"/>
+      <c r="I94" s="36" t="s">
+        <v>291</v>
+      </c>
+      <c r="J94" s="33"/>
+      <c r="K94" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="L94" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M94" s="36" t="s">
+        <v>168</v>
+      </c>
+      <c r="N94" s="33"/>
+      <c r="O94" s="8">
+        <v>118.11</v>
+      </c>
+      <c r="P94" s="38">
+        <v>0</v>
+      </c>
+      <c r="Q94" s="33"/>
+      <c r="R94" s="9">
+        <v>118.11</v>
+      </c>
+      <c r="S94" s="10">
+        <v>0</v>
+      </c>
+      <c r="T94" s="36"/>
+      <c r="U94" s="32"/>
+      <c r="V94" s="33"/>
+      <c r="W94" s="8">
+        <v>7145.66</v>
+      </c>
+      <c r="X94" s="8">
+        <v>60.500042333418001</v>
+      </c>
+      <c r="Y94" s="11">
+        <v>1694.7139999999999</v>
+      </c>
+      <c r="Z94" s="9">
+        <v>-1634.21395766658</v>
+      </c>
+      <c r="AA94" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB94" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC94" s="8">
+        <v>72611.95</v>
+      </c>
+    </row>
+    <row r="95" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B95" s="39"/>
+      <c r="C95" s="40"/>
+      <c r="D95" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E95" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="F95" s="36" t="s">
+        <v>293</v>
+      </c>
+      <c r="G95" s="33"/>
+      <c r="H95" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="I95" s="36" t="s">
+        <v>295</v>
+      </c>
+      <c r="J95" s="33"/>
+      <c r="K95" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="L95" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M95" s="36" t="s">
+        <v>297</v>
+      </c>
+      <c r="N95" s="33"/>
+      <c r="O95" s="8">
+        <v>1988.94</v>
+      </c>
+      <c r="P95" s="38">
+        <v>1415.33</v>
+      </c>
+      <c r="Q95" s="33"/>
+      <c r="R95" s="9">
+        <v>573.61</v>
+      </c>
+      <c r="S95" s="10">
+        <v>104</v>
+      </c>
+      <c r="T95" s="38">
+        <v>13.608942307692301</v>
+      </c>
+      <c r="U95" s="32"/>
+      <c r="V95" s="33"/>
+      <c r="W95" s="8">
+        <v>4836994.5599999996</v>
+      </c>
+      <c r="X95" s="8">
+        <v>2431.9459410540298</v>
+      </c>
+      <c r="Y95" s="11">
+        <v>2431.9459999999999</v>
+      </c>
+      <c r="Z95" s="9">
+        <v>-5.8945971431967303E-5</v>
+      </c>
+      <c r="AA95" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB95" s="9">
+        <v>407205.70799999998</v>
+      </c>
+      <c r="AC95" s="8">
+        <v>1493722.69</v>
+      </c>
+    </row>
+    <row r="96" spans="2:29" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="B96" s="39"/>
+      <c r="C96" s="40"/>
+      <c r="D96" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E96" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="F96" s="36" t="s">
+        <v>298</v>
+      </c>
+      <c r="G96" s="33"/>
+      <c r="H96" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="I96" s="36" t="s">
+        <v>301</v>
+      </c>
+      <c r="J96" s="33"/>
+      <c r="K96" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="L96" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M96" s="36" t="s">
+        <v>303</v>
+      </c>
+      <c r="N96" s="33"/>
+      <c r="O96" s="8">
+        <v>533.19000000000005</v>
+      </c>
+      <c r="P96" s="38">
+        <v>290.51</v>
+      </c>
+      <c r="Q96" s="33"/>
+      <c r="R96" s="9">
+        <v>242.68</v>
+      </c>
+      <c r="S96" s="10">
+        <v>16</v>
+      </c>
+      <c r="T96" s="38">
+        <v>18.156874999999999</v>
+      </c>
+      <c r="U96" s="32"/>
+      <c r="V96" s="33"/>
+      <c r="W96" s="8">
+        <v>1090702.44</v>
+      </c>
+      <c r="X96" s="8">
+        <v>2045.61683452428</v>
+      </c>
+      <c r="Y96" s="11">
+        <v>2045.617</v>
+      </c>
+      <c r="Z96" s="9">
+        <v>-1.6547572181480099E-4</v>
+      </c>
+      <c r="AA96" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB96" s="9">
+        <v>201616.30720000001</v>
+      </c>
+      <c r="AC96" s="8">
+        <v>426779.02</v>
+      </c>
+    </row>
+    <row r="97" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B97" s="39"/>
+      <c r="C97" s="40"/>
+      <c r="D97" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E97" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F97" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="G97" s="33"/>
+      <c r="H97" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="I97" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="J97" s="33"/>
+      <c r="K97" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="L97" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M97" s="36" t="s">
+        <v>307</v>
+      </c>
+      <c r="N97" s="33"/>
+      <c r="O97" s="8">
+        <v>4716</v>
+      </c>
+      <c r="P97" s="38">
+        <v>3222</v>
+      </c>
+      <c r="Q97" s="33"/>
+      <c r="R97" s="9">
+        <v>1494</v>
+      </c>
+      <c r="S97" s="10">
+        <v>219</v>
+      </c>
+      <c r="T97" s="38">
+        <v>14.712328767123299</v>
+      </c>
+      <c r="U97" s="32"/>
+      <c r="V97" s="33"/>
+      <c r="W97" s="8">
+        <v>8256730.3200000003</v>
+      </c>
+      <c r="X97" s="8">
+        <v>1750.7909923664099</v>
+      </c>
+      <c r="Y97" s="11">
+        <v>1598.808</v>
+      </c>
+      <c r="Z97" s="9">
+        <v>151.98299236641199</v>
+      </c>
+      <c r="AA97" s="9">
+        <v>716751.79200000002</v>
+      </c>
+      <c r="AB97" s="9">
+        <v>1039076.3571</v>
+      </c>
+      <c r="AC97" s="8">
+        <v>11309548.52</v>
+      </c>
+    </row>
+    <row r="98" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B98" s="39"/>
+      <c r="C98" s="40"/>
+      <c r="D98" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E98" s="7"/>
+      <c r="F98" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="G98" s="33"/>
+      <c r="H98" s="7"/>
+      <c r="I98" s="36" t="s">
+        <v>309</v>
+      </c>
+      <c r="J98" s="33"/>
+      <c r="K98" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="L98" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M98" s="36" t="s">
+        <v>311</v>
+      </c>
+      <c r="N98" s="33"/>
+      <c r="O98" s="8">
+        <v>1536.4</v>
+      </c>
+      <c r="P98" s="38">
+        <v>764.71</v>
+      </c>
+      <c r="Q98" s="33"/>
+      <c r="R98" s="9">
+        <v>771.69</v>
+      </c>
+      <c r="S98" s="10">
+        <v>57</v>
+      </c>
+      <c r="T98" s="38">
+        <v>13.4159649122807</v>
+      </c>
+      <c r="U98" s="32"/>
+      <c r="V98" s="33"/>
+      <c r="W98" s="8">
+        <v>1536400</v>
+      </c>
+      <c r="X98" s="8">
+        <v>1000</v>
+      </c>
+      <c r="Y98" s="11">
+        <v>1000</v>
+      </c>
+      <c r="Z98" s="9">
+        <v>-1.13686837721616E-13</v>
+      </c>
+      <c r="AA98" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB98" s="9">
+        <v>80940</v>
+      </c>
+      <c r="AC98" s="8">
+        <v>1608320.76</v>
+      </c>
+    </row>
+    <row r="99" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B99" s="39"/>
+      <c r="C99" s="40"/>
+      <c r="D99" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E99" s="7"/>
+      <c r="F99" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="G99" s="33"/>
+      <c r="H99" s="7"/>
+      <c r="I99" s="36" t="s">
+        <v>312</v>
+      </c>
+      <c r="J99" s="33"/>
+      <c r="K99" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="L99" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M99" s="36" t="s">
+        <v>314</v>
+      </c>
+      <c r="N99" s="33"/>
+      <c r="O99" s="8">
+        <v>151.4</v>
+      </c>
+      <c r="P99" s="38">
+        <v>106.31</v>
+      </c>
+      <c r="Q99" s="33"/>
+      <c r="R99" s="9">
+        <v>45.09</v>
+      </c>
+      <c r="S99" s="10">
+        <v>7</v>
+      </c>
+      <c r="T99" s="38">
+        <v>15.1871428571429</v>
+      </c>
+      <c r="U99" s="32"/>
+      <c r="V99" s="33"/>
+      <c r="W99" s="8">
+        <v>156384</v>
+      </c>
+      <c r="X99" s="8">
+        <v>1032.91941875826</v>
+      </c>
+      <c r="Y99" s="11">
+        <v>1933.2570000000001</v>
+      </c>
+      <c r="Z99" s="9">
+        <v>-900.33758124174403</v>
+      </c>
+      <c r="AA99" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB99" s="9">
+        <v>23065.103599999999</v>
+      </c>
+      <c r="AC99" s="8">
+        <v>173873.52</v>
+      </c>
+    </row>
+    <row r="100" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B100" s="39"/>
+      <c r="C100" s="40"/>
+      <c r="D100" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="F100" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="G100" s="33"/>
+      <c r="H100" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="I100" s="36" t="s">
+        <v>218</v>
+      </c>
+      <c r="J100" s="33"/>
+      <c r="K100" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="L100" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M100" s="36" t="s">
+        <v>220</v>
+      </c>
+      <c r="N100" s="33"/>
+      <c r="O100" s="8">
+        <v>1076</v>
+      </c>
+      <c r="P100" s="38">
+        <v>832</v>
+      </c>
+      <c r="Q100" s="33"/>
+      <c r="R100" s="9">
+        <v>244</v>
+      </c>
+      <c r="S100" s="10">
+        <v>70</v>
+      </c>
+      <c r="T100" s="38">
+        <v>11.8857142857143</v>
+      </c>
+      <c r="U100" s="32"/>
+      <c r="V100" s="33"/>
+      <c r="W100" s="8">
+        <v>1189529.04</v>
+      </c>
+      <c r="X100" s="8">
+        <v>1105.51026022305</v>
+      </c>
+      <c r="Y100" s="11">
+        <v>1669.5619999999999</v>
+      </c>
+      <c r="Z100" s="9">
+        <v>-564.05173977695199</v>
+      </c>
+      <c r="AA100" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB100" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC100" s="8">
+        <v>1570451.18</v>
+      </c>
+    </row>
+    <row r="101" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B101" s="39"/>
+      <c r="C101" s="40"/>
+      <c r="D101" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E101" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="F101" s="36" t="s">
+        <v>315</v>
+      </c>
+      <c r="G101" s="33"/>
+      <c r="H101" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="I101" s="36" t="s">
+        <v>316</v>
+      </c>
+      <c r="J101" s="33"/>
+      <c r="K101" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="L101" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M101" s="36" t="s">
+        <v>318</v>
+      </c>
+      <c r="N101" s="33"/>
+      <c r="O101" s="8">
+        <v>1660</v>
+      </c>
+      <c r="P101" s="38">
+        <v>822</v>
+      </c>
+      <c r="Q101" s="33"/>
+      <c r="R101" s="9">
+        <v>838</v>
+      </c>
+      <c r="S101" s="10">
+        <v>77</v>
+      </c>
+      <c r="T101" s="38">
+        <v>10.675324675324701</v>
+      </c>
+      <c r="U101" s="32"/>
+      <c r="V101" s="33"/>
+      <c r="W101" s="8">
+        <v>3052045.2</v>
+      </c>
+      <c r="X101" s="8">
+        <v>1838.58144578313</v>
+      </c>
+      <c r="Y101" s="11">
+        <v>1787.9649999999999</v>
+      </c>
+      <c r="Z101" s="9">
+        <v>50.616445783132797</v>
+      </c>
+      <c r="AA101" s="9">
+        <v>84023.300000000294</v>
+      </c>
+      <c r="AB101" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC101" s="8">
+        <v>987486.06</v>
+      </c>
+    </row>
+    <row r="102" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B102" s="39"/>
+      <c r="C102" s="40"/>
+      <c r="D102" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="E102" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="F102" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G102" s="33"/>
+      <c r="H102" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="I102" s="36" t="s">
+        <v>320</v>
+      </c>
+      <c r="J102" s="33"/>
+      <c r="K102" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="L102" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M102" s="36" t="s">
+        <v>322</v>
+      </c>
+      <c r="N102" s="33"/>
+      <c r="O102" s="8">
+        <v>4342.8999999999996</v>
+      </c>
+      <c r="P102" s="38">
+        <v>1499.8</v>
+      </c>
+      <c r="Q102" s="33"/>
+      <c r="R102" s="9">
+        <v>2843.1</v>
+      </c>
+      <c r="S102" s="10">
+        <v>104</v>
+      </c>
+      <c r="T102" s="38">
+        <v>14.4211538461538</v>
+      </c>
+      <c r="U102" s="32"/>
+      <c r="V102" s="33"/>
+      <c r="W102" s="8">
+        <v>19040004</v>
+      </c>
+      <c r="X102" s="8">
+        <v>4384.1681825508304</v>
+      </c>
+      <c r="Y102" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z102" s="9">
+        <v>390.20818255082997</v>
+      </c>
+      <c r="AA102" s="9">
+        <v>1694635.1159999999</v>
+      </c>
+      <c r="AB102" s="9">
+        <v>1103407.9055999999</v>
+      </c>
+      <c r="AC102" s="8">
+        <v>6193634.46</v>
+      </c>
+    </row>
+    <row r="103" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B103" s="39"/>
+      <c r="C103" s="40"/>
+      <c r="D103" s="42"/>
+      <c r="E103" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="F103" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G103" s="33"/>
+      <c r="H103" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="I103" s="36" t="s">
+        <v>324</v>
+      </c>
+      <c r="J103" s="33"/>
+      <c r="K103" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="L103" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M103" s="36" t="s">
+        <v>326</v>
+      </c>
+      <c r="N103" s="33"/>
+      <c r="O103" s="8">
+        <v>4842</v>
+      </c>
+      <c r="P103" s="38">
+        <v>2570</v>
+      </c>
+      <c r="Q103" s="33"/>
+      <c r="R103" s="9">
+        <v>2272</v>
+      </c>
+      <c r="S103" s="10">
+        <v>179</v>
+      </c>
+      <c r="T103" s="38">
+        <v>14.3575418994413</v>
+      </c>
+      <c r="U103" s="32"/>
+      <c r="V103" s="33"/>
+      <c r="W103" s="8">
+        <v>25500000</v>
+      </c>
+      <c r="X103" s="8">
+        <v>5266.4188351920702</v>
+      </c>
+      <c r="Y103" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z103" s="9">
+        <v>1272.45883519207</v>
+      </c>
+      <c r="AA103" s="9">
+        <v>6161245.6799999997</v>
+      </c>
+      <c r="AB103" s="9">
+        <v>2224746.4648000002</v>
+      </c>
+      <c r="AC103" s="8">
+        <v>6506614.3399999999</v>
+      </c>
+    </row>
+    <row r="104" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B104" s="39"/>
+      <c r="C104" s="40"/>
+      <c r="D104" s="41"/>
+      <c r="E104" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="F104" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G104" s="33"/>
+      <c r="H104" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="I104" s="36" t="s">
+        <v>328</v>
+      </c>
+      <c r="J104" s="33"/>
+      <c r="K104" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="L104" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M104" s="36" t="s">
+        <v>330</v>
+      </c>
+      <c r="N104" s="33"/>
+      <c r="O104" s="8">
+        <v>3749</v>
+      </c>
+      <c r="P104" s="38">
+        <v>2095.58</v>
+      </c>
+      <c r="Q104" s="33"/>
+      <c r="R104" s="9">
+        <v>1653.42</v>
+      </c>
+      <c r="S104" s="10">
+        <v>132</v>
+      </c>
+      <c r="T104" s="38">
+        <v>15.875606060606099</v>
+      </c>
+      <c r="U104" s="32"/>
+      <c r="V104" s="33"/>
+      <c r="W104" s="8">
+        <v>16519596</v>
+      </c>
+      <c r="X104" s="8">
+        <v>4406.4006401707102</v>
+      </c>
+      <c r="Y104" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z104" s="9">
+        <v>412.44064017071202</v>
+      </c>
+      <c r="AA104" s="9">
+        <v>1546239.96</v>
+      </c>
+      <c r="AB104" s="9">
+        <v>2256781.824</v>
+      </c>
+      <c r="AC104" s="8">
+        <v>8013664.7400000002</v>
+      </c>
+    </row>
+    <row r="105" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B105" s="39"/>
+      <c r="C105" s="40"/>
+      <c r="D105" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="E105" s="7"/>
+      <c r="F105" s="36" t="s">
+        <v>331</v>
+      </c>
+      <c r="G105" s="33"/>
+      <c r="H105" s="7"/>
+      <c r="I105" s="36" t="s">
+        <v>332</v>
+      </c>
+      <c r="J105" s="33"/>
+      <c r="K105" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="L105" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M105" s="36" t="s">
+        <v>334</v>
+      </c>
+      <c r="N105" s="33"/>
+      <c r="O105" s="8">
+        <v>2218.91</v>
+      </c>
+      <c r="P105" s="38">
+        <v>634.29999999999995</v>
+      </c>
+      <c r="Q105" s="33"/>
+      <c r="R105" s="9">
+        <v>1584.61</v>
+      </c>
+      <c r="S105" s="10">
+        <v>32</v>
+      </c>
+      <c r="T105" s="38">
+        <v>19.821874999999999</v>
+      </c>
+      <c r="U105" s="32"/>
+      <c r="V105" s="33"/>
+      <c r="W105" s="8">
+        <v>7629048</v>
+      </c>
+      <c r="X105" s="8">
+        <v>3438.1962314830298</v>
+      </c>
+      <c r="Y105" s="11">
+        <v>3069.6149999999998</v>
+      </c>
+      <c r="Z105" s="9">
+        <v>368.58123148302599</v>
+      </c>
+      <c r="AA105" s="9">
+        <v>817848.58035000099</v>
+      </c>
+      <c r="AB105" s="9">
+        <v>860375.16799999995</v>
+      </c>
+      <c r="AC105" s="8">
+        <v>1303493.6499999999</v>
+      </c>
+    </row>
+    <row r="106" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B106" s="39"/>
+      <c r="C106" s="40"/>
+      <c r="D106" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="E106" s="7"/>
+      <c r="F106" s="36" t="s">
+        <v>335</v>
+      </c>
+      <c r="G106" s="33"/>
+      <c r="H106" s="7"/>
+      <c r="I106" s="36" t="s">
+        <v>295</v>
+      </c>
+      <c r="J106" s="33"/>
+      <c r="K106" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="L106" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M106" s="36" t="s">
+        <v>337</v>
+      </c>
+      <c r="N106" s="33"/>
+      <c r="O106" s="8">
+        <v>1967</v>
+      </c>
+      <c r="P106" s="38">
+        <v>1265</v>
+      </c>
+      <c r="Q106" s="33"/>
+      <c r="R106" s="9">
+        <v>702</v>
+      </c>
+      <c r="S106" s="10">
+        <v>70</v>
+      </c>
+      <c r="T106" s="38">
+        <v>18.071428571428601</v>
+      </c>
+      <c r="U106" s="32"/>
+      <c r="V106" s="33"/>
+      <c r="W106" s="8">
+        <v>3689112</v>
+      </c>
+      <c r="X106" s="8">
+        <v>1875.50177935943</v>
+      </c>
+      <c r="Y106" s="11">
+        <v>1968.7170000000001</v>
+      </c>
+      <c r="Z106" s="9">
+        <v>-93.215220640569399</v>
+      </c>
+      <c r="AA106" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB106" s="9">
+        <v>796899.95</v>
+      </c>
+      <c r="AC106" s="8">
+        <v>3473559.9</v>
+      </c>
+    </row>
+    <row r="107" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B107" s="39"/>
+      <c r="C107" s="40"/>
+      <c r="D107" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E107" s="7"/>
+      <c r="F107" s="36" t="s">
+        <v>338</v>
+      </c>
+      <c r="G107" s="33"/>
+      <c r="H107" s="7"/>
+      <c r="I107" s="36" t="s">
+        <v>339</v>
+      </c>
+      <c r="J107" s="33"/>
+      <c r="K107" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="L107" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M107" s="36" t="s">
+        <v>341</v>
+      </c>
+      <c r="N107" s="33"/>
+      <c r="O107" s="8">
+        <v>1063</v>
+      </c>
+      <c r="P107" s="38">
+        <v>723</v>
+      </c>
+      <c r="Q107" s="33"/>
+      <c r="R107" s="9">
+        <v>340</v>
+      </c>
+      <c r="S107" s="10">
+        <v>48</v>
+      </c>
+      <c r="T107" s="38">
+        <v>15.0625</v>
+      </c>
+      <c r="U107" s="32"/>
+      <c r="V107" s="33"/>
+      <c r="W107" s="8">
+        <v>3228149.04</v>
+      </c>
+      <c r="X107" s="8">
+        <v>3036.8288240827801</v>
+      </c>
+      <c r="Y107" s="11">
+        <v>3008.4479999999999</v>
+      </c>
+      <c r="Z107" s="9">
+        <v>28.380824082784802</v>
+      </c>
+      <c r="AA107" s="9">
+        <v>30168.816000000101</v>
+      </c>
+      <c r="AB107" s="9">
+        <v>446049.59039999999</v>
+      </c>
+      <c r="AC107" s="8">
+        <v>805012.65</v>
+      </c>
+    </row>
+    <row r="108" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B108" s="39"/>
+      <c r="C108" s="40"/>
+      <c r="D108" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="E108" s="7"/>
+      <c r="F108" s="36" t="s">
+        <v>174</v>
+      </c>
+      <c r="G108" s="33"/>
+      <c r="H108" s="7"/>
+      <c r="I108" s="36" t="s">
+        <v>342</v>
+      </c>
+      <c r="J108" s="33"/>
+      <c r="K108" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="L108" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M108" s="36" t="s">
+        <v>343</v>
+      </c>
+      <c r="N108" s="33"/>
+      <c r="O108" s="8">
+        <v>1229.6500000000001</v>
+      </c>
+      <c r="P108" s="38">
+        <v>514.45000000000005</v>
+      </c>
+      <c r="Q108" s="33"/>
+      <c r="R108" s="9">
+        <v>715.2</v>
+      </c>
+      <c r="S108" s="10">
+        <v>33</v>
+      </c>
+      <c r="T108" s="38">
+        <v>15.589393939393901</v>
+      </c>
+      <c r="U108" s="32"/>
+      <c r="V108" s="33"/>
+      <c r="W108" s="8">
+        <v>2928912</v>
+      </c>
+      <c r="X108" s="8">
+        <v>2381.9070467206102</v>
+      </c>
+      <c r="Y108" s="11">
+        <v>1984.462</v>
+      </c>
+      <c r="Z108" s="9">
+        <v>397.44504672061203</v>
+      </c>
+      <c r="AA108" s="9">
+        <v>488718.30170000001</v>
+      </c>
+      <c r="AB108" s="9">
+        <v>282184.87770000001</v>
+      </c>
+      <c r="AC108" s="8">
+        <v>889851.88</v>
+      </c>
+    </row>
+    <row r="109" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B109" s="39"/>
+      <c r="C109" s="40"/>
+      <c r="D109" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="7"/>
+      <c r="F109" s="36" t="s">
+        <v>344</v>
+      </c>
+      <c r="G109" s="33"/>
+      <c r="H109" s="7"/>
+      <c r="I109" s="36" t="s">
+        <v>345</v>
+      </c>
+      <c r="J109" s="33"/>
+      <c r="K109" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="L109" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M109" s="36" t="s">
+        <v>203</v>
+      </c>
+      <c r="N109" s="33"/>
+      <c r="O109" s="8">
+        <v>3161.32</v>
+      </c>
+      <c r="P109" s="38">
+        <v>1562.14</v>
+      </c>
+      <c r="Q109" s="33"/>
+      <c r="R109" s="9">
+        <v>1599.18</v>
+      </c>
+      <c r="S109" s="10">
+        <v>107</v>
+      </c>
+      <c r="T109" s="38">
+        <v>14.599439252336399</v>
+      </c>
+      <c r="U109" s="32"/>
+      <c r="V109" s="33"/>
+      <c r="W109" s="8">
+        <v>6171081.4800000004</v>
+      </c>
+      <c r="X109" s="8">
+        <v>1952.05846924702</v>
+      </c>
+      <c r="Y109" s="11">
+        <v>1952.058</v>
+      </c>
+      <c r="Z109" s="9">
+        <v>4.6924702337491903E-4</v>
+      </c>
+      <c r="AA109" s="9">
+        <v>1.4834400005638599</v>
+      </c>
+      <c r="AB109" s="9">
+        <v>543063.09199999995</v>
+      </c>
+      <c r="AC109" s="8">
+        <v>2940897.84</v>
+      </c>
+    </row>
+    <row r="110" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B110" s="39"/>
+      <c r="C110" s="40"/>
+      <c r="D110" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="E110" s="7"/>
+      <c r="F110" s="36" t="s">
+        <v>178</v>
+      </c>
+      <c r="G110" s="33"/>
+      <c r="H110" s="7"/>
+      <c r="I110" s="36" t="s">
+        <v>347</v>
+      </c>
+      <c r="J110" s="33"/>
+      <c r="K110" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="L110" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M110" s="36" t="s">
+        <v>349</v>
+      </c>
+      <c r="N110" s="33"/>
+      <c r="O110" s="8">
+        <v>3766</v>
+      </c>
+      <c r="P110" s="38">
+        <v>1193.6400000000001</v>
+      </c>
+      <c r="Q110" s="33"/>
+      <c r="R110" s="9">
+        <v>2572.36</v>
+      </c>
+      <c r="S110" s="10">
+        <v>39</v>
+      </c>
+      <c r="T110" s="38">
+        <v>30.606153846153799</v>
+      </c>
+      <c r="U110" s="32"/>
+      <c r="V110" s="33"/>
+      <c r="W110" s="8">
+        <v>3246121</v>
+      </c>
+      <c r="X110" s="8">
+        <v>861.95459373340395</v>
+      </c>
+      <c r="Y110" s="11">
+        <v>906.52</v>
+      </c>
+      <c r="Z110" s="9">
+        <v>-44.565406266595801</v>
+      </c>
+      <c r="AA110" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB110" s="9">
+        <v>625594.69050000003</v>
+      </c>
+      <c r="AC110" s="8">
+        <v>1650326.65</v>
+      </c>
+    </row>
+    <row r="111" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B111" s="39"/>
+      <c r="C111" s="40"/>
+      <c r="D111" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="E111" s="7"/>
+      <c r="F111" s="36" t="s">
+        <v>350</v>
+      </c>
+      <c r="G111" s="33"/>
+      <c r="H111" s="7"/>
+      <c r="I111" s="36" t="s">
+        <v>351</v>
+      </c>
+      <c r="J111" s="33"/>
+      <c r="K111" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="L111" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M111" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="N111" s="33"/>
+      <c r="O111" s="8">
+        <v>2984.55</v>
+      </c>
+      <c r="P111" s="38">
+        <v>1820.3</v>
+      </c>
+      <c r="Q111" s="33"/>
+      <c r="R111" s="9">
+        <v>1164.25</v>
+      </c>
+      <c r="S111" s="10">
+        <v>81</v>
+      </c>
+      <c r="T111" s="38">
+        <v>22.4728395061728</v>
+      </c>
+      <c r="U111" s="32"/>
+      <c r="V111" s="33"/>
+      <c r="W111" s="8">
+        <v>3043284</v>
+      </c>
+      <c r="X111" s="8">
+        <v>1019.67934864552</v>
+      </c>
+      <c r="Y111" s="11">
+        <v>1011.123</v>
+      </c>
+      <c r="Z111" s="9">
+        <v>8.5563486455243893</v>
+      </c>
+      <c r="AA111" s="9">
+        <v>25536.850349999499</v>
+      </c>
+      <c r="AB111" s="9">
+        <v>864760.01760000002</v>
+      </c>
+      <c r="AC111" s="8">
+        <v>2560346.2599999998</v>
+      </c>
+    </row>
+    <row r="112" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B112" s="37"/>
+      <c r="C112" s="31"/>
+      <c r="D112" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="E112" s="7"/>
+      <c r="F112" s="36" t="s">
+        <v>354</v>
+      </c>
+      <c r="G112" s="33"/>
+      <c r="H112" s="7"/>
+      <c r="I112" s="36" t="s">
+        <v>355</v>
+      </c>
+      <c r="J112" s="33"/>
+      <c r="K112" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="L112" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M112" s="36" t="s">
+        <v>356</v>
+      </c>
+      <c r="N112" s="33"/>
+      <c r="O112" s="8">
+        <v>817.42</v>
+      </c>
+      <c r="P112" s="38">
+        <v>462.8</v>
+      </c>
+      <c r="Q112" s="33"/>
+      <c r="R112" s="9">
+        <v>354.62</v>
+      </c>
+      <c r="S112" s="10">
+        <v>31</v>
+      </c>
+      <c r="T112" s="38">
+        <v>14.929032258064501</v>
+      </c>
+      <c r="U112" s="32"/>
+      <c r="V112" s="33"/>
+      <c r="W112" s="8">
+        <v>612132</v>
+      </c>
+      <c r="X112" s="8">
+        <v>748.85860390007599</v>
+      </c>
+      <c r="Y112" s="11">
+        <v>550.33500000000004</v>
+      </c>
+      <c r="Z112" s="9">
+        <v>198.52360390007601</v>
+      </c>
+      <c r="AA112" s="9">
+        <v>162277.1643</v>
+      </c>
+      <c r="AB112" s="9">
+        <v>68018.953800000003</v>
+      </c>
+      <c r="AC112" s="8">
+        <v>769428.83</v>
+      </c>
+    </row>
+    <row r="113" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B113" s="36" t="s">
+        <v>357</v>
+      </c>
+      <c r="C113" s="29"/>
+      <c r="D113" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E113" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F113" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="G113" s="33"/>
+      <c r="H113" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="I113" s="36" t="s">
+        <v>359</v>
+      </c>
+      <c r="J113" s="33"/>
+      <c r="K113" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="L113" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M113" s="36" t="s">
+        <v>361</v>
+      </c>
+      <c r="N113" s="33"/>
+      <c r="O113" s="8">
+        <v>326</v>
+      </c>
+      <c r="P113" s="38">
+        <v>282.5</v>
+      </c>
+      <c r="Q113" s="33"/>
+      <c r="R113" s="9">
+        <v>43.5</v>
+      </c>
+      <c r="S113" s="10">
+        <v>10</v>
+      </c>
+      <c r="T113" s="38">
+        <v>28.25</v>
+      </c>
+      <c r="U113" s="32"/>
+      <c r="V113" s="33"/>
+      <c r="W113" s="8">
+        <v>526296</v>
+      </c>
+      <c r="X113" s="8">
+        <v>1614.40490797546</v>
+      </c>
+      <c r="Y113" s="11">
+        <v>1598.808</v>
+      </c>
+      <c r="Z113" s="9">
+        <v>15.5969079754602</v>
+      </c>
+      <c r="AA113" s="9">
+        <v>5084.5919999999996</v>
+      </c>
+      <c r="AB113" s="9">
+        <v>262340</v>
+      </c>
+      <c r="AC113" s="8">
+        <v>347032</v>
+      </c>
+    </row>
+    <row r="114" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B114" s="37"/>
+      <c r="C114" s="31"/>
+      <c r="D114" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E114" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="F114" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G114" s="33"/>
+      <c r="H114" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="I114" s="36" t="s">
+        <v>363</v>
+      </c>
+      <c r="J114" s="33"/>
+      <c r="K114" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="L114" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M114" s="36" t="s">
+        <v>365</v>
+      </c>
+      <c r="N114" s="33"/>
+      <c r="O114" s="8">
+        <v>1242</v>
+      </c>
+      <c r="P114" s="38">
+        <v>924</v>
+      </c>
+      <c r="Q114" s="33"/>
+      <c r="R114" s="9">
+        <v>318</v>
+      </c>
+      <c r="S114" s="10">
+        <v>43</v>
+      </c>
+      <c r="T114" s="38">
+        <v>21.488372093023301</v>
+      </c>
+      <c r="U114" s="32"/>
+      <c r="V114" s="33"/>
+      <c r="W114" s="8">
+        <v>1882116</v>
+      </c>
+      <c r="X114" s="8">
+        <v>1515.3913043478301</v>
+      </c>
+      <c r="Y114" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z114" s="9">
+        <v>-2478.5686956521699</v>
+      </c>
+      <c r="AA114" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB114" s="9">
+        <v>618385.1973</v>
+      </c>
+      <c r="AC114" s="8">
+        <v>1284503</v>
+      </c>
+    </row>
+    <row r="115" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B115" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C115" s="29"/>
+      <c r="D115" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="E115" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="F115" s="36" t="s">
+        <v>367</v>
+      </c>
+      <c r="G115" s="33"/>
+      <c r="H115" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="I115" s="36" t="s">
+        <v>369</v>
+      </c>
+      <c r="J115" s="33"/>
+      <c r="K115" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="L115" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M115" s="36" t="s">
+        <v>371</v>
+      </c>
+      <c r="N115" s="33"/>
+      <c r="O115" s="8">
+        <v>1674.14</v>
+      </c>
+      <c r="P115" s="38">
+        <v>838.15</v>
+      </c>
+      <c r="Q115" s="33"/>
+      <c r="R115" s="9">
+        <v>835.99</v>
+      </c>
+      <c r="S115" s="10">
+        <v>77</v>
+      </c>
+      <c r="T115" s="38">
+        <v>10.8850649350649</v>
+      </c>
+      <c r="U115" s="32"/>
+      <c r="V115" s="33"/>
+      <c r="W115" s="8">
+        <v>2599805.4</v>
+      </c>
+      <c r="X115" s="8">
+        <v>1552.91994695784</v>
+      </c>
+      <c r="Y115" s="11">
+        <v>1776.7639999999999</v>
+      </c>
+      <c r="Z115" s="9">
+        <v>-223.844053042159</v>
+      </c>
+      <c r="AA115" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB115" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC115" s="8">
+        <v>1375836.04</v>
+      </c>
+    </row>
+    <row r="116" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B116" s="39"/>
+      <c r="C116" s="40"/>
+      <c r="D116" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="E116" s="7"/>
+      <c r="F116" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G116" s="33"/>
+      <c r="H116" s="7"/>
+      <c r="I116" s="36" t="s">
+        <v>372</v>
+      </c>
+      <c r="J116" s="33"/>
+      <c r="K116" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="L116" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M116" s="36" t="s">
+        <v>374</v>
+      </c>
+      <c r="N116" s="33"/>
+      <c r="O116" s="8">
+        <v>3006.33</v>
+      </c>
+      <c r="P116" s="38">
+        <v>1623.5</v>
+      </c>
+      <c r="Q116" s="33"/>
+      <c r="R116" s="9">
+        <v>1382.83</v>
+      </c>
+      <c r="S116" s="10">
+        <v>152</v>
+      </c>
+      <c r="T116" s="38">
+        <v>10.6809210526316</v>
+      </c>
+      <c r="U116" s="32"/>
+      <c r="V116" s="33"/>
+      <c r="W116" s="8">
+        <v>2520251.52</v>
+      </c>
+      <c r="X116" s="8">
+        <v>838.31499535979106</v>
+      </c>
+      <c r="Y116" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z116" s="9">
+        <v>-1505.4230046402099</v>
+      </c>
+      <c r="AA116" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB116" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC116" s="8">
+        <v>2385386</v>
+      </c>
+    </row>
+    <row r="117" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B117" s="39"/>
+      <c r="C117" s="40"/>
+      <c r="D117" s="41"/>
+      <c r="E117" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="F117" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G117" s="33"/>
+      <c r="H117" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="I117" s="36" t="s">
+        <v>376</v>
+      </c>
+      <c r="J117" s="33"/>
+      <c r="K117" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="L117" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M117" s="36" t="s">
+        <v>378</v>
+      </c>
+      <c r="N117" s="33"/>
+      <c r="O117" s="8">
+        <v>179.89</v>
+      </c>
+      <c r="P117" s="38">
+        <v>153.16999999999999</v>
+      </c>
+      <c r="Q117" s="33"/>
+      <c r="R117" s="9">
+        <v>26.72</v>
+      </c>
+      <c r="S117" s="10">
+        <v>16</v>
+      </c>
+      <c r="T117" s="38">
+        <v>9.5731249999999992</v>
+      </c>
+      <c r="U117" s="32"/>
+      <c r="V117" s="33"/>
+      <c r="W117" s="8">
+        <v>284350.8</v>
+      </c>
+      <c r="X117" s="8">
+        <v>1580.69264550559</v>
+      </c>
+      <c r="Y117" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z117" s="9">
+        <v>-763.045354494413</v>
+      </c>
+      <c r="AA117" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB117" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC117" s="8">
+        <v>449725</v>
+      </c>
+    </row>
+    <row r="118" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B118" s="39"/>
+      <c r="C118" s="40"/>
+      <c r="D118" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="E118" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="F118" s="36" t="s">
+        <v>109</v>
+      </c>
+      <c r="G118" s="33"/>
+      <c r="H118" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="I118" s="36" t="s">
+        <v>379</v>
+      </c>
+      <c r="J118" s="33"/>
+      <c r="K118" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="L118" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M118" s="36" t="s">
+        <v>381</v>
+      </c>
+      <c r="N118" s="33"/>
+      <c r="O118" s="8">
+        <v>882</v>
+      </c>
+      <c r="P118" s="38">
+        <v>530</v>
+      </c>
+      <c r="Q118" s="33"/>
+      <c r="R118" s="9">
+        <v>352</v>
+      </c>
+      <c r="S118" s="10">
+        <v>39</v>
+      </c>
+      <c r="T118" s="38">
+        <v>13.5897435897436</v>
+      </c>
+      <c r="U118" s="32"/>
+      <c r="V118" s="33"/>
+      <c r="W118" s="8">
+        <v>692088</v>
+      </c>
+      <c r="X118" s="8">
+        <v>784.68027210884304</v>
+      </c>
+      <c r="Y118" s="11">
+        <v>967.33600000000001</v>
+      </c>
+      <c r="Z118" s="9">
+        <v>-182.655727891157</v>
+      </c>
+      <c r="AA118" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB118" s="9">
+        <v>48658.006800000003</v>
+      </c>
+      <c r="AC118" s="8">
+        <v>365652</v>
+      </c>
+    </row>
+    <row r="119" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B119" s="39"/>
+      <c r="C119" s="40"/>
+      <c r="D119" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E119" s="7"/>
+      <c r="F119" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="G119" s="33"/>
+      <c r="H119" s="7"/>
+      <c r="I119" s="36" t="s">
+        <v>382</v>
+      </c>
+      <c r="J119" s="33"/>
+      <c r="K119" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="L119" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M119" s="36" t="s">
+        <v>383</v>
+      </c>
+      <c r="N119" s="33"/>
+      <c r="O119" s="8">
+        <v>232.2</v>
+      </c>
+      <c r="P119" s="38">
+        <v>145.4</v>
+      </c>
+      <c r="Q119" s="33"/>
+      <c r="R119" s="9">
+        <v>86.8</v>
+      </c>
+      <c r="S119" s="10">
+        <v>9</v>
+      </c>
+      <c r="T119" s="38">
+        <v>16.155555555555601</v>
+      </c>
+      <c r="U119" s="32"/>
+      <c r="V119" s="33"/>
+      <c r="W119" s="8">
+        <v>221534</v>
+      </c>
+      <c r="X119" s="8">
+        <v>954.06546080964699</v>
+      </c>
+      <c r="Y119" s="11">
+        <v>1694.7139999999999</v>
+      </c>
+      <c r="Z119" s="9">
+        <v>-740.64853919035295</v>
+      </c>
+      <c r="AA119" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB119" s="9">
+        <v>35720.380799999999</v>
+      </c>
+      <c r="AC119" s="8">
+        <v>197175.16</v>
+      </c>
+    </row>
+    <row r="120" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B120" s="39"/>
+      <c r="C120" s="40"/>
+      <c r="D120" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="E120" s="7"/>
+      <c r="F120" s="36" t="s">
+        <v>384</v>
+      </c>
+      <c r="G120" s="33"/>
+      <c r="H120" s="7"/>
+      <c r="I120" s="36" t="s">
+        <v>385</v>
+      </c>
+      <c r="J120" s="33"/>
+      <c r="K120" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="L120" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M120" s="36" t="s">
+        <v>387</v>
+      </c>
+      <c r="N120" s="33"/>
+      <c r="O120" s="8">
+        <v>1143</v>
+      </c>
+      <c r="P120" s="38">
+        <v>662</v>
+      </c>
+      <c r="Q120" s="33"/>
+      <c r="R120" s="9">
+        <v>481</v>
+      </c>
+      <c r="S120" s="10">
+        <v>25</v>
+      </c>
+      <c r="T120" s="38">
+        <v>26.48</v>
+      </c>
+      <c r="U120" s="32"/>
+      <c r="V120" s="33"/>
+      <c r="W120" s="8">
+        <v>1255560</v>
+      </c>
+      <c r="X120" s="8">
+        <v>1098.4776902887099</v>
+      </c>
+      <c r="Y120" s="11">
+        <v>1098.4780000000001</v>
+      </c>
+      <c r="Z120" s="9">
+        <v>-3.0971128626333699E-4</v>
+      </c>
+      <c r="AA120" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB120" s="9">
+        <v>397649.76</v>
+      </c>
+      <c r="AC120" s="8">
+        <v>1105652.17</v>
+      </c>
+    </row>
+    <row r="121" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B121" s="39"/>
+      <c r="C121" s="40"/>
+      <c r="D121" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E121" s="7"/>
+      <c r="F121" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="G121" s="33"/>
+      <c r="H121" s="7"/>
+      <c r="I121" s="36" t="s">
+        <v>388</v>
+      </c>
+      <c r="J121" s="33"/>
+      <c r="K121" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="L121" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M121" s="36" t="s">
+        <v>390</v>
+      </c>
+      <c r="N121" s="33"/>
+      <c r="O121" s="8">
+        <v>597.79999999999995</v>
+      </c>
+      <c r="P121" s="38">
+        <v>385.8</v>
+      </c>
+      <c r="Q121" s="33"/>
+      <c r="R121" s="9">
+        <v>212</v>
+      </c>
+      <c r="S121" s="10">
+        <v>42</v>
+      </c>
+      <c r="T121" s="38">
+        <v>9.1857142857142904</v>
+      </c>
+      <c r="U121" s="32"/>
+      <c r="V121" s="33"/>
+      <c r="W121" s="8">
+        <v>416992.8</v>
+      </c>
+      <c r="X121" s="8">
+        <v>697.54566744730698</v>
+      </c>
+      <c r="Y121" s="11">
+        <v>1598.808</v>
+      </c>
+      <c r="Z121" s="9">
+        <v>-901.26233255269301</v>
+      </c>
+      <c r="AA121" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB121" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC121" s="8">
+        <v>284778</v>
+      </c>
+    </row>
+    <row r="122" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B122" s="39"/>
+      <c r="C122" s="40"/>
+      <c r="D122" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="E122" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="F122" s="36" t="s">
+        <v>391</v>
+      </c>
+      <c r="G122" s="33"/>
+      <c r="H122" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="I122" s="36" t="s">
+        <v>391</v>
+      </c>
+      <c r="J122" s="33"/>
+      <c r="K122" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="L122" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M122" s="36" t="s">
+        <v>394</v>
+      </c>
+      <c r="N122" s="33"/>
+      <c r="O122" s="8">
+        <v>205</v>
+      </c>
+      <c r="P122" s="38">
+        <v>130</v>
+      </c>
+      <c r="Q122" s="33"/>
+      <c r="R122" s="9">
+        <v>75</v>
+      </c>
+      <c r="S122" s="10">
+        <v>10</v>
+      </c>
+      <c r="T122" s="38">
+        <v>13</v>
+      </c>
+      <c r="U122" s="32"/>
+      <c r="V122" s="33"/>
+      <c r="W122" s="8">
+        <v>217667.04</v>
+      </c>
+      <c r="X122" s="8">
+        <v>1061.79043902439</v>
+      </c>
+      <c r="Y122" s="11">
+        <v>1061.79</v>
+      </c>
+      <c r="Z122" s="9">
+        <v>4.3902439028897799E-4</v>
+      </c>
+      <c r="AA122" s="9">
+        <v>9.0000000025611399E-2</v>
+      </c>
+      <c r="AB122" s="9">
+        <v>10617.9</v>
+      </c>
+      <c r="AC122" s="8">
+        <v>208601</v>
+      </c>
+    </row>
+    <row r="123" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B123" s="39"/>
+      <c r="C123" s="40"/>
+      <c r="D123" s="36" t="s">
+        <v>395</v>
+      </c>
+      <c r="E123" s="36" t="s">
+        <v>395</v>
+      </c>
+      <c r="F123" s="36" t="s">
+        <v>395</v>
+      </c>
+      <c r="G123" s="29"/>
+      <c r="H123" s="36" t="s">
+        <v>395</v>
+      </c>
+      <c r="I123" s="36" t="s">
+        <v>395</v>
+      </c>
+      <c r="J123" s="33"/>
+      <c r="K123" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="L123" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M123" s="36" t="s">
+        <v>397</v>
+      </c>
+      <c r="N123" s="33"/>
+      <c r="O123" s="8">
+        <v>205.51</v>
+      </c>
+      <c r="P123" s="38">
+        <v>181.8</v>
+      </c>
+      <c r="Q123" s="33"/>
+      <c r="R123" s="9">
+        <v>23.71</v>
+      </c>
+      <c r="S123" s="10">
+        <v>16</v>
+      </c>
+      <c r="T123" s="38">
+        <v>11.362500000000001</v>
+      </c>
+      <c r="U123" s="32"/>
+      <c r="V123" s="33"/>
+      <c r="W123" s="8">
+        <v>433968.96</v>
+      </c>
+      <c r="X123" s="8">
+        <v>2111.6683373071901</v>
+      </c>
+      <c r="Y123" s="11">
+        <v>1896.3109999999999</v>
+      </c>
+      <c r="Z123" s="9">
+        <v>215.35733730718701</v>
+      </c>
+      <c r="AA123" s="9">
+        <v>44258.086390000099</v>
+      </c>
+      <c r="AB123" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC123" s="8">
+        <v>462101</v>
+      </c>
+    </row>
+    <row r="124" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B124" s="39"/>
+      <c r="C124" s="40"/>
+      <c r="D124" s="41"/>
+      <c r="E124" s="41"/>
+      <c r="F124" s="37"/>
+      <c r="G124" s="31"/>
+      <c r="H124" s="41"/>
+      <c r="I124" s="36" t="s">
+        <v>398</v>
+      </c>
+      <c r="J124" s="33"/>
+      <c r="K124" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="L124" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M124" s="36" t="s">
+        <v>400</v>
+      </c>
+      <c r="N124" s="33"/>
+      <c r="O124" s="8">
+        <v>343.95</v>
+      </c>
+      <c r="P124" s="38">
+        <v>156.61000000000001</v>
+      </c>
+      <c r="Q124" s="33"/>
+      <c r="R124" s="9">
+        <v>187.34</v>
+      </c>
+      <c r="S124" s="10">
+        <v>16</v>
+      </c>
+      <c r="T124" s="38">
+        <v>9.7881250000000009</v>
+      </c>
+      <c r="U124" s="32"/>
+      <c r="V124" s="33"/>
+      <c r="W124" s="8">
+        <v>607978</v>
+      </c>
+      <c r="X124" s="8">
+        <v>1767.63483064399</v>
+      </c>
+      <c r="Y124" s="11">
+        <v>1896.3109999999999</v>
+      </c>
+      <c r="Z124" s="9">
+        <v>-128.676169356011</v>
+      </c>
+      <c r="AA124" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB124" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC124" s="8">
+        <v>441737</v>
+      </c>
+    </row>
+    <row r="125" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B125" s="39"/>
+      <c r="C125" s="40"/>
+      <c r="D125" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E125" s="7"/>
+      <c r="F125" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="G125" s="33"/>
+      <c r="H125" s="7"/>
+      <c r="I125" s="36" t="s">
+        <v>401</v>
+      </c>
+      <c r="J125" s="33"/>
+      <c r="K125" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="L125" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="M125" s="36" t="s">
+        <v>403</v>
+      </c>
+      <c r="N125" s="33"/>
+      <c r="O125" s="8">
+        <v>523.99</v>
+      </c>
+      <c r="P125" s="38">
+        <v>313</v>
+      </c>
+      <c r="Q125" s="33"/>
+      <c r="R125" s="9">
+        <v>210.99</v>
+      </c>
+      <c r="S125" s="10">
+        <v>70</v>
+      </c>
+      <c r="T125" s="38">
+        <v>4.4714285714285698</v>
+      </c>
+      <c r="U125" s="32"/>
+      <c r="V125" s="33"/>
+      <c r="W125" s="8">
+        <v>786372</v>
+      </c>
+      <c r="X125" s="8">
+        <v>1500.7385637130501</v>
+      </c>
+      <c r="Y125" s="11">
+        <v>1933.2570000000001</v>
+      </c>
+      <c r="Z125" s="9">
+        <v>-432.51843628695201</v>
+      </c>
+      <c r="AA125" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB125" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC125" s="8">
+        <v>1222388</v>
+      </c>
+    </row>
+    <row r="126" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B126" s="39"/>
+      <c r="C126" s="40"/>
+      <c r="D126" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="E126" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="F126" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="G126" s="33"/>
+      <c r="H126" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="I126" s="36" t="s">
+        <v>405</v>
+      </c>
+      <c r="J126" s="33"/>
+      <c r="K126" s="7"/>
+      <c r="L126" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M126" s="36" t="s">
+        <v>406</v>
+      </c>
+      <c r="N126" s="33"/>
+      <c r="O126" s="8">
+        <v>189</v>
+      </c>
+      <c r="P126" s="38">
+        <v>142</v>
+      </c>
+      <c r="Q126" s="33"/>
+      <c r="R126" s="9">
+        <v>47</v>
+      </c>
+      <c r="S126" s="10">
+        <v>10</v>
+      </c>
+      <c r="T126" s="38">
+        <v>14.2</v>
+      </c>
+      <c r="U126" s="32"/>
+      <c r="V126" s="33"/>
+      <c r="W126" s="8">
+        <v>97215</v>
+      </c>
+      <c r="X126" s="8">
+        <v>514.36507936507905</v>
+      </c>
+      <c r="Y126" s="11">
+        <v>1799.704</v>
+      </c>
+      <c r="Z126" s="9">
+        <v>-1285.33892063492</v>
+      </c>
+      <c r="AA126" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB126" s="9">
+        <v>11316.14</v>
+      </c>
+      <c r="AC126" s="8">
+        <v>226188</v>
+      </c>
+    </row>
+    <row r="127" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B127" s="39"/>
+      <c r="C127" s="40"/>
+      <c r="D127" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="E127" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="F127" s="36" t="s">
+        <v>407</v>
+      </c>
+      <c r="G127" s="33"/>
+      <c r="H127" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="I127" s="36" t="s">
+        <v>408</v>
+      </c>
+      <c r="J127" s="33"/>
+      <c r="K127" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="L127" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M127" s="36"/>
+      <c r="N127" s="33"/>
+      <c r="O127" s="8">
+        <v>351.98</v>
+      </c>
+      <c r="P127" s="38">
+        <v>153.11000000000001</v>
+      </c>
+      <c r="Q127" s="33"/>
+      <c r="R127" s="9">
+        <v>198.87</v>
+      </c>
+      <c r="S127" s="10">
+        <v>21</v>
+      </c>
+      <c r="T127" s="38">
+        <v>7.2909523809523797</v>
+      </c>
+      <c r="U127" s="32"/>
+      <c r="V127" s="33"/>
+      <c r="W127" s="8">
+        <v>503651</v>
+      </c>
+      <c r="X127" s="8">
+        <v>1430.9080061367099</v>
+      </c>
+      <c r="Y127" s="11">
+        <v>1430.9079999999999</v>
+      </c>
+      <c r="Z127" s="9">
+        <v>6.1367122725641804E-6</v>
+      </c>
+      <c r="AA127" s="9">
+        <v>2.1600000327453E-3</v>
+      </c>
+      <c r="AB127" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC127" s="8">
+        <v>424584</v>
+      </c>
+    </row>
+    <row r="128" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B128" s="39"/>
+      <c r="C128" s="40"/>
+      <c r="D128" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E128" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="F128" s="36" t="s">
+        <v>221</v>
+      </c>
+      <c r="G128" s="33"/>
+      <c r="H128" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="I128" s="36" t="s">
+        <v>411</v>
+      </c>
+      <c r="J128" s="33"/>
+      <c r="K128" s="7"/>
+      <c r="L128" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M128" s="36" t="s">
+        <v>412</v>
+      </c>
+      <c r="N128" s="33"/>
+      <c r="O128" s="8">
+        <v>773.67</v>
+      </c>
+      <c r="P128" s="38">
+        <v>422.3</v>
+      </c>
+      <c r="Q128" s="33"/>
+      <c r="R128" s="9">
+        <v>351.37</v>
+      </c>
+      <c r="S128" s="10">
+        <v>36</v>
+      </c>
+      <c r="T128" s="38">
+        <v>11.7305555555556</v>
+      </c>
+      <c r="U128" s="32"/>
+      <c r="V128" s="33"/>
+      <c r="W128" s="8">
+        <v>893085.72</v>
+      </c>
+      <c r="X128" s="8">
+        <v>1154.34968397379</v>
+      </c>
+      <c r="Y128" s="11">
+        <v>1758.645</v>
+      </c>
+      <c r="Z128" s="9">
+        <v>-604.29531602621296</v>
+      </c>
+      <c r="AA128" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB128" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC128" s="8">
+        <v>1385025.38</v>
+      </c>
+    </row>
+    <row r="129" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B129" s="39"/>
+      <c r="C129" s="40"/>
+      <c r="D129" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="E129" s="36" t="s">
+        <v>234</v>
+      </c>
+      <c r="F129" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G129" s="29"/>
+      <c r="H129" s="36" t="s">
+        <v>234</v>
+      </c>
+      <c r="I129" s="36" t="s">
+        <v>413</v>
+      </c>
+      <c r="J129" s="33"/>
+      <c r="K129" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="L129" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M129" s="36" t="s">
+        <v>415</v>
+      </c>
+      <c r="N129" s="33"/>
+      <c r="O129" s="8">
+        <v>2054</v>
+      </c>
+      <c r="P129" s="38">
+        <v>1143</v>
+      </c>
+      <c r="Q129" s="33"/>
+      <c r="R129" s="9">
+        <v>911</v>
+      </c>
+      <c r="S129" s="10">
+        <v>110</v>
+      </c>
+      <c r="T129" s="38">
+        <v>10.3909090909091</v>
+      </c>
+      <c r="U129" s="32"/>
+      <c r="V129" s="33"/>
+      <c r="W129" s="8">
+        <v>4793496.5999999996</v>
+      </c>
+      <c r="X129" s="8">
+        <v>2333.7373904576398</v>
+      </c>
+      <c r="Y129" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z129" s="9">
+        <v>-1660.22260954236</v>
+      </c>
+      <c r="AA129" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB129" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC129" s="8">
+        <v>5030062.1100000003</v>
+      </c>
+    </row>
+    <row r="130" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B130" s="39"/>
+      <c r="C130" s="40"/>
+      <c r="D130" s="42"/>
+      <c r="E130" s="41"/>
+      <c r="F130" s="37"/>
+      <c r="G130" s="31"/>
+      <c r="H130" s="41"/>
+      <c r="I130" s="36" t="s">
+        <v>382</v>
+      </c>
+      <c r="J130" s="33"/>
+      <c r="K130" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="L130" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M130" s="36" t="s">
+        <v>237</v>
+      </c>
+      <c r="N130" s="33"/>
+      <c r="O130" s="8">
+        <v>1027</v>
+      </c>
+      <c r="P130" s="38">
+        <v>236</v>
+      </c>
+      <c r="Q130" s="33"/>
+      <c r="R130" s="9">
+        <v>791</v>
+      </c>
+      <c r="S130" s="10">
+        <v>42</v>
+      </c>
+      <c r="T130" s="38">
+        <v>5.6190476190476204</v>
+      </c>
+      <c r="U130" s="32"/>
+      <c r="V130" s="33"/>
+      <c r="W130" s="8">
+        <v>5468505.5999999996</v>
+      </c>
+      <c r="X130" s="8">
+        <v>5324.7376825705896</v>
+      </c>
+      <c r="Y130" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z130" s="9">
+        <v>1330.7776825705901</v>
+      </c>
+      <c r="AA130" s="9">
+        <v>1366708.68</v>
+      </c>
+      <c r="AB130" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC130" s="8">
+        <v>2090672.17</v>
+      </c>
+    </row>
+    <row r="131" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B131" s="39"/>
+      <c r="C131" s="40"/>
+      <c r="D131" s="42"/>
+      <c r="E131" s="36" t="s">
+        <v>417</v>
+      </c>
+      <c r="F131" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G131" s="29"/>
+      <c r="H131" s="36" t="s">
+        <v>417</v>
+      </c>
+      <c r="I131" s="36"/>
+      <c r="J131" s="33"/>
+      <c r="K131" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="L131" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M131" s="36" t="s">
+        <v>419</v>
+      </c>
+      <c r="N131" s="33"/>
+      <c r="O131" s="8">
+        <v>574.1</v>
+      </c>
+      <c r="P131" s="38">
+        <v>175.4</v>
+      </c>
+      <c r="Q131" s="33"/>
+      <c r="R131" s="9">
+        <v>398.7</v>
+      </c>
+      <c r="S131" s="10">
+        <v>20</v>
+      </c>
+      <c r="T131" s="38">
+        <v>8.77</v>
+      </c>
+      <c r="U131" s="32"/>
+      <c r="V131" s="33"/>
+      <c r="W131" s="8">
+        <v>1119816</v>
+      </c>
+      <c r="X131" s="8">
+        <v>1950.5591360390199</v>
+      </c>
+      <c r="Y131" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z131" s="9">
+        <v>-2043.4008639609799</v>
+      </c>
+      <c r="AA131" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB131" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC131" s="8">
+        <v>659887.81999999995</v>
+      </c>
+    </row>
+    <row r="132" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B132" s="39"/>
+      <c r="C132" s="40"/>
+      <c r="D132" s="42"/>
+      <c r="E132" s="41"/>
+      <c r="F132" s="37"/>
+      <c r="G132" s="31"/>
+      <c r="H132" s="41"/>
+      <c r="I132" s="36" t="s">
+        <v>420</v>
+      </c>
+      <c r="J132" s="33"/>
+      <c r="K132" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="L132" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M132" s="36" t="s">
+        <v>419</v>
+      </c>
+      <c r="N132" s="33"/>
+      <c r="O132" s="8">
+        <v>3828.6</v>
+      </c>
+      <c r="P132" s="38">
+        <v>1672.16</v>
+      </c>
+      <c r="Q132" s="33"/>
+      <c r="R132" s="9">
+        <v>2156.44</v>
+      </c>
+      <c r="S132" s="10">
+        <v>179</v>
+      </c>
+      <c r="T132" s="38">
+        <v>9.3416759776536296</v>
+      </c>
+      <c r="U132" s="32"/>
+      <c r="V132" s="33"/>
+      <c r="W132" s="8">
+        <v>9417048</v>
+      </c>
+      <c r="X132" s="8">
+        <v>2459.6583607584998</v>
+      </c>
+      <c r="Y132" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z132" s="9">
+        <v>-1534.3016392415</v>
+      </c>
+      <c r="AA132" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB132" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC132" s="8">
+        <v>4843292.08</v>
+      </c>
+    </row>
+    <row r="133" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B133" s="39"/>
+      <c r="C133" s="40"/>
+      <c r="D133" s="41"/>
+      <c r="E133" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F133" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G133" s="33"/>
+      <c r="H133" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="I133" s="36" t="s">
+        <v>423</v>
+      </c>
+      <c r="J133" s="33"/>
+      <c r="K133" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="L133" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M133" s="36" t="s">
+        <v>394</v>
+      </c>
+      <c r="N133" s="33"/>
+      <c r="O133" s="8">
+        <v>155</v>
+      </c>
+      <c r="P133" s="38">
+        <v>114</v>
+      </c>
+      <c r="Q133" s="33"/>
+      <c r="R133" s="9">
+        <v>41</v>
+      </c>
+      <c r="S133" s="10">
+        <v>12</v>
+      </c>
+      <c r="T133" s="38">
+        <v>9.5</v>
+      </c>
+      <c r="U133" s="32"/>
+      <c r="V133" s="33"/>
+      <c r="W133" s="8">
+        <v>212354.4</v>
+      </c>
+      <c r="X133" s="8">
+        <v>1370.0283870967701</v>
+      </c>
+      <c r="Y133" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z133" s="9">
+        <v>-2623.93161290323</v>
+      </c>
+      <c r="AA133" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB133" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC133" s="7"/>
+    </row>
+    <row r="134" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B134" s="39"/>
+      <c r="C134" s="40"/>
+      <c r="D134" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="E134" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F134" s="36" t="s">
+        <v>335</v>
+      </c>
+      <c r="G134" s="33"/>
+      <c r="H134" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="I134" s="36" t="s">
+        <v>426</v>
+      </c>
+      <c r="J134" s="33"/>
+      <c r="K134" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="L134" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M134" s="36" t="s">
+        <v>428</v>
+      </c>
+      <c r="N134" s="33"/>
+      <c r="O134" s="8">
+        <v>311.7</v>
+      </c>
+      <c r="P134" s="38">
+        <v>128.18</v>
+      </c>
+      <c r="Q134" s="33"/>
+      <c r="R134" s="9">
+        <v>183.52</v>
+      </c>
+      <c r="S134" s="10">
+        <v>11</v>
+      </c>
+      <c r="T134" s="38">
+        <v>11.652727272727301</v>
+      </c>
+      <c r="U134" s="32"/>
+      <c r="V134" s="33"/>
+      <c r="W134" s="8">
+        <v>797004</v>
+      </c>
+      <c r="X134" s="8">
+        <v>2556.95861405197</v>
+      </c>
+      <c r="Y134" s="11">
+        <v>1968.7170000000001</v>
+      </c>
+      <c r="Z134" s="9">
+        <v>588.24161405197299</v>
+      </c>
+      <c r="AA134" s="9">
+        <v>183354.9111</v>
+      </c>
+      <c r="AB134" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC134" s="8">
+        <v>434832.17</v>
+      </c>
+    </row>
+    <row r="135" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B135" s="39"/>
+      <c r="C135" s="40"/>
+      <c r="D135" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E135" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="F135" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="G135" s="33"/>
+      <c r="H135" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="I135" s="36" t="s">
+        <v>430</v>
+      </c>
+      <c r="J135" s="33"/>
+      <c r="K135" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="L135" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M135" s="36" t="s">
+        <v>432</v>
+      </c>
+      <c r="N135" s="33"/>
+      <c r="O135" s="8">
+        <v>847.91</v>
+      </c>
+      <c r="P135" s="38">
+        <v>647.20000000000005</v>
+      </c>
+      <c r="Q135" s="33"/>
+      <c r="R135" s="9">
+        <v>200.71</v>
+      </c>
+      <c r="S135" s="10">
+        <v>41</v>
+      </c>
+      <c r="T135" s="38">
+        <v>15.785365853658501</v>
+      </c>
+      <c r="U135" s="32"/>
+      <c r="V135" s="33"/>
+      <c r="W135" s="8">
+        <v>852168</v>
+      </c>
+      <c r="X135" s="8">
+        <v>1005.02175938484</v>
+      </c>
+      <c r="Y135" s="11">
+        <v>1693.384</v>
+      </c>
+      <c r="Z135" s="9">
+        <v>-688.36224061515998</v>
+      </c>
+      <c r="AA135" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB135" s="9">
+        <v>156170.05780000001</v>
+      </c>
+      <c r="AC135" s="8">
+        <v>661758</v>
+      </c>
+    </row>
+    <row r="136" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B136" s="39"/>
+      <c r="C136" s="40"/>
+      <c r="D136" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="E136" s="7"/>
+      <c r="F136" s="36" t="s">
+        <v>433</v>
+      </c>
+      <c r="G136" s="33"/>
+      <c r="H136" s="7"/>
+      <c r="I136" s="36" t="s">
+        <v>405</v>
+      </c>
+      <c r="J136" s="33"/>
+      <c r="K136" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="L136" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M136" s="36" t="s">
+        <v>435</v>
+      </c>
+      <c r="N136" s="33"/>
+      <c r="O136" s="8">
+        <v>2033.2</v>
+      </c>
+      <c r="P136" s="38">
+        <v>514.20000000000005</v>
+      </c>
+      <c r="Q136" s="33"/>
+      <c r="R136" s="9">
+        <v>1519</v>
+      </c>
+      <c r="S136" s="10">
+        <v>54</v>
+      </c>
+      <c r="T136" s="38">
+        <v>9.5222222222222204</v>
+      </c>
+      <c r="U136" s="32"/>
+      <c r="V136" s="33"/>
+      <c r="W136" s="8">
+        <v>5112000</v>
+      </c>
+      <c r="X136" s="8">
+        <v>2514.26323037576</v>
+      </c>
+      <c r="Y136" s="11">
+        <v>2256.7399999999998</v>
+      </c>
+      <c r="Z136" s="9">
+        <v>257.52323037576298</v>
+      </c>
+      <c r="AA136" s="9">
+        <v>523596.23200000101</v>
+      </c>
+      <c r="AB136" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC136" s="8">
+        <v>935896.35</v>
+      </c>
+    </row>
+    <row r="137" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B137" s="37"/>
+      <c r="C137" s="31"/>
+      <c r="D137" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="E137" s="7"/>
+      <c r="F137" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="G137" s="33"/>
+      <c r="H137" s="7"/>
+      <c r="I137" s="36" t="s">
+        <v>436</v>
+      </c>
+      <c r="J137" s="33"/>
+      <c r="K137" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="L137" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M137" s="36" t="s">
+        <v>438</v>
+      </c>
+      <c r="N137" s="33"/>
+      <c r="O137" s="8">
+        <v>1829.95</v>
+      </c>
+      <c r="P137" s="38">
+        <v>1137.04</v>
+      </c>
+      <c r="Q137" s="33"/>
+      <c r="R137" s="9">
+        <v>692.91</v>
+      </c>
+      <c r="S137" s="10">
+        <v>63</v>
+      </c>
+      <c r="T137" s="38">
+        <v>18.048253968253999</v>
+      </c>
+      <c r="U137" s="32"/>
+      <c r="V137" s="33"/>
+      <c r="W137" s="8">
+        <v>3200353</v>
+      </c>
+      <c r="X137" s="8">
+        <v>1748.8745594141899</v>
+      </c>
+      <c r="Y137" s="11">
+        <v>2077.5659999999998</v>
+      </c>
+      <c r="Z137" s="9">
+        <v>-328.69144058580798</v>
+      </c>
+      <c r="AA137" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB137" s="9">
+        <v>666581.80050000001</v>
+      </c>
+      <c r="AC137" s="8">
+        <v>1280282</v>
+      </c>
+    </row>
+    <row r="138" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B138" s="36" t="s">
+        <v>439</v>
+      </c>
+      <c r="C138" s="29"/>
+      <c r="D138" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="E138" s="36" t="s">
+        <v>440</v>
+      </c>
+      <c r="F138" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G138" s="29"/>
+      <c r="H138" s="36" t="s">
+        <v>440</v>
+      </c>
+      <c r="I138" s="36" t="s">
+        <v>441</v>
+      </c>
+      <c r="J138" s="29"/>
+      <c r="K138" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="L138" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M138" s="36" t="s">
+        <v>443</v>
+      </c>
+      <c r="N138" s="33"/>
+      <c r="O138" s="8">
+        <v>1549.09</v>
+      </c>
+      <c r="P138" s="38">
+        <v>667.95</v>
+      </c>
+      <c r="Q138" s="33"/>
+      <c r="R138" s="9">
+        <v>881.14</v>
+      </c>
+      <c r="S138" s="10">
+        <v>106</v>
+      </c>
+      <c r="T138" s="38">
+        <v>6.3014150943396201</v>
+      </c>
+      <c r="U138" s="32"/>
+      <c r="V138" s="33"/>
+      <c r="W138" s="8">
+        <v>4201500</v>
+      </c>
+      <c r="X138" s="8">
+        <v>2712.23750718164</v>
+      </c>
+      <c r="Y138" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z138" s="9">
+        <v>-1281.72249281836</v>
+      </c>
+      <c r="AA138" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB138" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC138" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B139" s="37"/>
+      <c r="C139" s="31"/>
+      <c r="D139" s="41"/>
+      <c r="E139" s="41"/>
+      <c r="F139" s="37"/>
+      <c r="G139" s="31"/>
+      <c r="H139" s="41"/>
+      <c r="I139" s="37"/>
+      <c r="J139" s="31"/>
+      <c r="K139" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="L139" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M139" s="36" t="s">
+        <v>443</v>
+      </c>
+      <c r="N139" s="33"/>
+      <c r="O139" s="8">
+        <v>603.26</v>
+      </c>
+      <c r="P139" s="38">
+        <v>420.41</v>
+      </c>
+      <c r="Q139" s="33"/>
+      <c r="R139" s="9">
+        <v>182.85</v>
+      </c>
+      <c r="S139" s="10">
+        <v>74</v>
+      </c>
+      <c r="T139" s="38">
+        <v>5.6812162162162201</v>
+      </c>
+      <c r="U139" s="32"/>
+      <c r="V139" s="33"/>
+      <c r="W139" s="8">
+        <v>2489975</v>
+      </c>
+      <c r="X139" s="8">
+        <v>4127.5320757219097</v>
+      </c>
+      <c r="Y139" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z139" s="9">
+        <v>133.57207572191101</v>
+      </c>
+      <c r="AA139" s="9">
+        <v>80578.690400000196</v>
+      </c>
+      <c r="AB139" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC139" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B140" s="36" t="s">
+        <v>445</v>
+      </c>
+      <c r="C140" s="29"/>
+      <c r="D140" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E140" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F140" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="G140" s="33"/>
+      <c r="H140" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="I140" s="36" t="s">
+        <v>446</v>
+      </c>
+      <c r="J140" s="33"/>
+      <c r="K140" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="L140" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M140" s="36" t="s">
+        <v>448</v>
+      </c>
+      <c r="N140" s="33"/>
+      <c r="O140" s="8">
+        <v>189.7</v>
+      </c>
+      <c r="P140" s="38">
+        <v>26.7</v>
+      </c>
+      <c r="Q140" s="33"/>
+      <c r="R140" s="9">
+        <v>163</v>
+      </c>
+      <c r="S140" s="10">
+        <v>3</v>
+      </c>
+      <c r="T140" s="38">
+        <v>8.9</v>
+      </c>
+      <c r="U140" s="32"/>
+      <c r="V140" s="33"/>
+      <c r="W140" s="8">
+        <v>78000</v>
+      </c>
+      <c r="X140" s="8">
+        <v>411.17554032683199</v>
+      </c>
+      <c r="Y140" s="11">
+        <v>1933.2570000000001</v>
+      </c>
+      <c r="Z140" s="9">
+        <v>-1522.08145967317</v>
+      </c>
+      <c r="AA140" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB140" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC140" s="8">
+        <v>110780.68</v>
+      </c>
+    </row>
+    <row r="141" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B141" s="39"/>
+      <c r="C141" s="40"/>
+      <c r="D141" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E141" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="F141" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="G141" s="33"/>
+      <c r="H141" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="I141" s="36" t="s">
+        <v>223</v>
+      </c>
+      <c r="J141" s="33"/>
+      <c r="K141" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="L141" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M141" s="36" t="s">
+        <v>450</v>
+      </c>
+      <c r="N141" s="33"/>
+      <c r="O141" s="8">
+        <v>72.78</v>
+      </c>
+      <c r="P141" s="38">
+        <v>21.08</v>
+      </c>
+      <c r="Q141" s="33"/>
+      <c r="R141" s="9">
+        <v>51.7</v>
+      </c>
+      <c r="S141" s="10">
+        <v>3</v>
+      </c>
+      <c r="T141" s="38">
+        <v>7.0266666666666699</v>
+      </c>
+      <c r="U141" s="32"/>
+      <c r="V141" s="33"/>
+      <c r="W141" s="8">
+        <v>49296</v>
+      </c>
+      <c r="X141" s="8">
+        <v>677.328936521022</v>
+      </c>
+      <c r="Y141" s="11">
+        <v>1669.5619999999999</v>
+      </c>
+      <c r="Z141" s="9">
+        <v>-992.23306347897801</v>
+      </c>
+      <c r="AA141" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB141" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC141" s="8">
+        <v>71623.39</v>
+      </c>
+    </row>
+    <row r="142" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B142" s="39"/>
+      <c r="C142" s="40"/>
+      <c r="D142" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E142" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="F142" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G142" s="33"/>
+      <c r="H142" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="I142" s="36" t="s">
+        <v>452</v>
+      </c>
+      <c r="J142" s="33"/>
+      <c r="K142" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="L142" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M142" s="36" t="s">
+        <v>454</v>
+      </c>
+      <c r="N142" s="33"/>
+      <c r="O142" s="8">
+        <v>16.78</v>
+      </c>
+      <c r="P142" s="38">
+        <v>16.78</v>
+      </c>
+      <c r="Q142" s="33"/>
+      <c r="R142" s="9">
+        <v>0</v>
+      </c>
+      <c r="S142" s="10">
+        <v>8</v>
+      </c>
+      <c r="T142" s="38">
+        <v>2.0975000000000001</v>
+      </c>
+      <c r="U142" s="32"/>
+      <c r="V142" s="33"/>
+      <c r="W142" s="8">
+        <v>32640</v>
+      </c>
+      <c r="X142" s="8">
+        <v>1945.17282479142</v>
+      </c>
+      <c r="Y142" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z142" s="9">
+        <v>-2048.7871752085798</v>
+      </c>
+      <c r="AA142" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB142" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC142" s="8">
+        <v>49479.99</v>
+      </c>
+    </row>
+    <row r="143" spans="2:29" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="B143" s="39"/>
+      <c r="C143" s="40"/>
+      <c r="D143" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E143" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="F143" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="G143" s="33"/>
+      <c r="H143" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="I143" s="36" t="s">
+        <v>455</v>
+      </c>
+      <c r="J143" s="33"/>
+      <c r="K143" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="L143" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M143" s="36" t="s">
+        <v>457</v>
+      </c>
+      <c r="N143" s="33"/>
+      <c r="O143" s="8">
+        <v>190.81</v>
+      </c>
+      <c r="P143" s="38">
+        <v>43.88</v>
+      </c>
+      <c r="Q143" s="33"/>
+      <c r="R143" s="9">
+        <v>146.93</v>
+      </c>
+      <c r="S143" s="10">
+        <v>4</v>
+      </c>
+      <c r="T143" s="38">
+        <v>10.97</v>
+      </c>
+      <c r="U143" s="32"/>
+      <c r="V143" s="33"/>
+      <c r="W143" s="8">
+        <v>176772</v>
+      </c>
+      <c r="X143" s="8">
+        <v>926.42943241968499</v>
+      </c>
+      <c r="Y143" s="11">
+        <v>1693.384</v>
+      </c>
+      <c r="Z143" s="9">
+        <v>-766.95456758031503</v>
+      </c>
+      <c r="AA143" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB143" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC143" s="8">
+        <v>74181.919999999998</v>
+      </c>
+    </row>
+    <row r="144" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B144" s="37"/>
+      <c r="C144" s="31"/>
+      <c r="D144" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="E144" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="F144" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="G144" s="33"/>
+      <c r="H144" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I144" s="36" t="s">
+        <v>458</v>
+      </c>
+      <c r="J144" s="33"/>
+      <c r="K144" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="L144" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M144" s="36" t="s">
+        <v>460</v>
+      </c>
+      <c r="N144" s="33"/>
+      <c r="O144" s="8">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="P144" s="38">
+        <v>25.6</v>
+      </c>
+      <c r="Q144" s="33"/>
+      <c r="R144" s="9">
+        <v>44</v>
+      </c>
+      <c r="S144" s="10">
+        <v>4</v>
+      </c>
+      <c r="T144" s="38">
+        <v>6.4</v>
+      </c>
+      <c r="U144" s="32"/>
+      <c r="V144" s="33"/>
+      <c r="W144" s="8">
+        <v>47232</v>
+      </c>
+      <c r="X144" s="8">
+        <v>678.62068965517199</v>
+      </c>
+      <c r="Y144" s="11">
+        <v>2077.5659999999998</v>
+      </c>
+      <c r="Z144" s="9">
+        <v>-1398.94531034483</v>
+      </c>
+      <c r="AA144" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB144" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC144" s="8">
+        <v>72620.460000000006</v>
+      </c>
+    </row>
+    <row r="145" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B145" s="36" t="s">
+        <v>461</v>
+      </c>
+      <c r="C145" s="29"/>
+      <c r="D145" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="E145" s="36" t="s">
+        <v>462</v>
+      </c>
+      <c r="F145" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G145" s="29"/>
+      <c r="H145" s="36" t="s">
+        <v>462</v>
+      </c>
+      <c r="I145" s="36" t="s">
+        <v>463</v>
+      </c>
+      <c r="J145" s="33"/>
+      <c r="K145" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="L145" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M145" s="36" t="s">
+        <v>465</v>
+      </c>
+      <c r="N145" s="33"/>
+      <c r="O145" s="8">
+        <v>905.99</v>
+      </c>
+      <c r="P145" s="38">
+        <v>620.14</v>
+      </c>
+      <c r="Q145" s="33"/>
+      <c r="R145" s="9">
+        <v>285.85000000000002</v>
+      </c>
+      <c r="S145" s="10">
+        <v>13</v>
+      </c>
+      <c r="T145" s="38">
+        <v>47.7030769230769</v>
+      </c>
+      <c r="U145" s="32"/>
+      <c r="V145" s="33"/>
+      <c r="W145" s="8">
+        <v>6715308</v>
+      </c>
+      <c r="X145" s="8">
+        <v>7412.1215465954401</v>
+      </c>
+      <c r="Y145" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z145" s="9">
+        <v>3418.1615465954401</v>
+      </c>
+      <c r="AA145" s="9">
+        <v>3096820.1795999999</v>
+      </c>
+      <c r="AB145" s="9">
+        <v>3439964.892</v>
+      </c>
+      <c r="AC145" s="8">
+        <v>2746366.2</v>
+      </c>
+    </row>
+    <row r="146" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B146" s="37"/>
+      <c r="C146" s="31"/>
+      <c r="D146" s="41"/>
+      <c r="E146" s="41"/>
+      <c r="F146" s="37"/>
+      <c r="G146" s="31"/>
+      <c r="H146" s="41"/>
+      <c r="I146" s="36" t="s">
+        <v>466</v>
+      </c>
+      <c r="J146" s="33"/>
+      <c r="K146" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="L146" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M146" s="36" t="s">
+        <v>468</v>
+      </c>
+      <c r="N146" s="33"/>
+      <c r="O146" s="8">
+        <v>896.2</v>
+      </c>
+      <c r="P146" s="38">
+        <v>634.9</v>
+      </c>
+      <c r="Q146" s="33"/>
+      <c r="R146" s="9">
+        <v>261.3</v>
+      </c>
+      <c r="S146" s="10">
+        <v>21</v>
+      </c>
+      <c r="T146" s="38">
+        <v>30.233333333333299</v>
+      </c>
+      <c r="U146" s="32"/>
+      <c r="V146" s="33"/>
+      <c r="W146" s="8">
+        <v>7980000</v>
+      </c>
+      <c r="X146" s="8">
+        <v>8904.2624414193306</v>
+      </c>
+      <c r="Y146" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z146" s="9">
+        <v>4910.3024414193296</v>
+      </c>
+      <c r="AA146" s="9">
+        <v>4400613.0480000004</v>
+      </c>
+      <c r="AB146" s="9">
+        <v>3408817.8558</v>
+      </c>
+      <c r="AC146" s="8">
+        <v>1745371.06</v>
+      </c>
+    </row>
+    <row r="147" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B147" s="36" t="s">
+        <v>469</v>
+      </c>
+      <c r="C147" s="33"/>
+      <c r="D147" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="E147" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="F147" s="36" t="s">
+        <v>470</v>
+      </c>
+      <c r="G147" s="33"/>
+      <c r="H147" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="I147" s="36" t="s">
+        <v>472</v>
+      </c>
+      <c r="J147" s="33"/>
+      <c r="K147" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="L147" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M147" s="36" t="s">
+        <v>474</v>
+      </c>
+      <c r="N147" s="33"/>
+      <c r="O147" s="8">
+        <v>633</v>
+      </c>
+      <c r="P147" s="38">
+        <v>295</v>
+      </c>
+      <c r="Q147" s="33"/>
+      <c r="R147" s="9">
+        <v>338</v>
+      </c>
+      <c r="S147" s="10">
+        <v>22</v>
+      </c>
+      <c r="T147" s="38">
+        <v>13.409090909090899</v>
+      </c>
+      <c r="U147" s="32"/>
+      <c r="V147" s="33"/>
+      <c r="W147" s="8">
+        <v>688392</v>
+      </c>
+      <c r="X147" s="8">
+        <v>1087.50710900474</v>
+      </c>
+      <c r="Y147" s="11">
+        <v>1087.5070000000001</v>
+      </c>
+      <c r="Z147" s="9">
+        <v>1.09004739215379E-4</v>
+      </c>
+      <c r="AA147" s="9">
+        <v>6.9000000017695101E-2</v>
+      </c>
+      <c r="AB147" s="9">
+        <v>33734.5602</v>
+      </c>
+      <c r="AC147" s="8">
+        <v>385252.02</v>
+      </c>
+    </row>
+    <row r="148" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B148" s="36" t="s">
+        <v>475</v>
+      </c>
+      <c r="C148" s="29"/>
+      <c r="D148" s="36" t="s">
+        <v>476</v>
+      </c>
+      <c r="E148" s="7"/>
+      <c r="F148" s="36" t="s">
+        <v>476</v>
+      </c>
+      <c r="G148" s="33"/>
+      <c r="H148" s="7"/>
+      <c r="I148" s="36" t="s">
+        <v>477</v>
+      </c>
+      <c r="J148" s="33"/>
+      <c r="K148" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="L148" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M148" s="36" t="s">
+        <v>479</v>
+      </c>
+      <c r="N148" s="33"/>
+      <c r="O148" s="8">
+        <v>379.86</v>
+      </c>
+      <c r="P148" s="38">
+        <v>306.20999999999998</v>
+      </c>
+      <c r="Q148" s="33"/>
+      <c r="R148" s="9">
+        <v>73.650000000000006</v>
+      </c>
+      <c r="S148" s="10">
+        <v>12</v>
+      </c>
+      <c r="T148" s="38">
+        <v>25.517499999999998</v>
+      </c>
+      <c r="U148" s="32"/>
+      <c r="V148" s="33"/>
+      <c r="W148" s="8">
+        <v>240156</v>
+      </c>
+      <c r="X148" s="8">
+        <v>632.222397725478</v>
+      </c>
+      <c r="Y148" s="11">
+        <v>1101.519</v>
+      </c>
+      <c r="Z148" s="9">
+        <v>-469.296602274522</v>
+      </c>
+      <c r="AA148" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB148" s="9">
+        <v>102571.3728</v>
+      </c>
+      <c r="AC148" s="8">
+        <v>448816.22</v>
+      </c>
+    </row>
+    <row r="149" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B149" s="39"/>
+      <c r="C149" s="40"/>
+      <c r="D149" s="41"/>
+      <c r="E149" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="F149" s="36" t="s">
+        <v>476</v>
+      </c>
+      <c r="G149" s="33"/>
+      <c r="H149" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="I149" s="36" t="s">
+        <v>477</v>
+      </c>
+      <c r="J149" s="33"/>
+      <c r="K149" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="L149" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M149" s="36" t="s">
+        <v>479</v>
+      </c>
+      <c r="N149" s="33"/>
+      <c r="O149" s="8">
+        <v>18</v>
+      </c>
+      <c r="P149" s="38">
+        <v>0</v>
+      </c>
+      <c r="Q149" s="33"/>
+      <c r="R149" s="9">
+        <v>18</v>
+      </c>
+      <c r="S149" s="10">
+        <v>0</v>
+      </c>
+      <c r="T149" s="36"/>
+      <c r="U149" s="32"/>
+      <c r="V149" s="33"/>
+      <c r="W149" s="8">
+        <v>9600</v>
+      </c>
+      <c r="X149" s="8">
+        <v>533.33333333333303</v>
+      </c>
+      <c r="Y149" s="11">
+        <v>1101.519</v>
+      </c>
+      <c r="Z149" s="9">
+        <v>-568.18566666666698</v>
+      </c>
+      <c r="AA149" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB149" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC149" s="7"/>
+    </row>
+    <row r="150" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B150" s="37"/>
+      <c r="C150" s="31"/>
+      <c r="D150" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="E150" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="F150" s="36" t="s">
+        <v>482</v>
+      </c>
+      <c r="G150" s="33"/>
+      <c r="H150" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="I150" s="36" t="s">
+        <v>484</v>
+      </c>
+      <c r="J150" s="33"/>
+      <c r="K150" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="L150" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M150" s="36" t="s">
+        <v>486</v>
+      </c>
+      <c r="N150" s="33"/>
+      <c r="O150" s="8">
+        <v>1246</v>
+      </c>
+      <c r="P150" s="38">
+        <v>895.85</v>
+      </c>
+      <c r="Q150" s="33"/>
+      <c r="R150" s="9">
+        <v>350.15</v>
+      </c>
+      <c r="S150" s="10">
+        <v>36</v>
+      </c>
+      <c r="T150" s="38">
+        <v>24.884722222222202</v>
+      </c>
+      <c r="U150" s="32"/>
+      <c r="V150" s="33"/>
+      <c r="W150" s="8">
+        <v>1378827.96</v>
+      </c>
+      <c r="X150" s="8">
+        <v>1106.60349919743</v>
+      </c>
+      <c r="Y150" s="11">
+        <v>1326.0550000000001</v>
+      </c>
+      <c r="Z150" s="9">
+        <v>-219.45150080256801</v>
+      </c>
+      <c r="AA150" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB150" s="9">
+        <v>513108.288</v>
+      </c>
+      <c r="AC150" s="8">
+        <v>1181870.1399999999</v>
+      </c>
+    </row>
+    <row r="151" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B151" s="36" t="s">
+        <v>487</v>
+      </c>
+      <c r="C151" s="29"/>
+      <c r="D151" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="E151" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="F151" s="36" t="s">
+        <v>367</v>
+      </c>
+      <c r="G151" s="33"/>
+      <c r="H151" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="I151" s="36" t="s">
+        <v>488</v>
+      </c>
+      <c r="J151" s="33"/>
+      <c r="K151" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="L151" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M151" s="36" t="s">
+        <v>490</v>
+      </c>
+      <c r="N151" s="33"/>
+      <c r="O151" s="8">
+        <v>1351.91</v>
+      </c>
+      <c r="P151" s="38">
+        <v>1007.25</v>
+      </c>
+      <c r="Q151" s="33"/>
+      <c r="R151" s="9">
+        <v>344.66</v>
+      </c>
+      <c r="S151" s="10">
+        <v>52</v>
+      </c>
+      <c r="T151" s="38">
+        <v>19.370192307692299</v>
+      </c>
+      <c r="U151" s="32"/>
+      <c r="V151" s="33"/>
+      <c r="W151" s="8">
+        <v>2776772</v>
+      </c>
+      <c r="X151" s="8">
+        <v>2053.9621720380801</v>
+      </c>
+      <c r="Y151" s="11">
+        <v>1776.7639999999999</v>
+      </c>
+      <c r="Z151" s="9">
+        <v>277.19817203807901</v>
+      </c>
+      <c r="AA151" s="9">
+        <v>374746.98076000001</v>
+      </c>
+      <c r="AB151" s="9">
+        <v>787159.63040000002</v>
+      </c>
+      <c r="AC151" s="8">
+        <v>1222281</v>
+      </c>
+    </row>
+    <row r="152" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B152" s="37"/>
+      <c r="C152" s="31"/>
+      <c r="D152" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="E152" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="F152" s="36" t="s">
+        <v>491</v>
+      </c>
+      <c r="G152" s="33"/>
+      <c r="H152" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="I152" s="36" t="s">
+        <v>492</v>
+      </c>
+      <c r="J152" s="33"/>
+      <c r="K152" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="L152" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M152" s="36" t="s">
+        <v>494</v>
+      </c>
+      <c r="N152" s="33"/>
+      <c r="O152" s="8">
+        <v>618</v>
+      </c>
+      <c r="P152" s="38">
+        <v>249</v>
+      </c>
+      <c r="Q152" s="33"/>
+      <c r="R152" s="9">
+        <v>369</v>
+      </c>
+      <c r="S152" s="10">
+        <v>20</v>
+      </c>
+      <c r="T152" s="38">
+        <v>12.45</v>
+      </c>
+      <c r="U152" s="32"/>
+      <c r="V152" s="33"/>
+      <c r="W152" s="8">
+        <v>160996</v>
+      </c>
+      <c r="X152" s="8">
+        <v>260.511326860841</v>
+      </c>
+      <c r="Y152" s="11">
+        <v>793.9</v>
+      </c>
+      <c r="Z152" s="9">
+        <v>-533.38867313915898</v>
+      </c>
+      <c r="AA152" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB152" s="9">
+        <v>2344.59</v>
+      </c>
+      <c r="AC152" s="8">
+        <v>528638</v>
+      </c>
+    </row>
+    <row r="153" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B153" s="36" t="s">
+        <v>495</v>
+      </c>
+      <c r="C153" s="33"/>
+      <c r="D153" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="E153" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="F153" s="36" t="s">
+        <v>354</v>
+      </c>
+      <c r="G153" s="33"/>
+      <c r="H153" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="I153" s="36" t="s">
+        <v>355</v>
+      </c>
+      <c r="J153" s="33"/>
+      <c r="K153" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="L153" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M153" s="36" t="s">
+        <v>356</v>
+      </c>
+      <c r="N153" s="33"/>
+      <c r="O153" s="8">
+        <v>746</v>
+      </c>
+      <c r="P153" s="38">
+        <v>388</v>
+      </c>
+      <c r="Q153" s="33"/>
+      <c r="R153" s="9">
+        <v>358</v>
+      </c>
+      <c r="S153" s="10">
+        <v>18</v>
+      </c>
+      <c r="T153" s="38">
+        <v>21.5555555555556</v>
+      </c>
+      <c r="U153" s="32"/>
+      <c r="V153" s="33"/>
+      <c r="W153" s="8">
+        <v>166104</v>
+      </c>
+      <c r="X153" s="8">
+        <v>222.659517426273</v>
+      </c>
+      <c r="Y153" s="11">
+        <v>550.33500000000004</v>
+      </c>
+      <c r="Z153" s="9">
+        <v>-327.67548257372698</v>
+      </c>
+      <c r="AA153" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB153" s="9">
+        <v>38315.332799999996</v>
+      </c>
+      <c r="AC153" s="8">
+        <v>1032867.8</v>
+      </c>
+    </row>
+    <row r="154" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B154" s="36" t="s">
+        <v>497</v>
+      </c>
+      <c r="C154" s="33"/>
+      <c r="D154" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="E154" s="7"/>
+      <c r="F154" s="36" t="s">
+        <v>498</v>
+      </c>
+      <c r="G154" s="33"/>
+      <c r="H154" s="7"/>
+      <c r="I154" s="36" t="s">
+        <v>499</v>
+      </c>
+      <c r="J154" s="33"/>
+      <c r="K154" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="L154" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M154" s="36" t="s">
+        <v>501</v>
+      </c>
+      <c r="N154" s="33"/>
+      <c r="O154" s="8">
+        <v>534</v>
+      </c>
+      <c r="P154" s="38">
+        <v>180</v>
+      </c>
+      <c r="Q154" s="33"/>
+      <c r="R154" s="9">
+        <v>354</v>
+      </c>
+      <c r="S154" s="10">
+        <v>18</v>
+      </c>
+      <c r="T154" s="38">
+        <v>10</v>
+      </c>
+      <c r="U154" s="32"/>
+      <c r="V154" s="33"/>
+      <c r="W154" s="8">
+        <v>183600</v>
+      </c>
+      <c r="X154" s="8">
+        <v>343.82022471910102</v>
+      </c>
+      <c r="Y154" s="11">
+        <v>343.82</v>
+      </c>
+      <c r="Z154" s="9">
+        <v>2.24719101140636E-4</v>
+      </c>
+      <c r="AA154" s="9">
+        <v>0.119999999995343</v>
+      </c>
+      <c r="AB154" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC154" s="8">
+        <v>573417.78</v>
+      </c>
+    </row>
+    <row r="155" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B155" s="36" t="s">
+        <v>502</v>
+      </c>
+      <c r="C155" s="29"/>
+      <c r="D155" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="E155" s="7"/>
+      <c r="F155" s="36" t="s">
+        <v>503</v>
+      </c>
+      <c r="G155" s="33"/>
+      <c r="H155" s="7"/>
+      <c r="I155" s="36" t="s">
+        <v>504</v>
+      </c>
+      <c r="J155" s="33"/>
+      <c r="K155" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="L155" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M155" s="36" t="s">
+        <v>506</v>
+      </c>
+      <c r="N155" s="33"/>
+      <c r="O155" s="8">
+        <v>594.29999999999995</v>
+      </c>
+      <c r="P155" s="38">
+        <v>320.60000000000002</v>
+      </c>
+      <c r="Q155" s="33"/>
+      <c r="R155" s="9">
+        <v>273.7</v>
+      </c>
+      <c r="S155" s="10">
+        <v>17</v>
+      </c>
+      <c r="T155" s="38">
+        <v>18.858823529411801</v>
+      </c>
+      <c r="U155" s="32"/>
+      <c r="V155" s="33"/>
+      <c r="W155" s="8">
+        <v>136668</v>
+      </c>
+      <c r="X155" s="8">
+        <v>229.96466431095399</v>
+      </c>
+      <c r="Y155" s="11">
+        <v>229.965</v>
+      </c>
+      <c r="Z155" s="9">
+        <v>-3.3568904592584702E-4</v>
+      </c>
+      <c r="AA155" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB155" s="9">
+        <v>26817.9352</v>
+      </c>
+      <c r="AC155" s="8">
+        <v>450521.06</v>
+      </c>
+    </row>
+    <row r="156" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B156" s="37"/>
+      <c r="C156" s="31"/>
+      <c r="D156" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="E156" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="F156" s="36" t="s">
+        <v>507</v>
+      </c>
+      <c r="G156" s="33"/>
+      <c r="H156" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="I156" s="36" t="s">
+        <v>509</v>
+      </c>
+      <c r="J156" s="33"/>
+      <c r="K156" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="L156" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M156" s="36" t="s">
+        <v>511</v>
+      </c>
+      <c r="N156" s="33"/>
+      <c r="O156" s="8">
+        <v>778.15</v>
+      </c>
+      <c r="P156" s="38">
+        <v>558.25</v>
+      </c>
+      <c r="Q156" s="33"/>
+      <c r="R156" s="9">
+        <v>219.9</v>
+      </c>
+      <c r="S156" s="10">
+        <v>27</v>
+      </c>
+      <c r="T156" s="38">
+        <v>20.675925925925899</v>
+      </c>
+      <c r="U156" s="32"/>
+      <c r="V156" s="33"/>
+      <c r="W156" s="8">
+        <v>750777</v>
+      </c>
+      <c r="X156" s="8">
+        <v>964.82297757501794</v>
+      </c>
+      <c r="Y156" s="11">
+        <v>964.82299999999998</v>
+      </c>
+      <c r="Z156" s="9">
+        <v>-2.2424982262236901E-5</v>
+      </c>
+      <c r="AA156" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB156" s="9">
+        <v>226115.21520000001</v>
+      </c>
+      <c r="AC156" s="8">
+        <v>808976.34</v>
+      </c>
+    </row>
+    <row r="157" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B157" s="36" t="s">
+        <v>512</v>
+      </c>
+      <c r="C157" s="33"/>
+      <c r="D157" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E157" s="7"/>
+      <c r="F157" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G157" s="33"/>
+      <c r="H157" s="7"/>
+      <c r="I157" s="36" t="s">
+        <v>513</v>
+      </c>
+      <c r="J157" s="33"/>
+      <c r="K157" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="L157" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M157" s="36" t="s">
+        <v>515</v>
+      </c>
+      <c r="N157" s="33"/>
+      <c r="O157" s="8">
+        <v>870.88</v>
+      </c>
+      <c r="P157" s="38">
+        <v>576.54</v>
+      </c>
+      <c r="Q157" s="33"/>
+      <c r="R157" s="9">
+        <v>294.33999999999997</v>
+      </c>
+      <c r="S157" s="10">
+        <v>51</v>
+      </c>
+      <c r="T157" s="38">
+        <v>11.3047058823529</v>
+      </c>
+      <c r="U157" s="32"/>
+      <c r="V157" s="33"/>
+      <c r="W157" s="8">
+        <v>441504</v>
+      </c>
+      <c r="X157" s="8">
+        <v>506.96307183538499</v>
+      </c>
+      <c r="Y157" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z157" s="9">
+        <v>-1836.7749281646099</v>
+      </c>
+      <c r="AA157" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB157" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC157" s="8">
+        <v>1382945</v>
+      </c>
+    </row>
+    <row r="158" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B158" s="36" t="s">
+        <v>516</v>
+      </c>
+      <c r="C158" s="33"/>
+      <c r="D158" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="E158" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="F158" s="36" t="s">
+        <v>517</v>
+      </c>
+      <c r="G158" s="33"/>
+      <c r="H158" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="I158" s="36" t="s">
+        <v>518</v>
+      </c>
+      <c r="J158" s="33"/>
+      <c r="K158" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="L158" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M158" s="36" t="s">
+        <v>520</v>
+      </c>
+      <c r="N158" s="33"/>
+      <c r="O158" s="8">
+        <v>600.25</v>
+      </c>
+      <c r="P158" s="38">
+        <v>344.89</v>
+      </c>
+      <c r="Q158" s="33"/>
+      <c r="R158" s="9">
+        <v>255.36</v>
+      </c>
+      <c r="S158" s="10">
+        <v>14</v>
+      </c>
+      <c r="T158" s="38">
+        <v>24.635000000000002</v>
+      </c>
+      <c r="U158" s="32"/>
+      <c r="V158" s="33"/>
+      <c r="W158" s="8">
+        <v>48372</v>
+      </c>
+      <c r="X158" s="8">
+        <v>80.586422324031702</v>
+      </c>
+      <c r="Y158" s="11">
+        <v>80.585999999999999</v>
+      </c>
+      <c r="Z158" s="9">
+        <v>4.22324031660537E-4</v>
+      </c>
+      <c r="AA158" s="9">
+        <v>0.253499999998894</v>
+      </c>
+      <c r="AB158" s="9">
+        <v>14261.206399999999</v>
+      </c>
+      <c r="AC158" s="8">
+        <v>678760.68</v>
+      </c>
+    </row>
+    <row r="159" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B159" s="36" t="s">
+        <v>521</v>
+      </c>
+      <c r="C159" s="33"/>
+      <c r="D159" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="E159" s="7"/>
+      <c r="F159" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="G159" s="33"/>
+      <c r="H159" s="7"/>
+      <c r="I159" s="36" t="s">
+        <v>522</v>
+      </c>
+      <c r="J159" s="33"/>
+      <c r="K159" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="L159" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M159" s="36" t="s">
+        <v>524</v>
+      </c>
+      <c r="N159" s="33"/>
+      <c r="O159" s="8">
+        <v>695.4</v>
+      </c>
+      <c r="P159" s="38">
+        <v>474.9</v>
+      </c>
+      <c r="Q159" s="33"/>
+      <c r="R159" s="9">
+        <v>220.5</v>
+      </c>
+      <c r="S159" s="10">
+        <v>41</v>
+      </c>
+      <c r="T159" s="38">
+        <v>11.582926829268301</v>
+      </c>
+      <c r="U159" s="32"/>
+      <c r="V159" s="33"/>
+      <c r="W159" s="8">
+        <v>1166640</v>
+      </c>
+      <c r="X159" s="8">
+        <v>1677.6531492666099</v>
+      </c>
+      <c r="Y159" s="11">
+        <v>1799.704</v>
+      </c>
+      <c r="Z159" s="9">
+        <v>-122.050850733391</v>
+      </c>
+      <c r="AA159" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB159" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC159" s="8">
+        <v>875734.29</v>
+      </c>
+    </row>
+    <row r="160" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B160" s="36" t="s">
+        <v>525</v>
+      </c>
+      <c r="C160" s="29"/>
+      <c r="D160" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="E160" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="F160" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="G160" s="33"/>
+      <c r="H160" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="I160" s="36" t="s">
+        <v>526</v>
+      </c>
+      <c r="J160" s="33"/>
+      <c r="K160" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="L160" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M160" s="36" t="s">
+        <v>528</v>
+      </c>
+      <c r="N160" s="33"/>
+      <c r="O160" s="8">
+        <v>634.54</v>
+      </c>
+      <c r="P160" s="38">
+        <v>394.95</v>
+      </c>
+      <c r="Q160" s="33"/>
+      <c r="R160" s="9">
+        <v>239.59</v>
+      </c>
+      <c r="S160" s="10">
+        <v>23</v>
+      </c>
+      <c r="T160" s="38">
+        <v>17.171739130434801</v>
+      </c>
+      <c r="U160" s="32"/>
+      <c r="V160" s="33"/>
+      <c r="W160" s="8">
+        <v>1221799.44</v>
+      </c>
+      <c r="X160" s="8">
+        <v>1925.4884483247699</v>
+      </c>
+      <c r="Y160" s="11">
+        <v>1799.704</v>
+      </c>
+      <c r="Z160" s="9">
+        <v>125.78444832477101</v>
+      </c>
+      <c r="AA160" s="9">
+        <v>79815.263840000101</v>
+      </c>
+      <c r="AB160" s="9">
+        <v>228960.0159</v>
+      </c>
+      <c r="AC160" s="8">
+        <v>828648</v>
+      </c>
+    </row>
+    <row r="161" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B161" s="37"/>
+      <c r="C161" s="31"/>
+      <c r="D161" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="E161" s="7"/>
+      <c r="F161" s="36" t="s">
+        <v>529</v>
+      </c>
+      <c r="G161" s="33"/>
+      <c r="H161" s="7"/>
+      <c r="I161" s="36" t="s">
+        <v>530</v>
+      </c>
+      <c r="J161" s="33"/>
+      <c r="K161" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="L161" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M161" s="36" t="s">
+        <v>532</v>
+      </c>
+      <c r="N161" s="33"/>
+      <c r="O161" s="8">
+        <v>366.17</v>
+      </c>
+      <c r="P161" s="38">
+        <v>141.52000000000001</v>
+      </c>
+      <c r="Q161" s="33"/>
+      <c r="R161" s="9">
+        <v>224.65</v>
+      </c>
+      <c r="S161" s="10">
+        <v>10</v>
+      </c>
+      <c r="T161" s="38">
+        <v>14.151999999999999</v>
+      </c>
+      <c r="U161" s="32"/>
+      <c r="V161" s="33"/>
+      <c r="W161" s="8">
+        <v>168215.52</v>
+      </c>
+      <c r="X161" s="8">
+        <v>459.39186716552399</v>
+      </c>
+      <c r="Y161" s="11">
+        <v>426.57400000000001</v>
+      </c>
+      <c r="Z161" s="9">
+        <v>32.817867165524099</v>
+      </c>
+      <c r="AA161" s="9">
+        <v>12016.91842</v>
+      </c>
+      <c r="AB161" s="9">
+        <v>9876.8850000000002</v>
+      </c>
+      <c r="AC161" s="8">
+        <v>302485</v>
+      </c>
+    </row>
+    <row r="162" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B162" s="36" t="s">
+        <v>533</v>
+      </c>
+      <c r="C162" s="33"/>
+      <c r="D162" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E162" s="7"/>
+      <c r="F162" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="G162" s="33"/>
+      <c r="H162" s="7"/>
+      <c r="I162" s="36" t="s">
+        <v>534</v>
+      </c>
+      <c r="J162" s="33"/>
+      <c r="K162" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="L162" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M162" s="36" t="s">
+        <v>536</v>
+      </c>
+      <c r="N162" s="33"/>
+      <c r="O162" s="8">
+        <v>2746.23</v>
+      </c>
+      <c r="P162" s="38">
+        <v>1689.14</v>
+      </c>
+      <c r="Q162" s="33"/>
+      <c r="R162" s="9">
+        <v>1057.0899999999999</v>
+      </c>
+      <c r="S162" s="10">
+        <v>73</v>
+      </c>
+      <c r="T162" s="38">
+        <v>23.138904109588999</v>
+      </c>
+      <c r="U162" s="32"/>
+      <c r="V162" s="33"/>
+      <c r="W162" s="8">
+        <v>4936403</v>
+      </c>
+      <c r="X162" s="8">
+        <v>1797.5198726982101</v>
+      </c>
+      <c r="Y162" s="11">
+        <v>1669.5619999999999</v>
+      </c>
+      <c r="Z162" s="9">
+        <v>127.95787269820801</v>
+      </c>
+      <c r="AA162" s="9">
+        <v>351401.748740001</v>
+      </c>
+      <c r="AB162" s="9">
+        <v>1461779.2143999999</v>
+      </c>
+      <c r="AC162" s="8">
+        <v>3190849</v>
+      </c>
+    </row>
+    <row r="163" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B163" s="36" t="s">
+        <v>537</v>
+      </c>
+      <c r="C163" s="29"/>
+      <c r="D163" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E163" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="F163" s="36" t="s">
+        <v>204</v>
+      </c>
+      <c r="G163" s="33"/>
+      <c r="H163" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="I163" s="36" t="s">
+        <v>538</v>
+      </c>
+      <c r="J163" s="33"/>
+      <c r="K163" s="7" t="s">
+        <v>539</v>
+      </c>
+      <c r="L163" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M163" s="36" t="s">
+        <v>540</v>
+      </c>
+      <c r="N163" s="33"/>
+      <c r="O163" s="8">
+        <v>850.1</v>
+      </c>
+      <c r="P163" s="38">
+        <v>680.4</v>
+      </c>
+      <c r="Q163" s="33"/>
+      <c r="R163" s="9">
+        <v>169.7</v>
+      </c>
+      <c r="S163" s="10">
+        <v>29</v>
+      </c>
+      <c r="T163" s="38">
+        <v>23.462068965517201</v>
+      </c>
+      <c r="U163" s="32"/>
+      <c r="V163" s="33"/>
+      <c r="W163" s="8">
+        <v>2176510.7999999998</v>
+      </c>
+      <c r="X163" s="8">
+        <v>2560.29972944359</v>
+      </c>
+      <c r="Y163" s="11">
+        <v>2441.9229999999998</v>
+      </c>
+      <c r="Z163" s="9">
+        <v>118.376729443595</v>
+      </c>
+      <c r="AA163" s="9">
+        <v>100632.0577</v>
+      </c>
+      <c r="AB163" s="9">
+        <v>850890.10199999996</v>
+      </c>
+      <c r="AC163" s="8">
+        <v>673838.57</v>
+      </c>
+    </row>
+    <row r="164" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B164" s="39"/>
+      <c r="C164" s="40"/>
+      <c r="D164" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="E164" s="7"/>
+      <c r="F164" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="G164" s="33"/>
+      <c r="H164" s="7"/>
+      <c r="I164" s="36" t="s">
+        <v>541</v>
+      </c>
+      <c r="J164" s="33"/>
+      <c r="K164" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="L164" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M164" s="36" t="s">
+        <v>542</v>
+      </c>
+      <c r="N164" s="33"/>
+      <c r="O164" s="8">
+        <v>1762.44</v>
+      </c>
+      <c r="P164" s="38">
+        <v>1244.58</v>
+      </c>
+      <c r="Q164" s="33"/>
+      <c r="R164" s="9">
+        <v>517.86</v>
+      </c>
+      <c r="S164" s="10">
+        <v>57</v>
+      </c>
+      <c r="T164" s="38">
+        <v>21.834736842105301</v>
+      </c>
+      <c r="U164" s="32"/>
+      <c r="V164" s="33"/>
+      <c r="W164" s="8">
+        <v>4853867.16</v>
+      </c>
+      <c r="X164" s="8">
+        <v>2754.0609382447101</v>
+      </c>
+      <c r="Y164" s="11">
+        <v>1693.384</v>
+      </c>
+      <c r="Z164" s="9">
+        <v>1060.6769382447101</v>
+      </c>
+      <c r="AA164" s="9">
+        <v>1869379.4630400001</v>
+      </c>
+      <c r="AB164" s="9">
+        <v>1543127.3585999999</v>
+      </c>
+      <c r="AC164" s="8">
+        <v>1460865.03</v>
+      </c>
+    </row>
+    <row r="165" spans="2:29" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="B165" s="37"/>
+      <c r="C165" s="31"/>
+      <c r="D165" s="41"/>
+      <c r="E165" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="F165" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="G165" s="33"/>
+      <c r="H165" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="I165" s="36" t="s">
+        <v>137</v>
+      </c>
+      <c r="J165" s="33"/>
+      <c r="K165" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="L165" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M165" s="36" t="s">
+        <v>127</v>
+      </c>
+      <c r="N165" s="33"/>
+      <c r="O165" s="8">
+        <v>681.83</v>
+      </c>
+      <c r="P165" s="38">
+        <v>465.2</v>
+      </c>
+      <c r="Q165" s="33"/>
+      <c r="R165" s="9">
+        <v>216.63</v>
+      </c>
+      <c r="S165" s="10">
+        <v>26</v>
+      </c>
+      <c r="T165" s="38">
+        <v>17.8923076923077</v>
+      </c>
+      <c r="U165" s="32"/>
+      <c r="V165" s="33"/>
+      <c r="W165" s="8">
+        <v>1090932</v>
+      </c>
+      <c r="X165" s="8">
+        <v>1600.0058665649799</v>
+      </c>
+      <c r="Y165" s="11">
+        <v>1693.384</v>
+      </c>
+      <c r="Z165" s="9">
+        <v>-93.378133435020601</v>
+      </c>
+      <c r="AA165" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB165" s="9">
+        <v>245025.53140000001</v>
+      </c>
+      <c r="AC165" s="8">
+        <v>439973.27</v>
+      </c>
+    </row>
+    <row r="166" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B166" s="36" t="s">
+        <v>543</v>
+      </c>
+      <c r="C166" s="33"/>
+      <c r="D166" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E166" s="7"/>
+      <c r="F166" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="G166" s="33"/>
+      <c r="H166" s="7"/>
+      <c r="I166" s="36" t="s">
+        <v>544</v>
+      </c>
+      <c r="J166" s="33"/>
+      <c r="K166" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="L166" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M166" s="36" t="s">
+        <v>203</v>
+      </c>
+      <c r="N166" s="33"/>
+      <c r="O166" s="8">
+        <v>2033.99</v>
+      </c>
+      <c r="P166" s="38">
+        <v>411.58</v>
+      </c>
+      <c r="Q166" s="33"/>
+      <c r="R166" s="9">
+        <v>1622.41</v>
+      </c>
+      <c r="S166" s="10">
+        <v>32</v>
+      </c>
+      <c r="T166" s="38">
+        <v>12.861875</v>
+      </c>
+      <c r="U166" s="32"/>
+      <c r="V166" s="33"/>
+      <c r="W166" s="8">
+        <v>3690702.3</v>
+      </c>
+      <c r="X166" s="8">
+        <v>1814.51349318335</v>
+      </c>
+      <c r="Y166" s="11">
+        <v>1693.384</v>
+      </c>
+      <c r="Z166" s="9">
+        <v>121.129493183349</v>
+      </c>
+      <c r="AA166" s="9">
+        <v>246376.17783999999</v>
+      </c>
+      <c r="AB166" s="9">
+        <v>49935.315199999997</v>
+      </c>
+      <c r="AC166" s="8">
+        <v>1690426.87</v>
+      </c>
+    </row>
+    <row r="167" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B167" s="36" t="s">
+        <v>546</v>
+      </c>
+      <c r="C167" s="29"/>
+      <c r="D167" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E167" s="7"/>
+      <c r="F167" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G167" s="33"/>
+      <c r="H167" s="7"/>
+      <c r="I167" s="36" t="s">
+        <v>272</v>
+      </c>
+      <c r="J167" s="33"/>
+      <c r="K167" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="L167" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M167" s="36" t="s">
+        <v>274</v>
+      </c>
+      <c r="N167" s="33"/>
+      <c r="O167" s="8">
+        <v>155.19999999999999</v>
+      </c>
+      <c r="P167" s="38">
+        <v>155.19999999999999</v>
+      </c>
+      <c r="Q167" s="33"/>
+      <c r="R167" s="9">
+        <v>0</v>
+      </c>
+      <c r="S167" s="7"/>
+      <c r="T167" s="36"/>
+      <c r="U167" s="32"/>
+      <c r="V167" s="33"/>
+      <c r="W167" s="8">
+        <v>358996.2</v>
+      </c>
+      <c r="X167" s="8">
+        <v>2313.1198453608199</v>
+      </c>
+      <c r="Y167" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z167" s="9">
+        <v>-30.6181546391749</v>
+      </c>
+      <c r="AA167" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB167" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC167" s="8">
+        <v>109096.73</v>
+      </c>
+    </row>
+    <row r="168" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B168" s="39"/>
+      <c r="C168" s="40"/>
+      <c r="D168" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E168" s="7"/>
+      <c r="F168" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="G168" s="33"/>
+      <c r="H168" s="7"/>
+      <c r="I168" s="36" t="s">
+        <v>547</v>
+      </c>
+      <c r="J168" s="33"/>
+      <c r="K168" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="L168" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M168" s="36" t="s">
+        <v>549</v>
+      </c>
+      <c r="N168" s="33"/>
+      <c r="O168" s="8">
+        <v>101.81</v>
+      </c>
+      <c r="P168" s="38">
+        <v>63</v>
+      </c>
+      <c r="Q168" s="33"/>
+      <c r="R168" s="9">
+        <v>38.81</v>
+      </c>
+      <c r="S168" s="10">
+        <v>8</v>
+      </c>
+      <c r="T168" s="38">
+        <v>7.875</v>
+      </c>
+      <c r="U168" s="32"/>
+      <c r="V168" s="33"/>
+      <c r="W168" s="8">
+        <v>297984</v>
+      </c>
+      <c r="X168" s="8">
+        <v>2926.86376583833</v>
+      </c>
+      <c r="Y168" s="11">
+        <v>2042.229</v>
+      </c>
+      <c r="Z168" s="9">
+        <v>884.63476583832596</v>
+      </c>
+      <c r="AA168" s="9">
+        <v>90064.665510000006</v>
+      </c>
+      <c r="AB168" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC168" s="8">
+        <v>63380.32</v>
+      </c>
+    </row>
+    <row r="169" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B169" s="39"/>
+      <c r="C169" s="40"/>
+      <c r="D169" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E169" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F169" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="G169" s="33"/>
+      <c r="H169" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="I169" s="36" t="s">
+        <v>68</v>
+      </c>
+      <c r="J169" s="33"/>
+      <c r="K169" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="L169" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M169" s="36" t="s">
+        <v>210</v>
+      </c>
+      <c r="N169" s="33"/>
+      <c r="O169" s="8">
+        <v>130.97</v>
+      </c>
+      <c r="P169" s="38">
+        <v>111.17</v>
+      </c>
+      <c r="Q169" s="33"/>
+      <c r="R169" s="9">
+        <v>19.8</v>
+      </c>
+      <c r="S169" s="10">
+        <v>9</v>
+      </c>
+      <c r="T169" s="38">
+        <v>12.352222222222199</v>
+      </c>
+      <c r="U169" s="32"/>
+      <c r="V169" s="33"/>
+      <c r="W169" s="8">
+        <v>277925</v>
+      </c>
+      <c r="X169" s="8">
+        <v>2122.05085134</v>
+      </c>
+      <c r="Y169" s="11">
+        <v>1933.2570000000001</v>
+      </c>
+      <c r="Z169" s="9">
+        <v>188.793851340001</v>
+      </c>
+      <c r="AA169" s="9">
+        <v>24726.330709999998</v>
+      </c>
+      <c r="AB169" s="9">
+        <v>6684.4574999999904</v>
+      </c>
+      <c r="AC169" s="8">
+        <v>255730.65</v>
+      </c>
+    </row>
+    <row r="170" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B170" s="39"/>
+      <c r="C170" s="40"/>
+      <c r="D170" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E170" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="F170" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="G170" s="33"/>
+      <c r="H170" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="I170" s="36" t="s">
+        <v>218</v>
+      </c>
+      <c r="J170" s="33"/>
+      <c r="K170" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="L170" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M170" s="36" t="s">
+        <v>220</v>
+      </c>
+      <c r="N170" s="33"/>
+      <c r="O170" s="8">
+        <v>248.3</v>
+      </c>
+      <c r="P170" s="38">
+        <v>171.2</v>
+      </c>
+      <c r="Q170" s="33"/>
+      <c r="R170" s="9">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="S170" s="10">
+        <v>15</v>
+      </c>
+      <c r="T170" s="38">
+        <v>11.4133333333333</v>
+      </c>
+      <c r="U170" s="32"/>
+      <c r="V170" s="33"/>
+      <c r="W170" s="8">
+        <v>293704.28000000003</v>
+      </c>
+      <c r="X170" s="8">
+        <v>1182.86057188884</v>
+      </c>
+      <c r="Y170" s="11">
+        <v>1669.5619999999999</v>
+      </c>
+      <c r="Z170" s="9">
+        <v>-486.70142811115602</v>
+      </c>
+      <c r="AA170" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB170" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC170" s="8">
+        <v>413193.8</v>
+      </c>
+    </row>
+    <row r="171" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B171" s="37"/>
+      <c r="C171" s="31"/>
+      <c r="D171" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E171" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="F171" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G171" s="33"/>
+      <c r="H171" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="I171" s="36" t="s">
+        <v>550</v>
+      </c>
+      <c r="J171" s="33"/>
+      <c r="K171" s="7" t="s">
+        <v>551</v>
+      </c>
+      <c r="L171" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M171" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="N171" s="33"/>
+      <c r="O171" s="8">
+        <v>290.8</v>
+      </c>
+      <c r="P171" s="38">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="Q171" s="33"/>
+      <c r="R171" s="9">
+        <v>223.9</v>
+      </c>
+      <c r="S171" s="7"/>
+      <c r="T171" s="36"/>
+      <c r="U171" s="32"/>
+      <c r="V171" s="33"/>
+      <c r="W171" s="8">
+        <v>1793440.4</v>
+      </c>
+      <c r="X171" s="8">
+        <v>6167.2640990371401</v>
+      </c>
+      <c r="Y171" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z171" s="9">
+        <v>2173.3040990371401</v>
+      </c>
+      <c r="AA171" s="9">
+        <v>631996.83200000005</v>
+      </c>
+      <c r="AB171" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC171" s="7"/>
+    </row>
+    <row r="172" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B172" s="36" t="s">
+        <v>552</v>
+      </c>
+      <c r="C172" s="29"/>
+      <c r="D172" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E172" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="F172" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="G172" s="33"/>
+      <c r="H172" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="I172" s="36" t="s">
+        <v>118</v>
+      </c>
+      <c r="J172" s="33"/>
+      <c r="K172" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="L172" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M172" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="N172" s="33"/>
+      <c r="O172" s="8">
+        <v>160.80000000000001</v>
+      </c>
+      <c r="P172" s="38">
+        <v>71.650000000000006</v>
+      </c>
+      <c r="Q172" s="33"/>
+      <c r="R172" s="9">
+        <v>89.15</v>
+      </c>
+      <c r="S172" s="10">
+        <v>0</v>
+      </c>
+      <c r="T172" s="36"/>
+      <c r="U172" s="32"/>
+      <c r="V172" s="33"/>
+      <c r="W172" s="8">
+        <v>270144</v>
+      </c>
+      <c r="X172" s="8">
+        <v>1680</v>
+      </c>
+      <c r="Y172" s="11">
+        <v>1694.7139999999999</v>
+      </c>
+      <c r="Z172" s="9">
+        <v>-14.714000000000199</v>
+      </c>
+      <c r="AA172" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB172" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC172" s="8">
+        <v>78225</v>
+      </c>
+    </row>
+    <row r="173" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B173" s="39"/>
+      <c r="C173" s="40"/>
+      <c r="D173" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E173" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F173" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="G173" s="33"/>
+      <c r="H173" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="I173" s="36" t="s">
+        <v>553</v>
+      </c>
+      <c r="J173" s="33"/>
+      <c r="K173" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="L173" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M173" s="36" t="s">
+        <v>555</v>
+      </c>
+      <c r="N173" s="33"/>
+      <c r="O173" s="8">
+        <v>34.770000000000003</v>
+      </c>
+      <c r="P173" s="38">
+        <v>34.770000000000003</v>
+      </c>
+      <c r="Q173" s="33"/>
+      <c r="R173" s="9">
+        <v>0</v>
+      </c>
+      <c r="S173" s="10">
+        <v>0</v>
+      </c>
+      <c r="T173" s="36"/>
+      <c r="U173" s="32"/>
+      <c r="V173" s="33"/>
+      <c r="W173" s="8">
+        <v>54000</v>
+      </c>
+      <c r="X173" s="8">
+        <v>1553.06298533218</v>
+      </c>
+      <c r="Y173" s="11">
+        <v>1598.808</v>
+      </c>
+      <c r="Z173" s="9">
+        <v>-45.745014667817301</v>
+      </c>
+      <c r="AA173" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB173" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC173" s="7"/>
+    </row>
+    <row r="174" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B174" s="39"/>
+      <c r="C174" s="40"/>
+      <c r="D174" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="E174" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="F174" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="G174" s="33"/>
+      <c r="H174" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="I174" s="36" t="s">
+        <v>556</v>
+      </c>
+      <c r="J174" s="33"/>
+      <c r="K174" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="L174" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M174" s="36" t="s">
+        <v>192</v>
+      </c>
+      <c r="N174" s="33"/>
+      <c r="O174" s="8">
+        <v>210</v>
+      </c>
+      <c r="P174" s="38">
+        <v>210</v>
+      </c>
+      <c r="Q174" s="33"/>
+      <c r="R174" s="9">
+        <v>0</v>
+      </c>
+      <c r="S174" s="10">
+        <v>12</v>
+      </c>
+      <c r="T174" s="38">
+        <v>17.5</v>
+      </c>
+      <c r="U174" s="32"/>
+      <c r="V174" s="33"/>
+      <c r="W174" s="8">
+        <v>511368</v>
+      </c>
+      <c r="X174" s="8">
+        <v>2435.0857142857099</v>
+      </c>
+      <c r="Y174" s="11">
+        <v>1799.704</v>
+      </c>
+      <c r="Z174" s="9">
+        <v>635.381714285714</v>
+      </c>
+      <c r="AA174" s="9">
+        <v>133430.16</v>
+      </c>
+      <c r="AB174" s="9">
+        <v>160715.94</v>
+      </c>
+      <c r="AC174" s="7"/>
+    </row>
+    <row r="175" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B175" s="39"/>
+      <c r="C175" s="40"/>
+      <c r="D175" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E175" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="F175" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G175" s="33"/>
+      <c r="H175" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="I175" s="36" t="s">
+        <v>559</v>
+      </c>
+      <c r="J175" s="33"/>
+      <c r="K175" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="L175" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M175" s="36" t="s">
+        <v>561</v>
+      </c>
+      <c r="N175" s="33"/>
+      <c r="O175" s="8">
+        <v>5582.7</v>
+      </c>
+      <c r="P175" s="38">
+        <v>4021.1</v>
+      </c>
+      <c r="Q175" s="33"/>
+      <c r="R175" s="9">
+        <v>1561.6</v>
+      </c>
+      <c r="S175" s="10">
+        <v>418</v>
+      </c>
+      <c r="T175" s="38">
+        <v>9.6198564593301406</v>
+      </c>
+      <c r="U175" s="32"/>
+      <c r="V175" s="33"/>
+      <c r="W175" s="8">
+        <v>14643473.039999999</v>
+      </c>
+      <c r="X175" s="8">
+        <v>2623.0091246171201</v>
+      </c>
+      <c r="Y175" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z175" s="9">
+        <v>-1370.95087538288</v>
+      </c>
+      <c r="AA175" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB175" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC175" s="8">
+        <v>2649585.75</v>
+      </c>
+    </row>
+    <row r="176" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B176" s="37"/>
+      <c r="C176" s="31"/>
+      <c r="D176" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E176" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="F176" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="G176" s="33"/>
+      <c r="H176" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="I176" s="36" t="s">
+        <v>272</v>
+      </c>
+      <c r="J176" s="33"/>
+      <c r="K176" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="L176" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M176" s="36" t="s">
+        <v>564</v>
+      </c>
+      <c r="N176" s="33"/>
+      <c r="O176" s="8">
+        <v>629.5</v>
+      </c>
+      <c r="P176" s="38">
+        <v>362.5</v>
+      </c>
+      <c r="Q176" s="33"/>
+      <c r="R176" s="9">
+        <v>267</v>
+      </c>
+      <c r="S176" s="10">
+        <v>15</v>
+      </c>
+      <c r="T176" s="38">
+        <v>24.1666666666667</v>
+      </c>
+      <c r="U176" s="32"/>
+      <c r="V176" s="33"/>
+      <c r="W176" s="8">
+        <v>983520</v>
+      </c>
+      <c r="X176" s="8">
+        <v>1562.38284352661</v>
+      </c>
+      <c r="Y176" s="11">
+        <v>1693.384</v>
+      </c>
+      <c r="Z176" s="9">
+        <v>-131.001156473392</v>
+      </c>
+      <c r="AA176" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB176" s="9">
+        <v>285212.46899999998</v>
+      </c>
+      <c r="AC176" s="8">
+        <v>799940.4</v>
+      </c>
+    </row>
+    <row r="177" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B177" s="36" t="s">
+        <v>565</v>
+      </c>
+      <c r="C177" s="29"/>
+      <c r="D177" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E177" s="7" t="s">
+        <v>566</v>
+      </c>
+      <c r="F177" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="G177" s="33"/>
+      <c r="H177" s="7" t="s">
+        <v>566</v>
+      </c>
+      <c r="I177" s="36" t="s">
+        <v>118</v>
+      </c>
+      <c r="J177" s="33"/>
+      <c r="K177" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="L177" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M177" s="36" t="s">
+        <v>568</v>
+      </c>
+      <c r="N177" s="33"/>
+      <c r="O177" s="8">
+        <v>49.33</v>
+      </c>
+      <c r="P177" s="38">
+        <v>49.33</v>
+      </c>
+      <c r="Q177" s="33"/>
+      <c r="R177" s="9">
+        <v>0</v>
+      </c>
+      <c r="S177" s="7"/>
+      <c r="T177" s="36"/>
+      <c r="U177" s="32"/>
+      <c r="V177" s="33"/>
+      <c r="W177" s="8">
+        <v>191256</v>
+      </c>
+      <c r="X177" s="8">
+        <v>3877.0727751875102</v>
+      </c>
+      <c r="Y177" s="11">
+        <v>1694.7139999999999</v>
+      </c>
+      <c r="Z177" s="9">
+        <v>2182.3587751875102</v>
+      </c>
+      <c r="AA177" s="9">
+        <v>107655.75838</v>
+      </c>
+      <c r="AB177" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC177" s="8">
+        <v>80566</v>
+      </c>
+    </row>
+    <row r="178" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B178" s="39"/>
+      <c r="C178" s="40"/>
+      <c r="D178" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E178" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="F178" s="36" t="s">
+        <v>204</v>
+      </c>
+      <c r="G178" s="33"/>
+      <c r="H178" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="I178" s="36" t="s">
+        <v>569</v>
+      </c>
+      <c r="J178" s="33"/>
+      <c r="K178" s="7" t="s">
+        <v>570</v>
+      </c>
+      <c r="L178" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M178" s="36" t="s">
+        <v>571</v>
+      </c>
+      <c r="N178" s="33"/>
+      <c r="O178" s="8">
+        <v>36</v>
+      </c>
+      <c r="P178" s="38">
+        <v>36</v>
+      </c>
+      <c r="Q178" s="33"/>
+      <c r="R178" s="9">
+        <v>0</v>
+      </c>
+      <c r="S178" s="7"/>
+      <c r="T178" s="36"/>
+      <c r="U178" s="32"/>
+      <c r="V178" s="33"/>
+      <c r="W178" s="8">
+        <v>25200</v>
+      </c>
+      <c r="X178" s="8">
+        <v>700</v>
+      </c>
+      <c r="Y178" s="11">
+        <v>2441.9229999999998</v>
+      </c>
+      <c r="Z178" s="9">
+        <v>-1741.923</v>
+      </c>
+      <c r="AA178" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB178" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC178" s="8">
+        <v>81913</v>
+      </c>
+    </row>
+    <row r="179" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B179" s="39"/>
+      <c r="C179" s="40"/>
+      <c r="D179" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E179" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="F179" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G179" s="33"/>
+      <c r="H179" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="I179" s="36" t="s">
+        <v>572</v>
+      </c>
+      <c r="J179" s="33"/>
+      <c r="K179" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="L179" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M179" s="36" t="s">
+        <v>574</v>
+      </c>
+      <c r="N179" s="33"/>
+      <c r="O179" s="8">
+        <v>1039.98</v>
+      </c>
+      <c r="P179" s="38">
+        <v>701.67</v>
+      </c>
+      <c r="Q179" s="33"/>
+      <c r="R179" s="9">
+        <v>338.31</v>
+      </c>
+      <c r="S179" s="10">
+        <v>39</v>
+      </c>
+      <c r="T179" s="38">
+        <v>17.9915384615385</v>
+      </c>
+      <c r="U179" s="32"/>
+      <c r="V179" s="33"/>
+      <c r="W179" s="8">
+        <v>3504733</v>
+      </c>
+      <c r="X179" s="8">
+        <v>3370.0003846227801</v>
+      </c>
+      <c r="Y179" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z179" s="9">
+        <v>-623.95961537721905</v>
+      </c>
+      <c r="AA179" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB179" s="9">
+        <v>787265.7</v>
+      </c>
+      <c r="AC179" s="8">
+        <v>1410016</v>
+      </c>
+    </row>
+    <row r="180" spans="2:29" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="B180" s="37"/>
+      <c r="C180" s="31"/>
+      <c r="D180" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E180" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="F180" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="G180" s="33"/>
+      <c r="H180" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="I180" s="36" t="s">
+        <v>226</v>
+      </c>
+      <c r="J180" s="33"/>
+      <c r="K180" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="L180" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M180" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="N180" s="33"/>
+      <c r="O180" s="8">
+        <v>101</v>
+      </c>
+      <c r="P180" s="38">
+        <v>101</v>
+      </c>
+      <c r="Q180" s="33"/>
+      <c r="R180" s="9">
+        <v>0</v>
+      </c>
+      <c r="S180" s="10">
+        <v>15</v>
+      </c>
+      <c r="T180" s="38">
+        <v>6.7333333333333298</v>
+      </c>
+      <c r="U180" s="32"/>
+      <c r="V180" s="33"/>
+      <c r="W180" s="8">
+        <v>179376</v>
+      </c>
+      <c r="X180" s="8">
+        <v>1776</v>
+      </c>
+      <c r="Y180" s="11">
+        <v>1693.384</v>
+      </c>
+      <c r="Z180" s="9">
+        <v>82.616</v>
+      </c>
+      <c r="AA180" s="9">
+        <v>8344.2159999999894</v>
+      </c>
+      <c r="AB180" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC180" s="8">
+        <v>309144</v>
+      </c>
+    </row>
+    <row r="181" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B181" s="36" t="s">
+        <v>575</v>
+      </c>
+      <c r="C181" s="33"/>
+      <c r="D181" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E181" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="F181" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G181" s="33"/>
+      <c r="H181" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="I181" s="36" t="s">
+        <v>576</v>
+      </c>
+      <c r="J181" s="33"/>
+      <c r="K181" s="7" t="s">
+        <v>577</v>
+      </c>
+      <c r="L181" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M181" s="36" t="s">
+        <v>578</v>
+      </c>
+      <c r="N181" s="33"/>
+      <c r="O181" s="8">
+        <v>1721</v>
+      </c>
+      <c r="P181" s="38">
+        <v>1122</v>
+      </c>
+      <c r="Q181" s="33"/>
+      <c r="R181" s="9">
+        <v>599</v>
+      </c>
+      <c r="S181" s="7"/>
+      <c r="T181" s="36"/>
+      <c r="U181" s="32"/>
+      <c r="V181" s="33"/>
+      <c r="W181" s="8">
+        <v>23818228.800000001</v>
+      </c>
+      <c r="X181" s="8">
+        <v>13839.761069145799</v>
+      </c>
+      <c r="Y181" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z181" s="9">
+        <v>9845.8010691458494</v>
+      </c>
+      <c r="AA181" s="9">
+        <v>16944623.640000001</v>
+      </c>
+      <c r="AB181" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC181" s="8">
+        <v>5934067.2999999998</v>
+      </c>
+    </row>
+    <row r="182" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B182" s="36" t="s">
+        <v>579</v>
+      </c>
+      <c r="C182" s="33"/>
+      <c r="D182" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E182" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="F182" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G182" s="33"/>
+      <c r="H182" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="I182" s="36" t="s">
+        <v>580</v>
+      </c>
+      <c r="J182" s="33"/>
+      <c r="K182" s="7" t="s">
+        <v>581</v>
+      </c>
+      <c r="L182" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M182" s="36" t="s">
+        <v>582</v>
+      </c>
+      <c r="N182" s="33"/>
+      <c r="O182" s="8">
+        <v>6275</v>
+      </c>
+      <c r="P182" s="38">
+        <v>4350</v>
+      </c>
+      <c r="Q182" s="33"/>
+      <c r="R182" s="9">
+        <v>1925</v>
+      </c>
+      <c r="S182" s="10">
+        <v>363</v>
+      </c>
+      <c r="T182" s="38">
+        <v>11.9834710743802</v>
+      </c>
+      <c r="U182" s="32"/>
+      <c r="V182" s="33"/>
+      <c r="W182" s="8">
+        <v>22001618.039999999</v>
+      </c>
+      <c r="X182" s="8">
+        <v>3506.2339505976101</v>
+      </c>
+      <c r="Y182" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z182" s="9">
+        <v>-487.72604940239103</v>
+      </c>
+      <c r="AA182" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB182" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC182" s="8">
+        <v>6813080.2400000002</v>
+      </c>
+    </row>
+    <row r="183" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B183" s="36" t="s">
+        <v>583</v>
+      </c>
+      <c r="C183" s="33"/>
+      <c r="D183" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E183" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="F183" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G183" s="33"/>
+      <c r="H183" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="I183" s="36" t="s">
+        <v>584</v>
+      </c>
+      <c r="J183" s="33"/>
+      <c r="K183" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="L183" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M183" s="36" t="s">
+        <v>586</v>
+      </c>
+      <c r="N183" s="33"/>
+      <c r="O183" s="8">
+        <v>339.38</v>
+      </c>
+      <c r="P183" s="38">
+        <v>339.38</v>
+      </c>
+      <c r="Q183" s="33"/>
+      <c r="R183" s="9">
+        <v>0</v>
+      </c>
+      <c r="S183" s="10">
+        <v>13</v>
+      </c>
+      <c r="T183" s="38">
+        <v>26.106153846153799</v>
+      </c>
+      <c r="U183" s="32"/>
+      <c r="V183" s="33"/>
+      <c r="W183" s="8">
+        <v>1124772</v>
+      </c>
+      <c r="X183" s="8">
+        <v>3314.1964759266898</v>
+      </c>
+      <c r="Y183" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z183" s="9">
+        <v>-679.76352407331001</v>
+      </c>
+      <c r="AA183" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB183" s="9">
+        <v>607923.70600000001</v>
+      </c>
+      <c r="AC183" s="7"/>
+    </row>
+    <row r="184" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B184" s="36" t="s">
+        <v>587</v>
+      </c>
+      <c r="C184" s="29"/>
+      <c r="D184" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E184" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="F184" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G184" s="33"/>
+      <c r="H184" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="I184" s="36" t="s">
+        <v>589</v>
+      </c>
+      <c r="J184" s="33"/>
+      <c r="K184" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="L184" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M184" s="36" t="s">
+        <v>591</v>
+      </c>
+      <c r="N184" s="33"/>
+      <c r="O184" s="8">
+        <v>578.49</v>
+      </c>
+      <c r="P184" s="38">
+        <v>540</v>
+      </c>
+      <c r="Q184" s="33"/>
+      <c r="R184" s="9">
+        <v>38.49</v>
+      </c>
+      <c r="S184" s="10">
+        <v>15</v>
+      </c>
+      <c r="T184" s="38">
+        <v>36</v>
+      </c>
+      <c r="U184" s="32"/>
+      <c r="V184" s="33"/>
+      <c r="W184" s="8">
+        <v>2239371.84</v>
+      </c>
+      <c r="X184" s="8">
+        <v>3871.0640460509298</v>
+      </c>
+      <c r="Y184" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z184" s="9">
+        <v>1527.32604605093</v>
+      </c>
+      <c r="AA184" s="9">
+        <v>883542.84438000002</v>
+      </c>
+      <c r="AB184" s="9">
+        <v>1393581.6</v>
+      </c>
+      <c r="AC184" s="8">
+        <v>494662.33</v>
+      </c>
+    </row>
+    <row r="185" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B185" s="39"/>
+      <c r="C185" s="40"/>
+      <c r="D185" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E185" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="F185" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="G185" s="33"/>
+      <c r="H185" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="I185" s="36" t="s">
+        <v>593</v>
+      </c>
+      <c r="J185" s="33"/>
+      <c r="K185" s="7" t="s">
+        <v>594</v>
+      </c>
+      <c r="L185" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M185" s="36" t="s">
+        <v>595</v>
+      </c>
+      <c r="N185" s="33"/>
+      <c r="O185" s="8">
+        <v>178.4</v>
+      </c>
+      <c r="P185" s="38">
+        <v>128.4</v>
+      </c>
+      <c r="Q185" s="33"/>
+      <c r="R185" s="9">
+        <v>50</v>
+      </c>
+      <c r="S185" s="10">
+        <v>6</v>
+      </c>
+      <c r="T185" s="38">
+        <v>21.4</v>
+      </c>
+      <c r="U185" s="32"/>
+      <c r="V185" s="33"/>
+      <c r="W185" s="8">
+        <v>305252.8</v>
+      </c>
+      <c r="X185" s="8">
+        <v>1711.0582959641299</v>
+      </c>
+      <c r="Y185" s="11">
+        <v>1933.2570000000001</v>
+      </c>
+      <c r="Z185" s="9">
+        <v>-222.19870403587501</v>
+      </c>
+      <c r="AA185" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB185" s="9">
+        <v>96503.784</v>
+      </c>
+      <c r="AC185" s="8">
+        <v>406081.42</v>
+      </c>
+    </row>
+    <row r="186" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B186" s="39"/>
+      <c r="C186" s="40"/>
+      <c r="D186" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E186" s="7"/>
+      <c r="F186" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="G186" s="33"/>
+      <c r="H186" s="7"/>
+      <c r="I186" s="36" t="s">
+        <v>596</v>
+      </c>
+      <c r="J186" s="33"/>
+      <c r="K186" s="7" t="s">
+        <v>597</v>
+      </c>
+      <c r="L186" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M186" s="36" t="s">
+        <v>598</v>
+      </c>
+      <c r="N186" s="33"/>
+      <c r="O186" s="8">
+        <v>296.04000000000002</v>
+      </c>
+      <c r="P186" s="38">
+        <v>155</v>
+      </c>
+      <c r="Q186" s="33"/>
+      <c r="R186" s="9">
+        <v>141.04</v>
+      </c>
+      <c r="S186" s="10">
+        <v>14</v>
+      </c>
+      <c r="T186" s="38">
+        <v>11.0714285714286</v>
+      </c>
+      <c r="U186" s="32"/>
+      <c r="V186" s="33"/>
+      <c r="W186" s="8">
+        <v>330000</v>
+      </c>
+      <c r="X186" s="8">
+        <v>1114.7142278070501</v>
+      </c>
+      <c r="Y186" s="11">
+        <v>1669.5619999999999</v>
+      </c>
+      <c r="Z186" s="9">
+        <v>-554.84777219294699</v>
+      </c>
+      <c r="AA186" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB186" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC186" s="8">
+        <v>306797.38</v>
+      </c>
+    </row>
+    <row r="187" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B187" s="37"/>
+      <c r="C187" s="31"/>
+      <c r="D187" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E187" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="F187" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G187" s="33"/>
+      <c r="H187" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="I187" s="36" t="s">
+        <v>599</v>
+      </c>
+      <c r="J187" s="33"/>
+      <c r="K187" s="7" t="s">
+        <v>600</v>
+      </c>
+      <c r="L187" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M187" s="36" t="s">
+        <v>601</v>
+      </c>
+      <c r="N187" s="33"/>
+      <c r="O187" s="8">
+        <v>400</v>
+      </c>
+      <c r="P187" s="38">
+        <v>0</v>
+      </c>
+      <c r="Q187" s="33"/>
+      <c r="R187" s="9">
+        <v>400</v>
+      </c>
+      <c r="S187" s="10">
+        <v>0</v>
+      </c>
+      <c r="T187" s="36"/>
+      <c r="U187" s="32"/>
+      <c r="V187" s="33"/>
+      <c r="W187" s="8">
+        <v>1117584</v>
+      </c>
+      <c r="X187" s="8">
+        <v>2793.96</v>
+      </c>
+      <c r="Y187" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z187" s="9">
+        <v>-1200</v>
+      </c>
+      <c r="AA187" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB187" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC187" s="8">
+        <v>365916.6</v>
+      </c>
+    </row>
+    <row r="188" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B188" s="36" t="s">
+        <v>602</v>
+      </c>
+      <c r="C188" s="33"/>
+      <c r="D188" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E188" s="7"/>
+      <c r="F188" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G188" s="33"/>
+      <c r="H188" s="7"/>
+      <c r="I188" s="36" t="s">
+        <v>603</v>
+      </c>
+      <c r="J188" s="33"/>
+      <c r="K188" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="L188" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M188" s="36" t="s">
+        <v>605</v>
+      </c>
+      <c r="N188" s="33"/>
+      <c r="O188" s="8">
+        <v>1772</v>
+      </c>
+      <c r="P188" s="38">
+        <v>185.4</v>
+      </c>
+      <c r="Q188" s="33"/>
+      <c r="R188" s="9">
+        <v>1586.6</v>
+      </c>
+      <c r="S188" s="10">
+        <v>45</v>
+      </c>
+      <c r="T188" s="38">
+        <v>4.12</v>
+      </c>
+      <c r="U188" s="32"/>
+      <c r="V188" s="33"/>
+      <c r="W188" s="8">
+        <v>198</v>
+      </c>
+      <c r="X188" s="8">
+        <v>0.111738148984199</v>
+      </c>
+      <c r="Y188" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z188" s="9">
+        <v>-2343.62626185102</v>
+      </c>
+      <c r="AA188" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB188" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC188" s="8">
+        <v>1512481.44</v>
+      </c>
+    </row>
+    <row r="189" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B189" s="36" t="s">
+        <v>606</v>
+      </c>
+      <c r="C189" s="33"/>
+      <c r="D189" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E189" s="7"/>
+      <c r="F189" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="G189" s="33"/>
+      <c r="H189" s="7"/>
+      <c r="I189" s="36" t="s">
+        <v>607</v>
+      </c>
+      <c r="J189" s="33"/>
+      <c r="K189" s="7" t="s">
+        <v>608</v>
+      </c>
+      <c r="L189" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M189" s="36" t="s">
+        <v>609</v>
+      </c>
+      <c r="N189" s="33"/>
+      <c r="O189" s="8">
+        <v>3106</v>
+      </c>
+      <c r="P189" s="38">
+        <v>232</v>
+      </c>
+      <c r="Q189" s="33"/>
+      <c r="R189" s="9">
+        <v>2874</v>
+      </c>
+      <c r="S189" s="10">
+        <v>33</v>
+      </c>
+      <c r="T189" s="38">
+        <v>7.0303030303030303</v>
+      </c>
+      <c r="U189" s="32"/>
+      <c r="V189" s="33"/>
+      <c r="W189" s="8">
+        <v>10</v>
+      </c>
+      <c r="X189" s="8">
+        <v>3.2195750160978701E-3</v>
+      </c>
+      <c r="Y189" s="11">
+        <v>1933.2570000000001</v>
+      </c>
+      <c r="Z189" s="9">
+        <v>-1933.2537804249801</v>
+      </c>
+      <c r="AA189" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB189" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC189" s="8">
+        <v>7284743.9100000001</v>
+      </c>
+    </row>
+    <row r="190" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B190" s="36" t="s">
+        <v>610</v>
+      </c>
+      <c r="C190" s="29"/>
+      <c r="D190" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="E190" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="F190" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G190" s="33"/>
+      <c r="H190" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="I190" s="36" t="s">
+        <v>611</v>
+      </c>
+      <c r="J190" s="33"/>
+      <c r="K190" s="7" t="s">
+        <v>612</v>
+      </c>
+      <c r="L190" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M190" s="36" t="s">
+        <v>613</v>
+      </c>
+      <c r="N190" s="33"/>
+      <c r="O190" s="8">
+        <v>144.6</v>
+      </c>
+      <c r="P190" s="38">
+        <v>95</v>
+      </c>
+      <c r="Q190" s="33"/>
+      <c r="R190" s="9">
+        <v>49.6</v>
+      </c>
+      <c r="S190" s="10">
+        <v>3</v>
+      </c>
+      <c r="T190" s="38">
+        <v>31.6666666666667</v>
+      </c>
+      <c r="U190" s="32"/>
+      <c r="V190" s="33"/>
+      <c r="W190" s="8">
+        <v>641064</v>
+      </c>
+      <c r="X190" s="8">
+        <v>4433.3609958506204</v>
+      </c>
+      <c r="Y190" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z190" s="9">
+        <v>439.400995850622</v>
+      </c>
+      <c r="AA190" s="9">
+        <v>63537.383999999998</v>
+      </c>
+      <c r="AB190" s="9">
+        <v>261612.5736</v>
+      </c>
+      <c r="AC190" s="8">
+        <v>138235.41</v>
+      </c>
+    </row>
+    <row r="191" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B191" s="39"/>
+      <c r="C191" s="40"/>
+      <c r="D191" s="42"/>
+      <c r="E191" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="F191" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G191" s="33"/>
+      <c r="H191" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="I191" s="36" t="s">
+        <v>614</v>
+      </c>
+      <c r="J191" s="33"/>
+      <c r="K191" s="7" t="s">
+        <v>615</v>
+      </c>
+      <c r="L191" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M191" s="36" t="s">
+        <v>616</v>
+      </c>
+      <c r="N191" s="33"/>
+      <c r="O191" s="8">
+        <v>1626.62</v>
+      </c>
+      <c r="P191" s="38">
+        <v>1512.52</v>
+      </c>
+      <c r="Q191" s="33"/>
+      <c r="R191" s="9">
+        <v>114.1</v>
+      </c>
+      <c r="S191" s="10">
+        <v>85</v>
+      </c>
+      <c r="T191" s="38">
+        <v>17.794352941176498</v>
+      </c>
+      <c r="U191" s="32"/>
+      <c r="V191" s="33"/>
+      <c r="W191" s="8">
+        <v>4776174</v>
+      </c>
+      <c r="X191" s="8">
+        <v>2936.2567778583798</v>
+      </c>
+      <c r="Y191" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z191" s="9">
+        <v>-1057.70322214162</v>
+      </c>
+      <c r="AA191" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB191" s="9">
+        <v>1445080.3589999999</v>
+      </c>
+      <c r="AC191" s="8">
+        <v>3478947.49</v>
+      </c>
+    </row>
+    <row r="192" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B192" s="37"/>
+      <c r="C192" s="31"/>
+      <c r="D192" s="41"/>
+      <c r="E192" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="F192" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G192" s="33"/>
+      <c r="H192" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="I192" s="36" t="s">
+        <v>618</v>
+      </c>
+      <c r="J192" s="33"/>
+      <c r="K192" s="7" t="s">
+        <v>619</v>
+      </c>
+      <c r="L192" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M192" s="36" t="s">
+        <v>620</v>
+      </c>
+      <c r="N192" s="33"/>
+      <c r="O192" s="8">
+        <v>213.5</v>
+      </c>
+      <c r="P192" s="38">
+        <v>117.19</v>
+      </c>
+      <c r="Q192" s="33"/>
+      <c r="R192" s="9">
+        <v>96.31</v>
+      </c>
+      <c r="S192" s="10">
+        <v>29</v>
+      </c>
+      <c r="T192" s="38">
+        <v>4.0410344827586204</v>
+      </c>
+      <c r="U192" s="32"/>
+      <c r="V192" s="33"/>
+      <c r="W192" s="8">
+        <v>860532</v>
+      </c>
+      <c r="X192" s="8">
+        <v>4030.5948477751799</v>
+      </c>
+      <c r="Y192" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z192" s="9">
+        <v>36.6348477751758</v>
+      </c>
+      <c r="AA192" s="9">
+        <v>7821.54000000004</v>
+      </c>
+      <c r="AB192" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC192" s="8">
+        <v>1786152.23</v>
+      </c>
+    </row>
+    <row r="193" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B193" s="36" t="s">
+        <v>621</v>
+      </c>
+      <c r="C193" s="29"/>
+      <c r="D193" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="E193" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="F193" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G193" s="33"/>
+      <c r="H193" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="I193" s="36" t="s">
+        <v>622</v>
+      </c>
+      <c r="J193" s="33"/>
+      <c r="K193" s="7" t="s">
+        <v>623</v>
+      </c>
+      <c r="L193" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M193" s="36" t="s">
+        <v>624</v>
+      </c>
+      <c r="N193" s="33"/>
+      <c r="O193" s="8">
+        <v>1013.5</v>
+      </c>
+      <c r="P193" s="38">
+        <v>592.6</v>
+      </c>
+      <c r="Q193" s="33"/>
+      <c r="R193" s="9">
+        <v>420.9</v>
+      </c>
+      <c r="S193" s="10">
+        <v>52</v>
+      </c>
+      <c r="T193" s="38">
+        <v>11.396153846153799</v>
+      </c>
+      <c r="U193" s="32"/>
+      <c r="V193" s="33"/>
+      <c r="W193" s="8">
+        <v>2736444</v>
+      </c>
+      <c r="X193" s="8">
+        <v>2699.9940799210699</v>
+      </c>
+      <c r="Y193" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z193" s="9">
+        <v>-1293.9659200789299</v>
+      </c>
+      <c r="AA193" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB193" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC193" s="8">
+        <v>916944.6</v>
+      </c>
+    </row>
+    <row r="194" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B194" s="37"/>
+      <c r="C194" s="31"/>
+      <c r="D194" s="41"/>
+      <c r="E194" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="F194" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G194" s="33"/>
+      <c r="H194" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="I194" s="36" t="s">
+        <v>625</v>
+      </c>
+      <c r="J194" s="33"/>
+      <c r="K194" s="7" t="s">
+        <v>626</v>
+      </c>
+      <c r="L194" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M194" s="36" t="s">
+        <v>627</v>
+      </c>
+      <c r="N194" s="33"/>
+      <c r="O194" s="8">
+        <v>1561.97</v>
+      </c>
+      <c r="P194" s="38">
+        <v>1182.6400000000001</v>
+      </c>
+      <c r="Q194" s="33"/>
+      <c r="R194" s="9">
+        <v>379.33</v>
+      </c>
+      <c r="S194" s="10">
+        <v>37</v>
+      </c>
+      <c r="T194" s="38">
+        <v>31.963243243243198</v>
+      </c>
+      <c r="U194" s="32"/>
+      <c r="V194" s="33"/>
+      <c r="W194" s="8">
+        <v>4965222</v>
+      </c>
+      <c r="X194" s="8">
+        <v>3178.8203358579199</v>
+      </c>
+      <c r="Y194" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z194" s="9">
+        <v>-815.13966414207698</v>
+      </c>
+      <c r="AA194" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB194" s="9">
+        <v>2347622.1464</v>
+      </c>
+      <c r="AC194" s="8">
+        <v>1702231</v>
+      </c>
+    </row>
+    <row r="195" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B195" s="36" t="s">
+        <v>628</v>
+      </c>
+      <c r="C195" s="33"/>
+      <c r="D195" s="7" t="s">
+        <v>629</v>
+      </c>
+      <c r="E195" s="7"/>
+      <c r="F195" s="36" t="s">
+        <v>629</v>
+      </c>
+      <c r="G195" s="33"/>
+      <c r="H195" s="7"/>
+      <c r="I195" s="36" t="s">
+        <v>630</v>
+      </c>
+      <c r="J195" s="33"/>
+      <c r="K195" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="L195" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M195" s="36" t="s">
+        <v>631</v>
+      </c>
+      <c r="N195" s="33"/>
+      <c r="O195" s="8">
+        <v>936.34</v>
+      </c>
+      <c r="P195" s="38">
+        <v>673.79</v>
+      </c>
+      <c r="Q195" s="33"/>
+      <c r="R195" s="9">
+        <v>262.55</v>
+      </c>
+      <c r="S195" s="7"/>
+      <c r="T195" s="36"/>
+      <c r="U195" s="32"/>
+      <c r="V195" s="33"/>
+      <c r="W195" s="8">
+        <v>1062685.8</v>
+      </c>
+      <c r="X195" s="8">
+        <v>1134.9358139137501</v>
+      </c>
+      <c r="Y195" s="11">
+        <v>1134.9359999999999</v>
+      </c>
+      <c r="Z195" s="9">
+        <v>-1.86086250550943E-4</v>
+      </c>
+      <c r="AA195" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB195" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC195" s="8">
+        <v>330864</v>
+      </c>
+    </row>
+    <row r="196" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B196" s="36" t="s">
+        <v>632</v>
+      </c>
+      <c r="C196" s="29"/>
+      <c r="D196" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E196" s="7" t="s">
+        <v>633</v>
+      </c>
+      <c r="F196" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G196" s="33"/>
+      <c r="H196" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="I196" s="36" t="s">
+        <v>634</v>
+      </c>
+      <c r="J196" s="33"/>
+      <c r="K196" s="7" t="s">
+        <v>635</v>
+      </c>
+      <c r="L196" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M196" s="36" t="s">
+        <v>636</v>
+      </c>
+      <c r="N196" s="33"/>
+      <c r="O196" s="8">
+        <v>543.29999999999995</v>
+      </c>
+      <c r="P196" s="38">
+        <v>506.1</v>
+      </c>
+      <c r="Q196" s="33"/>
+      <c r="R196" s="9">
+        <v>37.199999999999903</v>
+      </c>
+      <c r="S196" s="10">
+        <v>20</v>
+      </c>
+      <c r="T196" s="38">
+        <v>25.305</v>
+      </c>
+      <c r="U196" s="32"/>
+      <c r="V196" s="33"/>
+      <c r="W196" s="8">
+        <v>1923282</v>
+      </c>
+      <c r="X196" s="8">
+        <v>3540</v>
+      </c>
+      <c r="Y196" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z196" s="9">
+        <v>1196.2619999999999</v>
+      </c>
+      <c r="AA196" s="9">
+        <v>649929.1446</v>
+      </c>
+      <c r="AB196" s="9">
+        <v>941640</v>
+      </c>
+      <c r="AC196" s="8">
+        <v>1020387</v>
+      </c>
+    </row>
+    <row r="197" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B197" s="37"/>
+      <c r="C197" s="31"/>
+      <c r="D197" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E197" s="7"/>
+      <c r="F197" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="G197" s="33"/>
+      <c r="H197" s="7"/>
+      <c r="I197" s="36" t="s">
+        <v>637</v>
+      </c>
+      <c r="J197" s="33"/>
+      <c r="K197" s="7" t="s">
+        <v>638</v>
+      </c>
+      <c r="L197" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M197" s="36" t="s">
+        <v>639</v>
+      </c>
+      <c r="N197" s="33"/>
+      <c r="O197" s="8">
+        <v>311.14999999999998</v>
+      </c>
+      <c r="P197" s="38">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="Q197" s="33"/>
+      <c r="R197" s="9">
+        <v>174.45</v>
+      </c>
+      <c r="S197" s="10">
+        <v>15</v>
+      </c>
+      <c r="T197" s="38">
+        <v>9.1133333333333297</v>
+      </c>
+      <c r="U197" s="32"/>
+      <c r="V197" s="33"/>
+      <c r="W197" s="8">
+        <v>480000</v>
+      </c>
+      <c r="X197" s="8">
+        <v>1542.66430981842</v>
+      </c>
+      <c r="Y197" s="11">
+        <v>2042.229</v>
+      </c>
+      <c r="Z197" s="9">
+        <v>-499.56469018158401</v>
+      </c>
+      <c r="AA197" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB197" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC197" s="8">
+        <v>489777</v>
+      </c>
+    </row>
+    <row r="198" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B198" s="36" t="s">
+        <v>640</v>
+      </c>
+      <c r="C198" s="33"/>
+      <c r="D198" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E198" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="F198" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G198" s="33"/>
+      <c r="H198" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="I198" s="36" t="s">
+        <v>580</v>
+      </c>
+      <c r="J198" s="33"/>
+      <c r="K198" s="7" t="s">
+        <v>581</v>
+      </c>
+      <c r="L198" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M198" s="36" t="s">
+        <v>582</v>
+      </c>
+      <c r="N198" s="33"/>
+      <c r="O198" s="8">
+        <v>1531.77</v>
+      </c>
+      <c r="P198" s="38">
+        <v>890</v>
+      </c>
+      <c r="Q198" s="33"/>
+      <c r="R198" s="9">
+        <v>641.77</v>
+      </c>
+      <c r="S198" s="10">
+        <v>59</v>
+      </c>
+      <c r="T198" s="38">
+        <v>15.084745762711901</v>
+      </c>
+      <c r="U198" s="32"/>
+      <c r="V198" s="33"/>
+      <c r="W198" s="8">
+        <v>6847711.5599999996</v>
+      </c>
+      <c r="X198" s="8">
+        <v>4470.4567657024199</v>
+      </c>
+      <c r="Y198" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z198" s="9">
+        <v>476.49676570242298</v>
+      </c>
+      <c r="AA198" s="9">
+        <v>729883.45079999999</v>
+      </c>
+      <c r="AB198" s="9">
+        <v>812371.99120000005</v>
+      </c>
+      <c r="AC198" s="8">
+        <v>3420904.1</v>
+      </c>
+    </row>
+    <row r="199" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B199" s="36" t="s">
+        <v>641</v>
+      </c>
+      <c r="C199" s="29"/>
+      <c r="D199" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E199" s="7"/>
+      <c r="F199" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G199" s="33"/>
+      <c r="H199" s="7"/>
+      <c r="I199" s="36" t="s">
+        <v>642</v>
+      </c>
+      <c r="J199" s="33"/>
+      <c r="K199" s="7" t="s">
+        <v>643</v>
+      </c>
+      <c r="L199" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M199" s="36" t="s">
+        <v>644</v>
+      </c>
+      <c r="N199" s="33"/>
+      <c r="O199" s="8">
+        <v>696.52</v>
+      </c>
+      <c r="P199" s="38">
+        <v>696.52</v>
+      </c>
+      <c r="Q199" s="33"/>
+      <c r="R199" s="9">
+        <v>0</v>
+      </c>
+      <c r="S199" s="10">
+        <v>37</v>
+      </c>
+      <c r="T199" s="38">
+        <v>18.8248648648649</v>
+      </c>
+      <c r="U199" s="32"/>
+      <c r="V199" s="33"/>
+      <c r="W199" s="8">
+        <v>2119104</v>
+      </c>
+      <c r="X199" s="8">
+        <v>3042.4165853098302</v>
+      </c>
+      <c r="Y199" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z199" s="9">
+        <v>698.67858530982596</v>
+      </c>
+      <c r="AA199" s="9">
+        <v>486643.60823999997</v>
+      </c>
+      <c r="AB199" s="9">
+        <v>767724.26280000003</v>
+      </c>
+      <c r="AC199" s="8">
+        <v>1087387.68</v>
+      </c>
+    </row>
+    <row r="200" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B200" s="37"/>
+      <c r="C200" s="31"/>
+      <c r="D200" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E200" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="F200" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G200" s="33"/>
+      <c r="H200" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="I200" s="36" t="s">
+        <v>645</v>
+      </c>
+      <c r="J200" s="33"/>
+      <c r="K200" s="7" t="s">
+        <v>646</v>
+      </c>
+      <c r="L200" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M200" s="36" t="s">
+        <v>647</v>
+      </c>
+      <c r="N200" s="33"/>
+      <c r="O200" s="8">
+        <v>6203.02</v>
+      </c>
+      <c r="P200" s="38">
+        <v>3970.05</v>
+      </c>
+      <c r="Q200" s="33"/>
+      <c r="R200" s="9">
+        <v>2232.9699999999998</v>
+      </c>
+      <c r="S200" s="10">
+        <v>99</v>
+      </c>
+      <c r="T200" s="38">
+        <v>40.101515151515201</v>
+      </c>
+      <c r="U200" s="32"/>
+      <c r="V200" s="33"/>
+      <c r="W200" s="8">
+        <v>28400358.239999998</v>
+      </c>
+      <c r="X200" s="8">
+        <v>4578.4727826123399</v>
+      </c>
+      <c r="Y200" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z200" s="9">
+        <v>584.51278261233995</v>
+      </c>
+      <c r="AA200" s="9">
+        <v>3625744.4808</v>
+      </c>
+      <c r="AB200" s="9">
+        <v>12736845.693</v>
+      </c>
+      <c r="AC200" s="8">
+        <v>10107242.6</v>
+      </c>
+    </row>
+    <row r="201" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B201" s="36" t="s">
+        <v>648</v>
+      </c>
+      <c r="C201" s="29"/>
+      <c r="D201" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E201" s="7"/>
+      <c r="F201" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="G201" s="33"/>
+      <c r="H201" s="7"/>
+      <c r="I201" s="36" t="s">
+        <v>596</v>
+      </c>
+      <c r="J201" s="33"/>
+      <c r="K201" s="7" t="s">
+        <v>597</v>
+      </c>
+      <c r="L201" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M201" s="36" t="s">
+        <v>598</v>
+      </c>
+      <c r="N201" s="33"/>
+      <c r="O201" s="8">
+        <v>291</v>
+      </c>
+      <c r="P201" s="38">
+        <v>187.5</v>
+      </c>
+      <c r="Q201" s="33"/>
+      <c r="R201" s="9">
+        <v>103.5</v>
+      </c>
+      <c r="S201" s="10">
+        <v>12</v>
+      </c>
+      <c r="T201" s="38">
+        <v>15.625</v>
+      </c>
+      <c r="U201" s="32"/>
+      <c r="V201" s="33"/>
+      <c r="W201" s="8">
+        <v>480000</v>
+      </c>
+      <c r="X201" s="8">
+        <v>1649.48453608247</v>
+      </c>
+      <c r="Y201" s="11">
+        <v>1669.5619999999999</v>
+      </c>
+      <c r="Z201" s="9">
+        <v>-20.077463917525598</v>
+      </c>
+      <c r="AA201" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB201" s="9">
+        <v>71653.411200000002</v>
+      </c>
+      <c r="AC201" s="8">
+        <v>229995</v>
+      </c>
+    </row>
+    <row r="202" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B202" s="37"/>
+      <c r="C202" s="31"/>
+      <c r="D202" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E202" s="7"/>
+      <c r="F202" s="36" t="s">
+        <v>221</v>
+      </c>
+      <c r="G202" s="33"/>
+      <c r="H202" s="7"/>
+      <c r="I202" s="36" t="s">
+        <v>649</v>
+      </c>
+      <c r="J202" s="33"/>
+      <c r="K202" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="L202" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M202" s="36" t="s">
+        <v>650</v>
+      </c>
+      <c r="N202" s="33"/>
+      <c r="O202" s="8">
+        <v>404</v>
+      </c>
+      <c r="P202" s="38">
+        <v>255.8</v>
+      </c>
+      <c r="Q202" s="33"/>
+      <c r="R202" s="9">
+        <v>148.19999999999999</v>
+      </c>
+      <c r="S202" s="10">
+        <v>10</v>
+      </c>
+      <c r="T202" s="38">
+        <v>25.58</v>
+      </c>
+      <c r="U202" s="32"/>
+      <c r="V202" s="33"/>
+      <c r="W202" s="8">
+        <v>101000</v>
+      </c>
+      <c r="X202" s="8">
+        <v>250</v>
+      </c>
+      <c r="Y202" s="11">
+        <v>1758.645</v>
+      </c>
+      <c r="Z202" s="9">
+        <v>-1508.645</v>
+      </c>
+      <c r="AA202" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB202" s="9">
+        <v>33950</v>
+      </c>
+      <c r="AC202" s="8">
+        <v>340280.6</v>
+      </c>
+    </row>
+    <row r="203" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B203" s="36" t="s">
+        <v>651</v>
+      </c>
+      <c r="C203" s="33"/>
+      <c r="D203" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E203" s="7" t="s">
+        <v>633</v>
+      </c>
+      <c r="F203" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G203" s="33"/>
+      <c r="H203" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="I203" s="36" t="s">
+        <v>652</v>
+      </c>
+      <c r="J203" s="33"/>
+      <c r="K203" s="7" t="s">
+        <v>653</v>
+      </c>
+      <c r="L203" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M203" s="36" t="s">
+        <v>654</v>
+      </c>
+      <c r="N203" s="33"/>
+      <c r="O203" s="8">
+        <v>951.84</v>
+      </c>
+      <c r="P203" s="38">
+        <v>542.04999999999995</v>
+      </c>
+      <c r="Q203" s="33"/>
+      <c r="R203" s="9">
+        <v>409.79</v>
+      </c>
+      <c r="S203" s="10">
+        <v>37</v>
+      </c>
+      <c r="T203" s="38">
+        <v>14.65</v>
+      </c>
+      <c r="U203" s="32"/>
+      <c r="V203" s="33"/>
+      <c r="W203" s="8">
+        <v>2821108</v>
+      </c>
+      <c r="X203" s="8">
+        <v>2963.8468650193299</v>
+      </c>
+      <c r="Y203" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z203" s="9">
+        <v>620.10886501933101</v>
+      </c>
+      <c r="AA203" s="9">
+        <v>590244.42208000005</v>
+      </c>
+      <c r="AB203" s="9">
+        <v>290605.49249999999</v>
+      </c>
+      <c r="AC203" s="8">
+        <v>478718.2</v>
+      </c>
+    </row>
+    <row r="204" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B204" s="36" t="s">
+        <v>655</v>
+      </c>
+      <c r="C204" s="29"/>
+      <c r="D204" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="E204" s="36" t="s">
+        <v>617</v>
+      </c>
+      <c r="F204" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G204" s="29"/>
+      <c r="H204" s="36" t="s">
+        <v>617</v>
+      </c>
+      <c r="I204" s="36" t="s">
+        <v>656</v>
+      </c>
+      <c r="J204" s="29"/>
+      <c r="K204" s="7" t="s">
+        <v>657</v>
+      </c>
+      <c r="L204" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M204" s="36" t="s">
+        <v>658</v>
+      </c>
+      <c r="N204" s="33"/>
+      <c r="O204" s="8">
+        <v>229.27</v>
+      </c>
+      <c r="P204" s="38">
+        <v>136.12</v>
+      </c>
+      <c r="Q204" s="33"/>
+      <c r="R204" s="9">
+        <v>93.15</v>
+      </c>
+      <c r="S204" s="10">
+        <v>9</v>
+      </c>
+      <c r="T204" s="38">
+        <v>15.1244444444444</v>
+      </c>
+      <c r="U204" s="32"/>
+      <c r="V204" s="33"/>
+      <c r="W204" s="8">
+        <v>830364</v>
+      </c>
+      <c r="X204" s="8">
+        <v>3621.7734548785302</v>
+      </c>
+      <c r="Y204" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z204" s="9">
+        <v>-372.18654512147299</v>
+      </c>
+      <c r="AA204" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB204" s="9">
+        <v>101699.30160000001</v>
+      </c>
+      <c r="AC204" s="8">
+        <v>291821.40999999997</v>
+      </c>
+    </row>
+    <row r="205" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B205" s="37"/>
+      <c r="C205" s="31"/>
+      <c r="D205" s="41"/>
+      <c r="E205" s="41"/>
+      <c r="F205" s="37"/>
+      <c r="G205" s="31"/>
+      <c r="H205" s="41"/>
+      <c r="I205" s="37"/>
+      <c r="J205" s="31"/>
+      <c r="K205" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="L205" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M205" s="36" t="s">
+        <v>659</v>
+      </c>
+      <c r="N205" s="33"/>
+      <c r="O205" s="8">
+        <v>229.27</v>
+      </c>
+      <c r="P205" s="38">
+        <v>136.12</v>
+      </c>
+      <c r="Q205" s="33"/>
+      <c r="R205" s="9">
+        <v>93.15</v>
+      </c>
+      <c r="S205" s="10">
+        <v>72</v>
+      </c>
+      <c r="T205" s="38">
+        <v>1.89055555555556</v>
+      </c>
+      <c r="U205" s="32"/>
+      <c r="V205" s="33"/>
+      <c r="W205" s="8">
+        <v>830364</v>
+      </c>
+      <c r="X205" s="8">
+        <v>3621.7734548785302</v>
+      </c>
+      <c r="Y205" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z205" s="9">
+        <v>-372.18654512147299</v>
+      </c>
+      <c r="AA205" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB205" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC205" s="8">
+        <v>226481.01</v>
+      </c>
+    </row>
+    <row r="206" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B206" s="36" t="s">
+        <v>660</v>
+      </c>
+      <c r="C206" s="29"/>
+      <c r="D206" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="E206" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="F206" s="36" t="s">
+        <v>661</v>
+      </c>
+      <c r="G206" s="33"/>
+      <c r="H206" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="I206" s="36" t="s">
+        <v>662</v>
+      </c>
+      <c r="J206" s="33"/>
+      <c r="K206" s="7" t="s">
+        <v>663</v>
+      </c>
+      <c r="L206" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M206" s="36" t="s">
+        <v>664</v>
+      </c>
+      <c r="N206" s="33"/>
+      <c r="O206" s="8">
+        <v>115</v>
+      </c>
+      <c r="P206" s="38">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="Q206" s="33"/>
+      <c r="R206" s="9">
+        <v>41.4</v>
+      </c>
+      <c r="S206" s="10">
+        <v>5</v>
+      </c>
+      <c r="T206" s="38">
+        <v>14.72</v>
+      </c>
+      <c r="U206" s="32"/>
+      <c r="V206" s="33"/>
+      <c r="W206" s="8">
+        <v>54144.72</v>
+      </c>
+      <c r="X206" s="8">
+        <v>470.82365217391299</v>
+      </c>
+      <c r="Y206" s="11">
+        <v>470.82400000000001</v>
+      </c>
+      <c r="Z206" s="9">
+        <v>-3.4782608696559702E-4</v>
+      </c>
+      <c r="AA206" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB206" s="9">
+        <v>6403.152</v>
+      </c>
+      <c r="AC206" s="8">
+        <v>117628.3</v>
+      </c>
+    </row>
+    <row r="207" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B207" s="39"/>
+      <c r="C207" s="40"/>
+      <c r="D207" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="E207" s="7"/>
+      <c r="F207" s="36" t="s">
+        <v>281</v>
+      </c>
+      <c r="G207" s="33"/>
+      <c r="H207" s="7"/>
+      <c r="I207" s="36" t="s">
+        <v>665</v>
+      </c>
+      <c r="J207" s="33"/>
+      <c r="K207" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="L207" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M207" s="36" t="s">
+        <v>667</v>
+      </c>
+      <c r="N207" s="33"/>
+      <c r="O207" s="8">
+        <v>172.92</v>
+      </c>
+      <c r="P207" s="38">
+        <v>71.67</v>
+      </c>
+      <c r="Q207" s="33"/>
+      <c r="R207" s="9">
+        <v>101.25</v>
+      </c>
+      <c r="S207" s="10">
+        <v>4</v>
+      </c>
+      <c r="T207" s="38">
+        <v>17.9175</v>
+      </c>
+      <c r="U207" s="32"/>
+      <c r="V207" s="33"/>
+      <c r="W207" s="8">
+        <v>297735</v>
+      </c>
+      <c r="X207" s="8">
+        <v>1721.8077723802901</v>
+      </c>
+      <c r="Y207" s="11">
+        <v>1854.1849999999999</v>
+      </c>
+      <c r="Z207" s="9">
+        <v>-132.37722761970801</v>
+      </c>
+      <c r="AA207" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB207" s="9">
+        <v>40772.460800000001</v>
+      </c>
+      <c r="AC207" s="8">
+        <v>40331.279999999999</v>
+      </c>
+    </row>
+    <row r="208" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B208" s="39"/>
+      <c r="C208" s="40"/>
+      <c r="D208" s="7" t="s">
+        <v>668</v>
+      </c>
+      <c r="E208" s="7" t="s">
+        <v>669</v>
+      </c>
+      <c r="F208" s="36" t="s">
+        <v>668</v>
+      </c>
+      <c r="G208" s="33"/>
+      <c r="H208" s="7" t="s">
+        <v>670</v>
+      </c>
+      <c r="I208" s="36" t="s">
+        <v>671</v>
+      </c>
+      <c r="J208" s="33"/>
+      <c r="K208" s="7" t="s">
+        <v>672</v>
+      </c>
+      <c r="L208" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M208" s="36" t="s">
+        <v>673</v>
+      </c>
+      <c r="N208" s="33"/>
+      <c r="O208" s="8">
+        <v>348.8</v>
+      </c>
+      <c r="P208" s="38">
+        <v>198.6</v>
+      </c>
+      <c r="Q208" s="33"/>
+      <c r="R208" s="9">
+        <v>150.19999999999999</v>
+      </c>
+      <c r="S208" s="10">
+        <v>6</v>
+      </c>
+      <c r="T208" s="38">
+        <v>33.1</v>
+      </c>
+      <c r="U208" s="32"/>
+      <c r="V208" s="33"/>
+      <c r="W208" s="8">
+        <v>319120</v>
+      </c>
+      <c r="X208" s="8">
+        <v>914.90825688073403</v>
+      </c>
+      <c r="Y208" s="11">
+        <v>914.90800000000002</v>
+      </c>
+      <c r="Z208" s="9">
+        <v>2.5688073390028898E-4</v>
+      </c>
+      <c r="AA208" s="9">
+        <v>8.9600000006612404E-2</v>
+      </c>
+      <c r="AB208" s="9">
+        <v>115827.606</v>
+      </c>
+      <c r="AC208" s="8">
+        <v>275727.3</v>
+      </c>
+    </row>
+    <row r="209" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B209" s="39"/>
+      <c r="C209" s="40"/>
+      <c r="D209" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E209" s="7"/>
+      <c r="F209" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="G209" s="33"/>
+      <c r="H209" s="7"/>
+      <c r="I209" s="36" t="s">
+        <v>157</v>
+      </c>
+      <c r="J209" s="33"/>
+      <c r="K209" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="L209" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M209" s="36" t="s">
+        <v>127</v>
+      </c>
+      <c r="N209" s="33"/>
+      <c r="O209" s="8">
+        <v>587</v>
+      </c>
+      <c r="P209" s="38">
+        <v>230.8</v>
+      </c>
+      <c r="Q209" s="33"/>
+      <c r="R209" s="9">
+        <v>356.2</v>
+      </c>
+      <c r="S209" s="10">
+        <v>17</v>
+      </c>
+      <c r="T209" s="38">
+        <v>13.576470588235299</v>
+      </c>
+      <c r="U209" s="32"/>
+      <c r="V209" s="33"/>
+      <c r="W209" s="8">
+        <v>810000</v>
+      </c>
+      <c r="X209" s="8">
+        <v>1379.8977853492299</v>
+      </c>
+      <c r="Y209" s="11">
+        <v>1669.5619999999999</v>
+      </c>
+      <c r="Z209" s="9">
+        <v>-289.66421465076701</v>
+      </c>
+      <c r="AA209" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB209" s="9">
+        <v>37064.114000000001</v>
+      </c>
+      <c r="AC209" s="8">
+        <v>427631.95</v>
+      </c>
+    </row>
+    <row r="210" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B210" s="39"/>
+      <c r="C210" s="40"/>
+      <c r="D210" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="E210" s="7"/>
+      <c r="F210" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="G210" s="33"/>
+      <c r="H210" s="7"/>
+      <c r="I210" s="36" t="s">
+        <v>662</v>
+      </c>
+      <c r="J210" s="33"/>
+      <c r="K210" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="L210" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M210" s="36" t="s">
+        <v>676</v>
+      </c>
+      <c r="N210" s="33"/>
+      <c r="O210" s="8">
+        <v>256</v>
+      </c>
+      <c r="P210" s="38">
+        <v>178.7</v>
+      </c>
+      <c r="Q210" s="33"/>
+      <c r="R210" s="9">
+        <v>77.3</v>
+      </c>
+      <c r="S210" s="10">
+        <v>7</v>
+      </c>
+      <c r="T210" s="38">
+        <v>25.5285714285714</v>
+      </c>
+      <c r="U210" s="32"/>
+      <c r="V210" s="33"/>
+      <c r="W210" s="8">
+        <v>1097988</v>
+      </c>
+      <c r="X210" s="8">
+        <v>4289.015625</v>
+      </c>
+      <c r="Y210" s="11">
+        <v>1799.704</v>
+      </c>
+      <c r="Z210" s="9">
+        <v>2489.3116249999998</v>
+      </c>
+      <c r="AA210" s="9">
+        <v>637263.77599999995</v>
+      </c>
+      <c r="AB210" s="9">
+        <v>406213.08419999998</v>
+      </c>
+      <c r="AC210" s="8">
+        <v>381954.25</v>
+      </c>
+    </row>
+    <row r="211" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B211" s="39"/>
+      <c r="C211" s="40"/>
+      <c r="D211" s="7" t="s">
+        <v>677</v>
+      </c>
+      <c r="E211" s="7"/>
+      <c r="F211" s="36" t="s">
+        <v>677</v>
+      </c>
+      <c r="G211" s="33"/>
+      <c r="H211" s="7"/>
+      <c r="I211" s="36" t="s">
+        <v>678</v>
+      </c>
+      <c r="J211" s="33"/>
+      <c r="K211" s="7" t="s">
+        <v>679</v>
+      </c>
+      <c r="L211" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M211" s="36" t="s">
+        <v>680</v>
+      </c>
+      <c r="N211" s="33"/>
+      <c r="O211" s="8">
+        <v>177.05</v>
+      </c>
+      <c r="P211" s="38">
+        <v>93.42</v>
+      </c>
+      <c r="Q211" s="33"/>
+      <c r="R211" s="9">
+        <v>83.63</v>
+      </c>
+      <c r="S211" s="10">
+        <v>6</v>
+      </c>
+      <c r="T211" s="38">
+        <v>15.57</v>
+      </c>
+      <c r="U211" s="32"/>
+      <c r="V211" s="33"/>
+      <c r="W211" s="8">
+        <v>214823</v>
+      </c>
+      <c r="X211" s="8">
+        <v>1213.3465122846701</v>
+      </c>
+      <c r="Y211" s="11">
+        <v>1213.347</v>
+      </c>
+      <c r="Z211" s="9">
+        <v>-4.8771533465696799E-4</v>
+      </c>
+      <c r="AA211" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB211" s="9">
+        <v>25989.956999999999</v>
+      </c>
+      <c r="AC211" s="8">
+        <v>186668.82</v>
+      </c>
+    </row>
+    <row r="212" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B212" s="39"/>
+      <c r="C212" s="40"/>
+      <c r="D212" s="7" t="s">
+        <v>681</v>
+      </c>
+      <c r="E212" s="7" t="s">
+        <v>681</v>
+      </c>
+      <c r="F212" s="36" t="s">
+        <v>681</v>
+      </c>
+      <c r="G212" s="33"/>
+      <c r="H212" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="I212" s="36" t="s">
+        <v>683</v>
+      </c>
+      <c r="J212" s="33"/>
+      <c r="K212" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="L212" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M212" s="36" t="s">
+        <v>685</v>
+      </c>
+      <c r="N212" s="33"/>
+      <c r="O212" s="8">
+        <v>100</v>
+      </c>
+      <c r="P212" s="38">
+        <v>63.48</v>
+      </c>
+      <c r="Q212" s="33"/>
+      <c r="R212" s="9">
+        <v>36.520000000000003</v>
+      </c>
+      <c r="S212" s="10">
+        <v>3</v>
+      </c>
+      <c r="T212" s="38">
+        <v>21.16</v>
+      </c>
+      <c r="U212" s="32"/>
+      <c r="V212" s="33"/>
+      <c r="W212" s="8">
+        <v>108000</v>
+      </c>
+      <c r="X212" s="8">
+        <v>1080</v>
+      </c>
+      <c r="Y212" s="11">
+        <v>1205.847</v>
+      </c>
+      <c r="Z212" s="9">
+        <v>-125.84699999999999</v>
+      </c>
+      <c r="AA212" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB212" s="9">
+        <v>29678.400000000001</v>
+      </c>
+      <c r="AC212" s="8">
+        <v>100701.75</v>
+      </c>
+    </row>
+    <row r="213" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B213" s="39"/>
+      <c r="C213" s="40"/>
+      <c r="D213" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E213" s="7"/>
+      <c r="F213" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="G213" s="33"/>
+      <c r="H213" s="7"/>
+      <c r="I213" s="36" t="s">
+        <v>82</v>
+      </c>
+      <c r="J213" s="33"/>
+      <c r="K213" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="L213" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M213" s="36" t="s">
+        <v>687</v>
+      </c>
+      <c r="N213" s="33"/>
+      <c r="O213" s="8">
+        <v>370.8</v>
+      </c>
+      <c r="P213" s="38">
+        <v>319.45999999999998</v>
+      </c>
+      <c r="Q213" s="33"/>
+      <c r="R213" s="9">
+        <v>51.34</v>
+      </c>
+      <c r="S213" s="10">
+        <v>12</v>
+      </c>
+      <c r="T213" s="38">
+        <v>26.621666666666702</v>
+      </c>
+      <c r="U213" s="32"/>
+      <c r="V213" s="33"/>
+      <c r="W213" s="8">
+        <v>494076</v>
+      </c>
+      <c r="X213" s="8">
+        <v>1332.4595469255701</v>
+      </c>
+      <c r="Y213" s="11">
+        <v>1693.384</v>
+      </c>
+      <c r="Z213" s="9">
+        <v>-360.92445307443398</v>
+      </c>
+      <c r="AA213" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB213" s="9">
+        <v>233766.7824</v>
+      </c>
+      <c r="AC213" s="8">
+        <v>614025.63</v>
+      </c>
+    </row>
+    <row r="214" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B214" s="37"/>
+      <c r="C214" s="31"/>
+      <c r="D214" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="E214" s="7"/>
+      <c r="F214" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="G214" s="33"/>
+      <c r="H214" s="7"/>
+      <c r="I214" s="36" t="s">
+        <v>688</v>
+      </c>
+      <c r="J214" s="33"/>
+      <c r="K214" s="7" t="s">
+        <v>689</v>
+      </c>
+      <c r="L214" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M214" s="36" t="s">
+        <v>690</v>
+      </c>
+      <c r="N214" s="33"/>
+      <c r="O214" s="8">
+        <v>173.4</v>
+      </c>
+      <c r="P214" s="38">
+        <v>129.4</v>
+      </c>
+      <c r="Q214" s="33"/>
+      <c r="R214" s="9">
+        <v>44</v>
+      </c>
+      <c r="S214" s="10">
+        <v>5</v>
+      </c>
+      <c r="T214" s="38">
+        <v>25.88</v>
+      </c>
+      <c r="U214" s="32"/>
+      <c r="V214" s="33"/>
+      <c r="W214" s="8">
+        <v>391368</v>
+      </c>
+      <c r="X214" s="8">
+        <v>2257.02422145329</v>
+      </c>
+      <c r="Y214" s="11">
+        <v>2077.5659999999998</v>
+      </c>
+      <c r="Z214" s="9">
+        <v>179.458221453287</v>
+      </c>
+      <c r="AA214" s="9">
+        <v>31118.0556</v>
+      </c>
+      <c r="AB214" s="9">
+        <v>156637.18799999999</v>
+      </c>
+      <c r="AC214" s="8">
+        <v>333570.18</v>
+      </c>
+    </row>
+    <row r="215" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B215" s="36" t="s">
+        <v>691</v>
+      </c>
+      <c r="C215" s="33"/>
+      <c r="D215" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E215" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="F215" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="G215" s="33"/>
+      <c r="H215" s="7" t="s">
+        <v>692</v>
+      </c>
+      <c r="I215" s="36" t="s">
+        <v>693</v>
+      </c>
+      <c r="J215" s="33"/>
+      <c r="K215" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="L215" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M215" s="36" t="s">
+        <v>694</v>
+      </c>
+      <c r="N215" s="33"/>
+      <c r="O215" s="8">
+        <v>80.72</v>
+      </c>
+      <c r="P215" s="38">
+        <v>78</v>
+      </c>
+      <c r="Q215" s="33"/>
+      <c r="R215" s="9">
+        <v>2.72</v>
+      </c>
+      <c r="S215" s="10">
+        <v>3</v>
+      </c>
+      <c r="T215" s="38">
+        <v>26</v>
+      </c>
+      <c r="U215" s="32"/>
+      <c r="V215" s="33"/>
+      <c r="W215" s="8">
+        <v>195000</v>
+      </c>
+      <c r="X215" s="8">
+        <v>2415.7581764122901</v>
+      </c>
+      <c r="Y215" s="11">
+        <v>2042.229</v>
+      </c>
+      <c r="Z215" s="9">
+        <v>373.52917641228902</v>
+      </c>
+      <c r="AA215" s="9">
+        <v>30151.275119999998</v>
+      </c>
+      <c r="AB215" s="9">
+        <v>101461.92</v>
+      </c>
+      <c r="AC215" s="8">
+        <v>135396.14000000001</v>
+      </c>
+    </row>
+    <row r="216" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B216" s="36" t="s">
+        <v>695</v>
+      </c>
+      <c r="C216" s="33"/>
+      <c r="D216" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E216" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="F216" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G216" s="33"/>
+      <c r="H216" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="I216" s="36" t="s">
+        <v>572</v>
+      </c>
+      <c r="J216" s="33"/>
+      <c r="K216" s="7" t="s">
+        <v>696</v>
+      </c>
+      <c r="L216" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M216" s="36" t="s">
+        <v>697</v>
+      </c>
+      <c r="N216" s="33"/>
+      <c r="O216" s="8">
+        <v>212.67</v>
+      </c>
+      <c r="P216" s="38">
+        <v>212.67</v>
+      </c>
+      <c r="Q216" s="33"/>
+      <c r="R216" s="9">
+        <v>0</v>
+      </c>
+      <c r="S216" s="7"/>
+      <c r="T216" s="36"/>
+      <c r="U216" s="32"/>
+      <c r="V216" s="33"/>
+      <c r="W216" s="8">
+        <v>942085.56</v>
+      </c>
+      <c r="X216" s="8">
+        <v>4429.7999717872799</v>
+      </c>
+      <c r="Y216" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z216" s="9">
+        <v>435.839971787276</v>
+      </c>
+      <c r="AA216" s="9">
+        <v>92690.086800000005</v>
+      </c>
+      <c r="AB216" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC216" s="7"/>
+    </row>
+    <row r="217" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B217" s="36" t="s">
+        <v>698</v>
+      </c>
+      <c r="C217" s="33"/>
+      <c r="D217" s="7" t="s">
+        <v>699</v>
+      </c>
+      <c r="E217" s="7" t="s">
+        <v>699</v>
+      </c>
+      <c r="F217" s="36" t="s">
+        <v>699</v>
+      </c>
+      <c r="G217" s="33"/>
+      <c r="H217" s="7" t="s">
+        <v>699</v>
+      </c>
+      <c r="I217" s="36" t="s">
+        <v>700</v>
+      </c>
+      <c r="J217" s="33"/>
+      <c r="K217" s="7" t="s">
+        <v>701</v>
+      </c>
+      <c r="L217" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M217" s="36" t="s">
+        <v>702</v>
+      </c>
+      <c r="N217" s="33"/>
+      <c r="O217" s="8">
+        <v>223.9</v>
+      </c>
+      <c r="P217" s="38">
+        <v>171.9</v>
+      </c>
+      <c r="Q217" s="33"/>
+      <c r="R217" s="9">
+        <v>52</v>
+      </c>
+      <c r="S217" s="7"/>
+      <c r="T217" s="36"/>
+      <c r="U217" s="32"/>
+      <c r="V217" s="33"/>
+      <c r="W217" s="8">
+        <v>608136</v>
+      </c>
+      <c r="X217" s="8">
+        <v>2716.1054041983002</v>
+      </c>
+      <c r="Y217" s="11">
+        <v>2716.105</v>
+      </c>
+      <c r="Z217" s="9">
+        <v>4.0419830293103598E-4</v>
+      </c>
+      <c r="AA217" s="9">
+        <v>9.0499999932944802E-2</v>
+      </c>
+      <c r="AB217" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC217" s="8">
+        <v>874630.33</v>
+      </c>
+    </row>
+    <row r="218" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B218" s="36" t="s">
+        <v>703</v>
+      </c>
+      <c r="C218" s="33"/>
+      <c r="D218" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E218" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="F218" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G218" s="33"/>
+      <c r="H218" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="I218" s="36" t="s">
+        <v>704</v>
+      </c>
+      <c r="J218" s="33"/>
+      <c r="K218" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="L218" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M218" s="36" t="s">
+        <v>706</v>
+      </c>
+      <c r="N218" s="33"/>
+      <c r="O218" s="8">
+        <v>1700.81</v>
+      </c>
+      <c r="P218" s="38">
+        <v>725.82</v>
+      </c>
+      <c r="Q218" s="33"/>
+      <c r="R218" s="9">
+        <v>974.99</v>
+      </c>
+      <c r="S218" s="10">
+        <v>81</v>
+      </c>
+      <c r="T218" s="38">
+        <v>8.9607407407407393</v>
+      </c>
+      <c r="U218" s="32"/>
+      <c r="V218" s="33"/>
+      <c r="W218" s="8">
+        <v>5208185.82</v>
+      </c>
+      <c r="X218" s="8">
+        <v>3062.1796790940798</v>
+      </c>
+      <c r="Y218" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z218" s="9">
+        <v>-931.78032090592103</v>
+      </c>
+      <c r="AA218" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB218" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC218" s="8">
+        <v>1889409.23</v>
+      </c>
+    </row>
+    <row r="219" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B219" s="36" t="s">
+        <v>707</v>
+      </c>
+      <c r="C219" s="33"/>
+      <c r="D219" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="E219" s="7" t="s">
+        <v>708</v>
+      </c>
+      <c r="F219" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="G219" s="33"/>
+      <c r="H219" s="7" t="s">
+        <v>708</v>
+      </c>
+      <c r="I219" s="36" t="s">
+        <v>709</v>
+      </c>
+      <c r="J219" s="33"/>
+      <c r="K219" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="L219" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M219" s="36" t="s">
+        <v>710</v>
+      </c>
+      <c r="N219" s="33"/>
+      <c r="O219" s="8">
+        <v>243.58</v>
+      </c>
+      <c r="P219" s="38">
+        <v>173.46</v>
+      </c>
+      <c r="Q219" s="33"/>
+      <c r="R219" s="9">
+        <v>70.12</v>
+      </c>
+      <c r="S219" s="10">
+        <v>11</v>
+      </c>
+      <c r="T219" s="38">
+        <v>15.769090909090901</v>
+      </c>
+      <c r="U219" s="32"/>
+      <c r="V219" s="33"/>
+      <c r="W219" s="8">
+        <v>355428</v>
+      </c>
+      <c r="X219" s="8">
+        <v>1459.18384103785</v>
+      </c>
+      <c r="Y219" s="11">
+        <v>2206.3090000000002</v>
+      </c>
+      <c r="Z219" s="9">
+        <v>-747.12515896214802</v>
+      </c>
+      <c r="AA219" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB219" s="9">
+        <v>60512.194600000003</v>
+      </c>
+      <c r="AC219" s="8">
+        <v>177521</v>
+      </c>
+    </row>
+    <row r="220" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B220" s="36" t="s">
+        <v>711</v>
+      </c>
+      <c r="C220" s="29"/>
+      <c r="D220" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E220" s="7" t="s">
+        <v>633</v>
+      </c>
+      <c r="F220" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G220" s="33"/>
+      <c r="H220" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="I220" s="36" t="s">
+        <v>712</v>
+      </c>
+      <c r="J220" s="33"/>
+      <c r="K220" s="7" t="s">
+        <v>713</v>
+      </c>
+      <c r="L220" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M220" s="36" t="s">
+        <v>714</v>
+      </c>
+      <c r="N220" s="33"/>
+      <c r="O220" s="8">
+        <v>150.18</v>
+      </c>
+      <c r="P220" s="38">
+        <v>150.18</v>
+      </c>
+      <c r="Q220" s="33"/>
+      <c r="R220" s="9">
+        <v>0</v>
+      </c>
+      <c r="S220" s="7"/>
+      <c r="T220" s="36"/>
+      <c r="U220" s="32"/>
+      <c r="V220" s="33"/>
+      <c r="W220" s="8">
+        <v>457748.64</v>
+      </c>
+      <c r="X220" s="8">
+        <v>3048</v>
+      </c>
+      <c r="Y220" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z220" s="9">
+        <v>704.26199999999994</v>
+      </c>
+      <c r="AA220" s="9">
+        <v>105766.06716000001</v>
+      </c>
+      <c r="AB220" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC220" s="8">
+        <v>186717.82</v>
+      </c>
+    </row>
+    <row r="221" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B221" s="37"/>
+      <c r="C221" s="31"/>
+      <c r="D221" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E221" s="7"/>
+      <c r="F221" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="G221" s="33"/>
+      <c r="H221" s="7"/>
+      <c r="I221" s="36" t="s">
+        <v>72</v>
+      </c>
+      <c r="J221" s="33"/>
+      <c r="K221" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="L221" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M221" s="36" t="s">
+        <v>74</v>
+      </c>
+      <c r="N221" s="33"/>
+      <c r="O221" s="8">
+        <v>117.9</v>
+      </c>
+      <c r="P221" s="38">
+        <v>117.9</v>
+      </c>
+      <c r="Q221" s="33"/>
+      <c r="R221" s="9">
+        <v>0</v>
+      </c>
+      <c r="S221" s="7"/>
+      <c r="T221" s="36"/>
+      <c r="U221" s="32"/>
+      <c r="V221" s="33"/>
+      <c r="W221" s="8">
+        <v>295174.92</v>
+      </c>
+      <c r="X221" s="8">
+        <v>2503.6040712468198</v>
+      </c>
+      <c r="Y221" s="11">
+        <v>1669.5619999999999</v>
+      </c>
+      <c r="Z221" s="9">
+        <v>834.04207124681898</v>
+      </c>
+      <c r="AA221" s="9">
+        <v>98333.560200000007</v>
+      </c>
+      <c r="AB221" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC221" s="8">
+        <v>96805.09</v>
+      </c>
+    </row>
+    <row r="222" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B222" s="36" t="s">
+        <v>715</v>
+      </c>
+      <c r="C222" s="29"/>
+      <c r="D222" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E222" s="7" t="s">
+        <v>716</v>
+      </c>
+      <c r="F222" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G222" s="33"/>
+      <c r="H222" s="7" t="s">
+        <v>716</v>
+      </c>
+      <c r="I222" s="36" t="s">
+        <v>717</v>
+      </c>
+      <c r="J222" s="33"/>
+      <c r="K222" s="7" t="s">
+        <v>718</v>
+      </c>
+      <c r="L222" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M222" s="36" t="s">
+        <v>719</v>
+      </c>
+      <c r="N222" s="33"/>
+      <c r="O222" s="8">
+        <v>163</v>
+      </c>
+      <c r="P222" s="38">
+        <v>35</v>
+      </c>
+      <c r="Q222" s="33"/>
+      <c r="R222" s="9">
+        <v>128</v>
+      </c>
+      <c r="S222" s="10">
+        <v>1</v>
+      </c>
+      <c r="T222" s="38">
+        <v>35</v>
+      </c>
+      <c r="U222" s="32"/>
+      <c r="V222" s="33"/>
+      <c r="W222" s="8">
+        <v>212472</v>
+      </c>
+      <c r="X222" s="8">
+        <v>1303.5092024539899</v>
+      </c>
+      <c r="Y222" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z222" s="9">
+        <v>-1040.2287975460099</v>
+      </c>
+      <c r="AA222" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB222" s="9">
+        <v>29980.73</v>
+      </c>
+      <c r="AC222" s="7"/>
+    </row>
+    <row r="223" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B223" s="39"/>
+      <c r="C223" s="40"/>
+      <c r="D223" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="E223" s="7" t="s">
+        <v>720</v>
+      </c>
+      <c r="F223" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="G223" s="33"/>
+      <c r="H223" s="7" t="s">
+        <v>720</v>
+      </c>
+      <c r="I223" s="36" t="s">
+        <v>721</v>
+      </c>
+      <c r="J223" s="33"/>
+      <c r="K223" s="7" t="s">
+        <v>722</v>
+      </c>
+      <c r="L223" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M223" s="36" t="s">
+        <v>723</v>
+      </c>
+      <c r="N223" s="33"/>
+      <c r="O223" s="8">
+        <v>98.25</v>
+      </c>
+      <c r="P223" s="38">
+        <v>28.23</v>
+      </c>
+      <c r="Q223" s="33"/>
+      <c r="R223" s="9">
+        <v>70.02</v>
+      </c>
+      <c r="S223" s="10">
+        <v>2</v>
+      </c>
+      <c r="T223" s="38">
+        <v>14.115</v>
+      </c>
+      <c r="U223" s="32"/>
+      <c r="V223" s="33"/>
+      <c r="W223" s="8">
+        <v>413820</v>
+      </c>
+      <c r="X223" s="8">
+        <v>4211.9083969465601</v>
+      </c>
+      <c r="Y223" s="11">
+        <v>2206.3090000000002</v>
+      </c>
+      <c r="Z223" s="9">
+        <v>2005.5993969465601</v>
+      </c>
+      <c r="AA223" s="9">
+        <v>197050.14074999999</v>
+      </c>
+      <c r="AB223" s="9">
+        <v>17858.4984</v>
+      </c>
+      <c r="AC223" s="7"/>
+    </row>
+    <row r="224" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B224" s="39"/>
+      <c r="C224" s="40"/>
+      <c r="D224" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E224" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="F224" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="G224" s="33"/>
+      <c r="H224" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="I224" s="36" t="s">
+        <v>217</v>
+      </c>
+      <c r="J224" s="33"/>
+      <c r="K224" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="L224" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M224" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="N224" s="33"/>
+      <c r="O224" s="8">
+        <v>43.68</v>
+      </c>
+      <c r="P224" s="38">
+        <v>43.68</v>
+      </c>
+      <c r="Q224" s="33"/>
+      <c r="R224" s="9">
+        <v>0</v>
+      </c>
+      <c r="S224" s="10">
+        <v>3</v>
+      </c>
+      <c r="T224" s="38">
+        <v>14.56</v>
+      </c>
+      <c r="U224" s="32"/>
+      <c r="V224" s="33"/>
+      <c r="W224" s="8">
+        <v>141000</v>
+      </c>
+      <c r="X224" s="8">
+        <v>3228.02197802198</v>
+      </c>
+      <c r="Y224" s="11">
+        <v>2042.229</v>
+      </c>
+      <c r="Z224" s="9">
+        <v>1185.7929780219799</v>
+      </c>
+      <c r="AA224" s="9">
+        <v>51795.437279999998</v>
+      </c>
+      <c r="AB224" s="9">
+        <v>24791.193599999999</v>
+      </c>
+      <c r="AC224" s="8">
+        <v>102245</v>
+      </c>
+    </row>
+    <row r="225" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B225" s="39"/>
+      <c r="C225" s="40"/>
+      <c r="D225" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E225" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F225" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="G225" s="33"/>
+      <c r="H225" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="I225" s="36" t="s">
+        <v>724</v>
+      </c>
+      <c r="J225" s="33"/>
+      <c r="K225" s="7" t="s">
+        <v>725</v>
+      </c>
+      <c r="L225" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M225" s="36" t="s">
+        <v>726</v>
+      </c>
+      <c r="N225" s="33"/>
+      <c r="O225" s="8">
+        <v>76.47</v>
+      </c>
+      <c r="P225" s="38">
+        <v>37.9</v>
+      </c>
+      <c r="Q225" s="33"/>
+      <c r="R225" s="9">
+        <v>38.57</v>
+      </c>
+      <c r="S225" s="10">
+        <v>1</v>
+      </c>
+      <c r="T225" s="38">
+        <v>37.9</v>
+      </c>
+      <c r="U225" s="32"/>
+      <c r="V225" s="33"/>
+      <c r="W225" s="8">
+        <v>170400</v>
+      </c>
+      <c r="X225" s="8">
+        <v>2228.32483326795</v>
+      </c>
+      <c r="Y225" s="11">
+        <v>1771.308</v>
+      </c>
+      <c r="Z225" s="9">
+        <v>457.01683326794802</v>
+      </c>
+      <c r="AA225" s="9">
+        <v>34948.077239999999</v>
+      </c>
+      <c r="AB225" s="9">
+        <v>57713.487999999998</v>
+      </c>
+      <c r="AC225" s="7"/>
+    </row>
+    <row r="226" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B226" s="39"/>
+      <c r="C226" s="40"/>
+      <c r="D226" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E226" s="7" t="s">
+        <v>566</v>
+      </c>
+      <c r="F226" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="G226" s="33"/>
+      <c r="H226" s="7" t="s">
+        <v>566</v>
+      </c>
+      <c r="I226" s="36" t="s">
+        <v>118</v>
+      </c>
+      <c r="J226" s="33"/>
+      <c r="K226" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="L226" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M226" s="36" t="s">
+        <v>568</v>
+      </c>
+      <c r="N226" s="33"/>
+      <c r="O226" s="8">
+        <v>22.95</v>
+      </c>
+      <c r="P226" s="38">
+        <v>22.95</v>
+      </c>
+      <c r="Q226" s="33"/>
+      <c r="R226" s="9">
+        <v>0</v>
+      </c>
+      <c r="S226" s="10">
+        <v>2</v>
+      </c>
+      <c r="T226" s="38">
+        <v>11.475</v>
+      </c>
+      <c r="U226" s="32"/>
+      <c r="V226" s="33"/>
+      <c r="W226" s="8">
+        <v>165000</v>
+      </c>
+      <c r="X226" s="8">
+        <v>7189.5424836601296</v>
+      </c>
+      <c r="Y226" s="11">
+        <v>1694.7139999999999</v>
+      </c>
+      <c r="Z226" s="9">
+        <v>5494.8284836601297</v>
+      </c>
+      <c r="AA226" s="9">
+        <v>126106.3137</v>
+      </c>
+      <c r="AB226" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC226" s="7"/>
+    </row>
+    <row r="227" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B227" s="39"/>
+      <c r="C227" s="40"/>
+      <c r="D227" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E227" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F227" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="G227" s="33"/>
+      <c r="H227" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="I227" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="J227" s="33"/>
+      <c r="K227" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="L227" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M227" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="N227" s="33"/>
+      <c r="O227" s="8">
+        <v>223.51</v>
+      </c>
+      <c r="P227" s="38">
+        <v>24.04</v>
+      </c>
+      <c r="Q227" s="33"/>
+      <c r="R227" s="9">
+        <v>199.47</v>
+      </c>
+      <c r="S227" s="10">
+        <v>1</v>
+      </c>
+      <c r="T227" s="38">
+        <v>24.04</v>
+      </c>
+      <c r="U227" s="32"/>
+      <c r="V227" s="33"/>
+      <c r="W227" s="8">
+        <v>84216</v>
+      </c>
+      <c r="X227" s="8">
+        <v>376.78851058118198</v>
+      </c>
+      <c r="Y227" s="11">
+        <v>1598.808</v>
+      </c>
+      <c r="Z227" s="9">
+        <v>-1222.0194894188201</v>
+      </c>
+      <c r="AA227" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB227" s="9">
+        <v>4536.5515999999998</v>
+      </c>
+      <c r="AC227" s="7"/>
+    </row>
+    <row r="228" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B228" s="39"/>
+      <c r="C228" s="40"/>
+      <c r="D228" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E228" s="7" t="s">
+        <v>727</v>
+      </c>
+      <c r="F228" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="G228" s="33"/>
+      <c r="H228" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="I228" s="36" t="s">
+        <v>312</v>
+      </c>
+      <c r="J228" s="33"/>
+      <c r="K228" s="7" t="s">
+        <v>728</v>
+      </c>
+      <c r="L228" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M228" s="36" t="s">
+        <v>729</v>
+      </c>
+      <c r="N228" s="33"/>
+      <c r="O228" s="8">
+        <v>1004</v>
+      </c>
+      <c r="P228" s="38">
+        <v>334</v>
+      </c>
+      <c r="Q228" s="33"/>
+      <c r="R228" s="9">
+        <v>670</v>
+      </c>
+      <c r="S228" s="10">
+        <v>25</v>
+      </c>
+      <c r="T228" s="38">
+        <v>13.36</v>
+      </c>
+      <c r="U228" s="32"/>
+      <c r="V228" s="33"/>
+      <c r="W228" s="8">
+        <v>1156896</v>
+      </c>
+      <c r="X228" s="8">
+        <v>1152.2868525896399</v>
+      </c>
+      <c r="Y228" s="11">
+        <v>1933.2570000000001</v>
+      </c>
+      <c r="Z228" s="9">
+        <v>-780.970147410359</v>
+      </c>
+      <c r="AA228" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB228" s="9">
+        <v>39177.86</v>
+      </c>
+      <c r="AC228" s="8">
+        <v>708539</v>
+      </c>
+    </row>
+    <row r="229" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B229" s="39"/>
+      <c r="C229" s="40"/>
+      <c r="D229" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E229" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="F229" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="G229" s="33"/>
+      <c r="H229" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="I229" s="36" t="s">
+        <v>730</v>
+      </c>
+      <c r="J229" s="33"/>
+      <c r="K229" s="7" t="s">
+        <v>731</v>
+      </c>
+      <c r="L229" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M229" s="36" t="s">
+        <v>732</v>
+      </c>
+      <c r="N229" s="33"/>
+      <c r="O229" s="8">
+        <v>33.07</v>
+      </c>
+      <c r="P229" s="38">
+        <v>18.21</v>
+      </c>
+      <c r="Q229" s="33"/>
+      <c r="R229" s="9">
+        <v>14.86</v>
+      </c>
+      <c r="S229" s="10">
+        <v>3</v>
+      </c>
+      <c r="T229" s="38">
+        <v>6.07</v>
+      </c>
+      <c r="U229" s="32"/>
+      <c r="V229" s="33"/>
+      <c r="W229" s="8">
+        <v>75780</v>
+      </c>
+      <c r="X229" s="8">
+        <v>2291.5028726942801</v>
+      </c>
+      <c r="Y229" s="11">
+        <v>1669.5619999999999</v>
+      </c>
+      <c r="Z229" s="9">
+        <v>621.94087269428496</v>
+      </c>
+      <c r="AA229" s="9">
+        <v>20567.58466</v>
+      </c>
+      <c r="AB229" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC229" s="8">
+        <v>56883</v>
+      </c>
+    </row>
+    <row r="230" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B230" s="39"/>
+      <c r="C230" s="40"/>
+      <c r="D230" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="E230" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="F230" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="G230" s="33"/>
+      <c r="H230" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="I230" s="36" t="s">
+        <v>128</v>
+      </c>
+      <c r="J230" s="33"/>
+      <c r="K230" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="L230" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M230" s="36" t="s">
+        <v>130</v>
+      </c>
+      <c r="N230" s="33"/>
+      <c r="O230" s="8">
+        <v>26</v>
+      </c>
+      <c r="P230" s="38">
+        <v>10</v>
+      </c>
+      <c r="Q230" s="33"/>
+      <c r="R230" s="9">
+        <v>16</v>
+      </c>
+      <c r="S230" s="10">
+        <v>2</v>
+      </c>
+      <c r="T230" s="38">
+        <v>5</v>
+      </c>
+      <c r="U230" s="32"/>
+      <c r="V230" s="33"/>
+      <c r="W230" s="8">
+        <v>146652</v>
+      </c>
+      <c r="X230" s="8">
+        <v>5640.4615384615399</v>
+      </c>
+      <c r="Y230" s="11">
+        <v>1799.704</v>
+      </c>
+      <c r="Z230" s="9">
+        <v>3840.7575384615402</v>
+      </c>
+      <c r="AA230" s="9">
+        <v>99859.695999999996</v>
+      </c>
+      <c r="AB230" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC230" s="7"/>
+    </row>
+    <row r="231" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B231" s="39"/>
+      <c r="C231" s="40"/>
+      <c r="D231" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E231" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="F231" s="36" t="s">
+        <v>221</v>
+      </c>
+      <c r="G231" s="33"/>
+      <c r="H231" s="7" t="s">
+        <v>733</v>
+      </c>
+      <c r="I231" s="36" t="s">
+        <v>128</v>
+      </c>
+      <c r="J231" s="33"/>
+      <c r="K231" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="L231" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M231" s="36" t="s">
+        <v>735</v>
+      </c>
+      <c r="N231" s="33"/>
+      <c r="O231" s="8">
+        <v>152.35</v>
+      </c>
+      <c r="P231" s="38">
+        <v>56</v>
+      </c>
+      <c r="Q231" s="33"/>
+      <c r="R231" s="9">
+        <v>96.35</v>
+      </c>
+      <c r="S231" s="10">
+        <v>1</v>
+      </c>
+      <c r="T231" s="38">
+        <v>56</v>
+      </c>
+      <c r="U231" s="32"/>
+      <c r="V231" s="33"/>
+      <c r="W231" s="8">
+        <v>413820</v>
+      </c>
+      <c r="X231" s="8">
+        <v>2716.2454873646202</v>
+      </c>
+      <c r="Y231" s="11">
+        <v>1758.645</v>
+      </c>
+      <c r="Z231" s="9">
+        <v>957.60048736462102</v>
+      </c>
+      <c r="AA231" s="9">
+        <v>145890.43424999999</v>
+      </c>
+      <c r="AB231" s="9">
+        <v>119515</v>
+      </c>
+      <c r="AC231" s="7"/>
+    </row>
+    <row r="232" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B232" s="39"/>
+      <c r="C232" s="40"/>
+      <c r="D232" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E232" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="F232" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G232" s="33"/>
+      <c r="H232" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="I232" s="36" t="s">
+        <v>736</v>
+      </c>
+      <c r="J232" s="33"/>
+      <c r="K232" s="7" t="s">
+        <v>737</v>
+      </c>
+      <c r="L232" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M232" s="36" t="s">
+        <v>738</v>
+      </c>
+      <c r="N232" s="33"/>
+      <c r="O232" s="8">
+        <v>300</v>
+      </c>
+      <c r="P232" s="38">
+        <v>63</v>
+      </c>
+      <c r="Q232" s="33"/>
+      <c r="R232" s="9">
+        <v>237</v>
+      </c>
+      <c r="S232" s="10">
+        <v>15</v>
+      </c>
+      <c r="T232" s="38">
+        <v>4.2</v>
+      </c>
+      <c r="U232" s="32"/>
+      <c r="V232" s="33"/>
+      <c r="W232" s="8">
+        <v>1524600</v>
+      </c>
+      <c r="X232" s="8">
+        <v>5082</v>
+      </c>
+      <c r="Y232" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z232" s="9">
+        <v>1088.04</v>
+      </c>
+      <c r="AA232" s="9">
+        <v>326412</v>
+      </c>
+      <c r="AB232" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC232" s="7"/>
+    </row>
+    <row r="233" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B233" s="39"/>
+      <c r="C233" s="40"/>
+      <c r="D233" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="E233" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="F233" s="36" t="s">
+        <v>482</v>
+      </c>
+      <c r="G233" s="33"/>
+      <c r="H233" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="I233" s="36" t="s">
+        <v>739</v>
+      </c>
+      <c r="J233" s="33"/>
+      <c r="K233" s="7" t="s">
+        <v>740</v>
+      </c>
+      <c r="L233" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M233" s="36" t="s">
+        <v>741</v>
+      </c>
+      <c r="N233" s="33"/>
+      <c r="O233" s="8">
+        <v>122.29</v>
+      </c>
+      <c r="P233" s="38">
+        <v>22.75</v>
+      </c>
+      <c r="Q233" s="33"/>
+      <c r="R233" s="9">
+        <v>99.54</v>
+      </c>
+      <c r="S233" s="10">
+        <v>3</v>
+      </c>
+      <c r="T233" s="38">
+        <v>7.5833333333333304</v>
+      </c>
+      <c r="U233" s="32"/>
+      <c r="V233" s="33"/>
+      <c r="W233" s="8">
+        <v>435600</v>
+      </c>
+      <c r="X233" s="8">
+        <v>3562.0246953961901</v>
+      </c>
+      <c r="Y233" s="11">
+        <v>1326.0550000000001</v>
+      </c>
+      <c r="Z233" s="9">
+        <v>2235.9696953961902</v>
+      </c>
+      <c r="AA233" s="9">
+        <v>273436.73405000003</v>
+      </c>
+      <c r="AB233" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC233" s="7"/>
+    </row>
+    <row r="234" spans="2:29" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="B234" s="39"/>
+      <c r="C234" s="40"/>
+      <c r="D234" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E234" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="F234" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="G234" s="33"/>
+      <c r="H234" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="I234" s="36" t="s">
+        <v>742</v>
+      </c>
+      <c r="J234" s="33"/>
+      <c r="K234" s="7" t="s">
+        <v>743</v>
+      </c>
+      <c r="L234" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M234" s="36" t="s">
+        <v>744</v>
+      </c>
+      <c r="N234" s="33"/>
+      <c r="O234" s="8">
+        <v>15.89</v>
+      </c>
+      <c r="P234" s="38">
+        <v>15.89</v>
+      </c>
+      <c r="Q234" s="33"/>
+      <c r="R234" s="9">
+        <v>0</v>
+      </c>
+      <c r="S234" s="10">
+        <v>1</v>
+      </c>
+      <c r="T234" s="38">
+        <v>15.89</v>
+      </c>
+      <c r="U234" s="32"/>
+      <c r="V234" s="33"/>
+      <c r="W234" s="8">
+        <v>161916</v>
+      </c>
+      <c r="X234" s="8">
+        <v>10189.804908747599</v>
+      </c>
+      <c r="Y234" s="11">
+        <v>1693.384</v>
+      </c>
+      <c r="Z234" s="9">
+        <v>8496.4209087476393</v>
+      </c>
+      <c r="AA234" s="9">
+        <v>135008.12823999999</v>
+      </c>
+      <c r="AB234" s="9">
+        <v>39638.322</v>
+      </c>
+      <c r="AC234" s="7"/>
+    </row>
+    <row r="235" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B235" s="37"/>
+      <c r="C235" s="31"/>
+      <c r="D235" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="E235" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="F235" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="G235" s="33"/>
+      <c r="H235" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I235" s="36" t="s">
+        <v>745</v>
+      </c>
+      <c r="J235" s="33"/>
+      <c r="K235" s="7" t="s">
+        <v>746</v>
+      </c>
+      <c r="L235" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M235" s="36" t="s">
+        <v>747</v>
+      </c>
+      <c r="N235" s="33"/>
+      <c r="O235" s="8">
+        <v>158</v>
+      </c>
+      <c r="P235" s="38">
+        <v>35</v>
+      </c>
+      <c r="Q235" s="33"/>
+      <c r="R235" s="9">
+        <v>123</v>
+      </c>
+      <c r="S235" s="10">
+        <v>4</v>
+      </c>
+      <c r="T235" s="38">
+        <v>8.75</v>
+      </c>
+      <c r="U235" s="32"/>
+      <c r="V235" s="33"/>
+      <c r="W235" s="8">
+        <v>212472</v>
+      </c>
+      <c r="X235" s="8">
+        <v>1344.7594936708899</v>
+      </c>
+      <c r="Y235" s="11">
+        <v>2077.5659999999998</v>
+      </c>
+      <c r="Z235" s="9">
+        <v>-732.80650632911397</v>
+      </c>
+      <c r="AA235" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB235" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC235" s="7"/>
+    </row>
+    <row r="236" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B236" s="36" t="s">
+        <v>748</v>
+      </c>
+      <c r="C236" s="29"/>
+      <c r="D236" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E236" s="7"/>
+      <c r="F236" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="G236" s="33"/>
+      <c r="H236" s="7"/>
+      <c r="I236" s="36" t="s">
+        <v>749</v>
+      </c>
+      <c r="J236" s="33"/>
+      <c r="K236" s="7" t="s">
+        <v>750</v>
+      </c>
+      <c r="L236" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M236" s="36" t="s">
+        <v>751</v>
+      </c>
+      <c r="N236" s="33"/>
+      <c r="O236" s="8">
+        <v>129.4</v>
+      </c>
+      <c r="P236" s="38">
+        <v>90.4</v>
+      </c>
+      <c r="Q236" s="33"/>
+      <c r="R236" s="9">
+        <v>39</v>
+      </c>
+      <c r="S236" s="10">
+        <v>8</v>
+      </c>
+      <c r="T236" s="38">
+        <v>11.3</v>
+      </c>
+      <c r="U236" s="32"/>
+      <c r="V236" s="33"/>
+      <c r="W236" s="8">
+        <v>49072</v>
+      </c>
+      <c r="X236" s="8">
+        <v>379.227202472952</v>
+      </c>
+      <c r="Y236" s="11">
+        <v>1771.308</v>
+      </c>
+      <c r="Z236" s="9">
+        <v>-1392.08079752705</v>
+      </c>
+      <c r="AA236" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB236" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC236" s="8">
+        <v>216837.3</v>
+      </c>
+    </row>
+    <row r="237" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B237" s="39"/>
+      <c r="C237" s="40"/>
+      <c r="D237" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E237" s="7"/>
+      <c r="F237" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="G237" s="33"/>
+      <c r="H237" s="7"/>
+      <c r="I237" s="36" t="s">
+        <v>752</v>
+      </c>
+      <c r="J237" s="33"/>
+      <c r="K237" s="7" t="s">
+        <v>753</v>
+      </c>
+      <c r="L237" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M237" s="36" t="s">
+        <v>754</v>
+      </c>
+      <c r="N237" s="33"/>
+      <c r="O237" s="8">
+        <v>69.569999999999993</v>
+      </c>
+      <c r="P237" s="38">
+        <v>51</v>
+      </c>
+      <c r="Q237" s="33"/>
+      <c r="R237" s="9">
+        <v>18.57</v>
+      </c>
+      <c r="S237" s="10">
+        <v>4</v>
+      </c>
+      <c r="T237" s="38">
+        <v>12.75</v>
+      </c>
+      <c r="U237" s="32"/>
+      <c r="V237" s="33"/>
+      <c r="W237" s="8">
+        <v>132183</v>
+      </c>
+      <c r="X237" s="8">
+        <v>1900</v>
+      </c>
+      <c r="Y237" s="11">
+        <v>1694.7139999999999</v>
+      </c>
+      <c r="Z237" s="9">
+        <v>205.286</v>
+      </c>
+      <c r="AA237" s="9">
+        <v>14281.747020000001</v>
+      </c>
+      <c r="AB237" s="9">
+        <v>5700</v>
+      </c>
+      <c r="AC237" s="8">
+        <v>192130.56</v>
+      </c>
+    </row>
+    <row r="238" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B238" s="39"/>
+      <c r="C238" s="40"/>
+      <c r="D238" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E238" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F238" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="G238" s="33"/>
+      <c r="H238" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="I238" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="J238" s="33"/>
+      <c r="K238" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="L238" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M238" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="N238" s="33"/>
+      <c r="O238" s="8">
+        <v>92.59</v>
+      </c>
+      <c r="P238" s="38">
+        <v>92.59</v>
+      </c>
+      <c r="Q238" s="33"/>
+      <c r="R238" s="9">
+        <v>0</v>
+      </c>
+      <c r="S238" s="10">
+        <v>9</v>
+      </c>
+      <c r="T238" s="38">
+        <v>10.2877777777778</v>
+      </c>
+      <c r="U238" s="32"/>
+      <c r="V238" s="33"/>
+      <c r="W238" s="8">
+        <v>111899.64</v>
+      </c>
+      <c r="X238" s="8">
+        <v>1208.5499513986399</v>
+      </c>
+      <c r="Y238" s="11">
+        <v>1598.808</v>
+      </c>
+      <c r="Z238" s="9">
+        <v>-390.258048601361</v>
+      </c>
+      <c r="AA238" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB238" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC238" s="8">
+        <v>112929.60000000001</v>
+      </c>
+    </row>
+    <row r="239" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B239" s="39"/>
+      <c r="C239" s="40"/>
+      <c r="D239" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E239" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F239" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="G239" s="33"/>
+      <c r="H239" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="I239" s="36" t="s">
+        <v>68</v>
+      </c>
+      <c r="J239" s="33"/>
+      <c r="K239" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="L239" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M239" s="36" t="s">
+        <v>70</v>
+      </c>
+      <c r="N239" s="33"/>
+      <c r="O239" s="8">
+        <v>113.08</v>
+      </c>
+      <c r="P239" s="38">
+        <v>80.58</v>
+      </c>
+      <c r="Q239" s="33"/>
+      <c r="R239" s="9">
+        <v>32.5</v>
+      </c>
+      <c r="S239" s="10">
+        <v>8</v>
+      </c>
+      <c r="T239" s="38">
+        <v>10.0725</v>
+      </c>
+      <c r="U239" s="32"/>
+      <c r="V239" s="33"/>
+      <c r="W239" s="8">
+        <v>217566</v>
+      </c>
+      <c r="X239" s="8">
+        <v>1924.0007074637399</v>
+      </c>
+      <c r="Y239" s="11">
+        <v>1933.2570000000001</v>
+      </c>
+      <c r="Z239" s="9">
+        <v>-9.2562925362576607</v>
+      </c>
+      <c r="AA239" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB239" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC239" s="8">
+        <v>275791.40000000002</v>
+      </c>
+    </row>
+    <row r="240" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B240" s="39"/>
+      <c r="C240" s="40"/>
+      <c r="D240" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E240" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="F240" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="G240" s="33"/>
+      <c r="H240" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="I240" s="36" t="s">
+        <v>755</v>
+      </c>
+      <c r="J240" s="33"/>
+      <c r="K240" s="7" t="s">
+        <v>756</v>
+      </c>
+      <c r="L240" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M240" s="36" t="s">
+        <v>757</v>
+      </c>
+      <c r="N240" s="33"/>
+      <c r="O240" s="8">
+        <v>227</v>
+      </c>
+      <c r="P240" s="38">
+        <v>148</v>
+      </c>
+      <c r="Q240" s="33"/>
+      <c r="R240" s="9">
+        <v>79</v>
+      </c>
+      <c r="S240" s="10">
+        <v>17</v>
+      </c>
+      <c r="T240" s="38">
+        <v>8.7058823529411793</v>
+      </c>
+      <c r="U240" s="32"/>
+      <c r="V240" s="33"/>
+      <c r="W240" s="8">
+        <v>295464</v>
+      </c>
+      <c r="X240" s="8">
+        <v>1301.60352422907</v>
+      </c>
+      <c r="Y240" s="11">
+        <v>1669.5619999999999</v>
+      </c>
+      <c r="Z240" s="9">
+        <v>-367.95847577092502</v>
+      </c>
+      <c r="AA240" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB240" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC240" s="8">
+        <v>801982.56</v>
+      </c>
+    </row>
+    <row r="241" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B241" s="39"/>
+      <c r="C241" s="40"/>
+      <c r="D241" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="E241" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="F241" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="G241" s="33"/>
+      <c r="H241" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="I241" s="36" t="s">
+        <v>556</v>
+      </c>
+      <c r="J241" s="33"/>
+      <c r="K241" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="L241" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M241" s="36" t="s">
+        <v>192</v>
+      </c>
+      <c r="N241" s="33"/>
+      <c r="O241" s="8">
+        <v>83.8</v>
+      </c>
+      <c r="P241" s="38">
+        <v>83.8</v>
+      </c>
+      <c r="Q241" s="33"/>
+      <c r="R241" s="9">
+        <v>0</v>
+      </c>
+      <c r="S241" s="10">
+        <v>6</v>
+      </c>
+      <c r="T241" s="38">
+        <v>13.966666666666701</v>
+      </c>
+      <c r="U241" s="32"/>
+      <c r="V241" s="33"/>
+      <c r="W241" s="8">
+        <v>210656</v>
+      </c>
+      <c r="X241" s="8">
+        <v>2513.7947494033401</v>
+      </c>
+      <c r="Y241" s="11">
+        <v>1799.704</v>
+      </c>
+      <c r="Z241" s="9">
+        <v>714.09074940334199</v>
+      </c>
+      <c r="AA241" s="9">
+        <v>59840.804799999998</v>
+      </c>
+      <c r="AB241" s="9">
+        <v>29712.997800000001</v>
+      </c>
+      <c r="AC241" s="8">
+        <v>117766.95</v>
+      </c>
+    </row>
+    <row r="242" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B242" s="39"/>
+      <c r="C242" s="40"/>
+      <c r="D242" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E242" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="F242" s="36" t="s">
+        <v>221</v>
+      </c>
+      <c r="G242" s="33"/>
+      <c r="H242" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="I242" s="36" t="s">
+        <v>758</v>
+      </c>
+      <c r="J242" s="33"/>
+      <c r="K242" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="L242" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M242" s="36" t="s">
+        <v>650</v>
+      </c>
+      <c r="N242" s="33"/>
+      <c r="O242" s="8">
+        <v>113</v>
+      </c>
+      <c r="P242" s="38">
+        <v>113</v>
+      </c>
+      <c r="Q242" s="33"/>
+      <c r="R242" s="9">
+        <v>0</v>
+      </c>
+      <c r="S242" s="10">
+        <v>8</v>
+      </c>
+      <c r="T242" s="38">
+        <v>14.125</v>
+      </c>
+      <c r="U242" s="32"/>
+      <c r="V242" s="33"/>
+      <c r="W242" s="8">
+        <v>89940</v>
+      </c>
+      <c r="X242" s="8">
+        <v>795.92920353982299</v>
+      </c>
+      <c r="Y242" s="11">
+        <v>1758.645</v>
+      </c>
+      <c r="Z242" s="9">
+        <v>-962.71579646017699</v>
+      </c>
+      <c r="AA242" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB242" s="9">
+        <v>13498.9728</v>
+      </c>
+      <c r="AC242" s="8">
+        <v>78911.95</v>
+      </c>
+    </row>
+    <row r="243" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B243" s="39"/>
+      <c r="C243" s="40"/>
+      <c r="D243" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E243" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="F243" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G243" s="33"/>
+      <c r="H243" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="I243" s="36" t="s">
+        <v>759</v>
+      </c>
+      <c r="J243" s="33"/>
+      <c r="K243" s="7" t="s">
+        <v>760</v>
+      </c>
+      <c r="L243" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M243" s="36" t="s">
+        <v>761</v>
+      </c>
+      <c r="N243" s="33"/>
+      <c r="O243" s="8">
+        <v>6753</v>
+      </c>
+      <c r="P243" s="38">
+        <v>6514</v>
+      </c>
+      <c r="Q243" s="33"/>
+      <c r="R243" s="9">
+        <v>239</v>
+      </c>
+      <c r="S243" s="10">
+        <v>484</v>
+      </c>
+      <c r="T243" s="38">
+        <v>13.4586776859504</v>
+      </c>
+      <c r="U243" s="32"/>
+      <c r="V243" s="33"/>
+      <c r="W243" s="8">
+        <v>33609912</v>
+      </c>
+      <c r="X243" s="8">
+        <v>4977.0342070191</v>
+      </c>
+      <c r="Y243" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z243" s="9">
+        <v>983.07420701910303</v>
+      </c>
+      <c r="AA243" s="9">
+        <v>6638700.1200000001</v>
+      </c>
+      <c r="AB243" s="9">
+        <v>3516968.4791999999</v>
+      </c>
+      <c r="AC243" s="8">
+        <v>11693297</v>
+      </c>
+    </row>
+    <row r="244" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B244" s="37"/>
+      <c r="C244" s="31"/>
+      <c r="D244" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="E244" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="F244" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="G244" s="33"/>
+      <c r="H244" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I244" s="36" t="s">
+        <v>762</v>
+      </c>
+      <c r="J244" s="33"/>
+      <c r="K244" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="L244" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M244" s="36" t="s">
+        <v>764</v>
+      </c>
+      <c r="N244" s="33"/>
+      <c r="O244" s="8">
+        <v>101</v>
+      </c>
+      <c r="P244" s="38">
+        <v>101</v>
+      </c>
+      <c r="Q244" s="33"/>
+      <c r="R244" s="9">
+        <v>0</v>
+      </c>
+      <c r="S244" s="10">
+        <v>9</v>
+      </c>
+      <c r="T244" s="38">
+        <v>11.2222222222222</v>
+      </c>
+      <c r="U244" s="32"/>
+      <c r="V244" s="33"/>
+      <c r="W244" s="8">
+        <v>276732</v>
+      </c>
+      <c r="X244" s="8">
+        <v>2739.9207920792101</v>
+      </c>
+      <c r="Y244" s="11">
+        <v>2077.5659999999998</v>
+      </c>
+      <c r="Z244" s="9">
+        <v>662.35479207920798</v>
+      </c>
+      <c r="AA244" s="9">
+        <v>66897.834000000003</v>
+      </c>
+      <c r="AB244" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC244" s="8">
+        <v>242332.64</v>
+      </c>
+    </row>
+    <row r="245" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B245" s="36" t="s">
+        <v>765</v>
+      </c>
+      <c r="C245" s="29"/>
+      <c r="D245" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E245" s="7"/>
+      <c r="F245" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="G245" s="33"/>
+      <c r="H245" s="7"/>
+      <c r="I245" s="36" t="s">
+        <v>766</v>
+      </c>
+      <c r="J245" s="33"/>
+      <c r="K245" s="7" t="s">
+        <v>767</v>
+      </c>
+      <c r="L245" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M245" s="36" t="s">
+        <v>768</v>
+      </c>
+      <c r="N245" s="33"/>
+      <c r="O245" s="8">
+        <v>940</v>
+      </c>
+      <c r="P245" s="38">
+        <v>410.4</v>
+      </c>
+      <c r="Q245" s="33"/>
+      <c r="R245" s="9">
+        <v>529.6</v>
+      </c>
+      <c r="S245" s="10">
+        <v>21</v>
+      </c>
+      <c r="T245" s="38">
+        <v>19.542857142857098</v>
+      </c>
+      <c r="U245" s="32"/>
+      <c r="V245" s="33"/>
+      <c r="W245" s="8">
+        <v>1247250</v>
+      </c>
+      <c r="X245" s="8">
+        <v>1326.86170212766</v>
+      </c>
+      <c r="Y245" s="11">
+        <v>1694.7139999999999</v>
+      </c>
+      <c r="Z245" s="9">
+        <v>-367.85229787233999</v>
+      </c>
+      <c r="AA245" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB245" s="9">
+        <v>210095.01240000001</v>
+      </c>
+      <c r="AC245" s="8">
+        <v>585051</v>
+      </c>
+    </row>
+    <row r="246" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B246" s="39"/>
+      <c r="C246" s="40"/>
+      <c r="D246" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E246" s="7" t="s">
+        <v>769</v>
+      </c>
+      <c r="F246" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="G246" s="33"/>
+      <c r="H246" s="7" t="s">
+        <v>769</v>
+      </c>
+      <c r="I246" s="36" t="s">
+        <v>770</v>
+      </c>
+      <c r="J246" s="33"/>
+      <c r="K246" s="7" t="s">
+        <v>615</v>
+      </c>
+      <c r="L246" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M246" s="36" t="s">
+        <v>771</v>
+      </c>
+      <c r="N246" s="33"/>
+      <c r="O246" s="8">
+        <v>538</v>
+      </c>
+      <c r="P246" s="38">
+        <v>441</v>
+      </c>
+      <c r="Q246" s="33"/>
+      <c r="R246" s="9">
+        <v>97</v>
+      </c>
+      <c r="S246" s="10">
+        <v>26</v>
+      </c>
+      <c r="T246" s="38">
+        <v>16.961538461538499</v>
+      </c>
+      <c r="U246" s="32"/>
+      <c r="V246" s="33"/>
+      <c r="W246" s="8">
+        <v>703149</v>
+      </c>
+      <c r="X246" s="8">
+        <v>1306.9684014869899</v>
+      </c>
+      <c r="Y246" s="11">
+        <v>1669.5619999999999</v>
+      </c>
+      <c r="Z246" s="9">
+        <v>-362.59359851301099</v>
+      </c>
+      <c r="AA246" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB246" s="9">
+        <v>168546.8512</v>
+      </c>
+      <c r="AC246" s="8">
+        <v>762617.97</v>
+      </c>
+    </row>
+    <row r="247" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B247" s="37"/>
+      <c r="C247" s="31"/>
+      <c r="D247" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E247" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="F247" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G247" s="33"/>
+      <c r="H247" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="I247" s="36" t="s">
+        <v>772</v>
+      </c>
+      <c r="J247" s="33"/>
+      <c r="K247" s="7" t="s">
+        <v>773</v>
+      </c>
+      <c r="L247" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M247" s="36" t="s">
+        <v>774</v>
+      </c>
+      <c r="N247" s="33"/>
+      <c r="O247" s="8">
+        <v>1213</v>
+      </c>
+      <c r="P247" s="38">
+        <v>1203</v>
+      </c>
+      <c r="Q247" s="33"/>
+      <c r="R247" s="9">
+        <v>10</v>
+      </c>
+      <c r="S247" s="10">
+        <v>35</v>
+      </c>
+      <c r="T247" s="38">
+        <v>34.371428571428602</v>
+      </c>
+      <c r="U247" s="32"/>
+      <c r="V247" s="33"/>
+      <c r="W247" s="8">
+        <v>5077904</v>
+      </c>
+      <c r="X247" s="8">
+        <v>4186.23577906018</v>
+      </c>
+      <c r="Y247" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z247" s="9">
+        <v>192.275779060182</v>
+      </c>
+      <c r="AA247" s="9">
+        <v>233230.52</v>
+      </c>
+      <c r="AB247" s="9">
+        <v>3277616.608</v>
+      </c>
+      <c r="AC247" s="7"/>
+    </row>
+    <row r="248" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B248" s="36" t="s">
+        <v>775</v>
+      </c>
+      <c r="C248" s="29"/>
+      <c r="D248" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="E248" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="F248" s="36" t="s">
+        <v>170</v>
+      </c>
+      <c r="G248" s="33"/>
+      <c r="H248" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="I248" s="36" t="s">
+        <v>171</v>
+      </c>
+      <c r="J248" s="33"/>
+      <c r="K248" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="L248" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M248" s="36" t="s">
+        <v>173</v>
+      </c>
+      <c r="N248" s="33"/>
+      <c r="O248" s="8">
+        <v>33.96</v>
+      </c>
+      <c r="P248" s="38">
+        <v>33.96</v>
+      </c>
+      <c r="Q248" s="33"/>
+      <c r="R248" s="9">
+        <v>0</v>
+      </c>
+      <c r="S248" s="10">
+        <v>4</v>
+      </c>
+      <c r="T248" s="38">
+        <v>8.49</v>
+      </c>
+      <c r="U248" s="32"/>
+      <c r="V248" s="33"/>
+      <c r="W248" s="8">
+        <v>12864</v>
+      </c>
+      <c r="X248" s="8">
+        <v>378.79858657243801</v>
+      </c>
+      <c r="Y248" s="11">
+        <v>1383.3119999999999</v>
+      </c>
+      <c r="Z248" s="9">
+        <v>-1004.51341342756</v>
+      </c>
+      <c r="AA248" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB248" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC248" s="8">
+        <v>55622.879999999997</v>
+      </c>
+    </row>
+    <row r="249" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B249" s="37"/>
+      <c r="C249" s="31"/>
+      <c r="D249" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E249" s="7" t="s">
+        <v>776</v>
+      </c>
+      <c r="F249" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G249" s="33"/>
+      <c r="H249" s="7" t="s">
+        <v>776</v>
+      </c>
+      <c r="I249" s="36" t="s">
+        <v>777</v>
+      </c>
+      <c r="J249" s="33"/>
+      <c r="K249" s="7" t="s">
+        <v>778</v>
+      </c>
+      <c r="L249" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M249" s="36" t="s">
+        <v>779</v>
+      </c>
+      <c r="N249" s="33"/>
+      <c r="O249" s="8">
+        <v>230</v>
+      </c>
+      <c r="P249" s="38">
+        <v>204</v>
+      </c>
+      <c r="Q249" s="33"/>
+      <c r="R249" s="9">
+        <v>26</v>
+      </c>
+      <c r="S249" s="10">
+        <v>12</v>
+      </c>
+      <c r="T249" s="38">
+        <v>17</v>
+      </c>
+      <c r="U249" s="32"/>
+      <c r="V249" s="33"/>
+      <c r="W249" s="8">
+        <v>642516.47999999998</v>
+      </c>
+      <c r="X249" s="8">
+        <v>2793.54991304348</v>
+      </c>
+      <c r="Y249" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z249" s="9">
+        <v>-1200.41008695652</v>
+      </c>
+      <c r="AA249" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB249" s="9">
+        <v>167613</v>
+      </c>
+      <c r="AC249" s="8">
+        <v>470837.73</v>
+      </c>
+    </row>
+    <row r="250" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B250" s="36" t="s">
+        <v>780</v>
+      </c>
+      <c r="C250" s="29"/>
+      <c r="D250" s="7" t="s">
+        <v>781</v>
+      </c>
+      <c r="E250" s="7" t="s">
+        <v>782</v>
+      </c>
+      <c r="F250" s="36" t="s">
+        <v>781</v>
+      </c>
+      <c r="G250" s="33"/>
+      <c r="H250" s="7" t="s">
+        <v>781</v>
+      </c>
+      <c r="I250" s="36" t="s">
+        <v>783</v>
+      </c>
+      <c r="J250" s="33"/>
+      <c r="K250" s="7" t="s">
+        <v>784</v>
+      </c>
+      <c r="L250" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M250" s="36" t="s">
+        <v>528</v>
+      </c>
+      <c r="N250" s="33"/>
+      <c r="O250" s="8">
+        <v>155.19999999999999</v>
+      </c>
+      <c r="P250" s="38">
+        <v>155.19999999999999</v>
+      </c>
+      <c r="Q250" s="33"/>
+      <c r="R250" s="9">
+        <v>0</v>
+      </c>
+      <c r="S250" s="10">
+        <v>8</v>
+      </c>
+      <c r="T250" s="38">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="U250" s="32"/>
+      <c r="V250" s="33"/>
+      <c r="W250" s="8">
+        <v>163891.20000000001</v>
+      </c>
+      <c r="X250" s="8">
+        <v>1056</v>
+      </c>
+      <c r="Y250" s="11">
+        <v>1056</v>
+      </c>
+      <c r="Z250" s="9">
+        <v>2.2737367544323201E-13</v>
+      </c>
+      <c r="AA250" s="9">
+        <v>2.91038304567337E-11</v>
+      </c>
+      <c r="AB250" s="9">
+        <v>62515.199999999997</v>
+      </c>
+      <c r="AC250" s="8">
+        <v>144018.60999999999</v>
+      </c>
+    </row>
+    <row r="251" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B251" s="37"/>
+      <c r="C251" s="31"/>
+      <c r="D251" s="7" t="s">
+        <v>785</v>
+      </c>
+      <c r="E251" s="7" t="s">
+        <v>786</v>
+      </c>
+      <c r="F251" s="36" t="s">
+        <v>785</v>
+      </c>
+      <c r="G251" s="33"/>
+      <c r="H251" s="7" t="s">
+        <v>787</v>
+      </c>
+      <c r="I251" s="36"/>
+      <c r="J251" s="33"/>
+      <c r="K251" s="7"/>
+      <c r="L251" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M251" s="36" t="s">
+        <v>528</v>
+      </c>
+      <c r="N251" s="33"/>
+      <c r="O251" s="8">
+        <v>183.3</v>
+      </c>
+      <c r="P251" s="38">
+        <v>147.69</v>
+      </c>
+      <c r="Q251" s="33"/>
+      <c r="R251" s="9">
+        <v>35.61</v>
+      </c>
+      <c r="S251" s="10">
+        <v>7</v>
+      </c>
+      <c r="T251" s="38">
+        <v>21.0985714285714</v>
+      </c>
+      <c r="U251" s="32"/>
+      <c r="V251" s="33"/>
+      <c r="W251" s="8">
+        <v>158145.60000000001</v>
+      </c>
+      <c r="X251" s="8">
+        <v>862.76923076923094</v>
+      </c>
+      <c r="Y251" s="11">
+        <v>862.76900000000001</v>
+      </c>
+      <c r="Z251" s="9">
+        <v>2.3076923071130301E-4</v>
+      </c>
+      <c r="AA251" s="9">
+        <v>4.2300000000977903E-2</v>
+      </c>
+      <c r="AB251" s="9">
+        <v>54958.449000000001</v>
+      </c>
+      <c r="AC251" s="8">
+        <v>139692.46</v>
+      </c>
+    </row>
+    <row r="252" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B252" s="36" t="s">
+        <v>788</v>
+      </c>
+      <c r="C252" s="29"/>
+      <c r="D252" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E252" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="F252" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="G252" s="33"/>
+      <c r="H252" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="I252" s="36" t="s">
+        <v>789</v>
+      </c>
+      <c r="J252" s="33"/>
+      <c r="K252" s="7" t="s">
+        <v>790</v>
+      </c>
+      <c r="L252" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M252" s="36" t="s">
+        <v>791</v>
+      </c>
+      <c r="N252" s="33"/>
+      <c r="O252" s="8">
+        <v>177.99</v>
+      </c>
+      <c r="P252" s="38">
+        <v>66.92</v>
+      </c>
+      <c r="Q252" s="33"/>
+      <c r="R252" s="9">
+        <v>111.07</v>
+      </c>
+      <c r="S252" s="10">
+        <v>6</v>
+      </c>
+      <c r="T252" s="38">
+        <v>11.1533333333333</v>
+      </c>
+      <c r="U252" s="32"/>
+      <c r="V252" s="33"/>
+      <c r="W252" s="8">
+        <v>198000</v>
+      </c>
+      <c r="X252" s="8">
+        <v>1112.42204618237</v>
+      </c>
+      <c r="Y252" s="11">
+        <v>2042.229</v>
+      </c>
+      <c r="Z252" s="9">
+        <v>-929.80695381762996</v>
+      </c>
+      <c r="AA252" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB252" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC252" s="8">
+        <v>79061</v>
+      </c>
+    </row>
+    <row r="253" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B253" s="39"/>
+      <c r="C253" s="40"/>
+      <c r="D253" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E253" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F253" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="G253" s="33"/>
+      <c r="H253" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="I253" s="36" t="s">
+        <v>121</v>
+      </c>
+      <c r="J253" s="33"/>
+      <c r="K253" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="L253" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M253" s="36" t="s">
+        <v>123</v>
+      </c>
+      <c r="N253" s="33"/>
+      <c r="O253" s="8">
+        <v>93.84</v>
+      </c>
+      <c r="P253" s="38">
+        <v>70.77</v>
+      </c>
+      <c r="Q253" s="33"/>
+      <c r="R253" s="9">
+        <v>23.07</v>
+      </c>
+      <c r="S253" s="10">
+        <v>4</v>
+      </c>
+      <c r="T253" s="38">
+        <v>17.692499999999999</v>
+      </c>
+      <c r="U253" s="32"/>
+      <c r="V253" s="33"/>
+      <c r="W253" s="8">
+        <v>252906.84</v>
+      </c>
+      <c r="X253" s="8">
+        <v>2695.08567774936</v>
+      </c>
+      <c r="Y253" s="11">
+        <v>1933.2570000000001</v>
+      </c>
+      <c r="Z253" s="9">
+        <v>761.82867774936005</v>
+      </c>
+      <c r="AA253" s="9">
+        <v>71490.003119999994</v>
+      </c>
+      <c r="AB253" s="9">
+        <v>61340.248399999997</v>
+      </c>
+      <c r="AC253" s="8">
+        <v>121158.84</v>
+      </c>
+    </row>
+    <row r="254" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B254" s="39"/>
+      <c r="C254" s="40"/>
+      <c r="D254" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E254" s="7"/>
+      <c r="F254" s="36" t="s">
+        <v>221</v>
+      </c>
+      <c r="G254" s="33"/>
+      <c r="H254" s="7"/>
+      <c r="I254" s="36" t="s">
+        <v>792</v>
+      </c>
+      <c r="J254" s="33"/>
+      <c r="K254" s="7" t="s">
+        <v>793</v>
+      </c>
+      <c r="L254" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M254" s="36" t="s">
+        <v>794</v>
+      </c>
+      <c r="N254" s="33"/>
+      <c r="O254" s="8">
+        <v>123.95</v>
+      </c>
+      <c r="P254" s="38">
+        <v>112.25</v>
+      </c>
+      <c r="Q254" s="33"/>
+      <c r="R254" s="9">
+        <v>11.7</v>
+      </c>
+      <c r="S254" s="10">
+        <v>4</v>
+      </c>
+      <c r="T254" s="38">
+        <v>28.0625</v>
+      </c>
+      <c r="U254" s="32"/>
+      <c r="V254" s="33"/>
+      <c r="W254" s="8">
+        <v>283800</v>
+      </c>
+      <c r="X254" s="8">
+        <v>2289.63291649859</v>
+      </c>
+      <c r="Y254" s="11">
+        <v>1758.645</v>
+      </c>
+      <c r="Z254" s="9">
+        <v>530.98791649858799</v>
+      </c>
+      <c r="AA254" s="9">
+        <v>65815.952250000002</v>
+      </c>
+      <c r="AB254" s="9">
+        <v>147085.83119999999</v>
+      </c>
+      <c r="AC254" s="8">
+        <v>121338</v>
+      </c>
+    </row>
+    <row r="255" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B255" s="37"/>
+      <c r="C255" s="31"/>
+      <c r="D255" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E255" s="7" t="s">
+        <v>795</v>
+      </c>
+      <c r="F255" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G255" s="33"/>
+      <c r="H255" s="7" t="s">
+        <v>795</v>
+      </c>
+      <c r="I255" s="36" t="s">
+        <v>796</v>
+      </c>
+      <c r="J255" s="33"/>
+      <c r="K255" s="7" t="s">
+        <v>797</v>
+      </c>
+      <c r="L255" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M255" s="36" t="s">
+        <v>798</v>
+      </c>
+      <c r="N255" s="33"/>
+      <c r="O255" s="8">
+        <v>2279</v>
+      </c>
+      <c r="P255" s="38">
+        <v>1541</v>
+      </c>
+      <c r="Q255" s="33"/>
+      <c r="R255" s="9">
+        <v>738</v>
+      </c>
+      <c r="S255" s="10">
+        <v>116</v>
+      </c>
+      <c r="T255" s="38">
+        <v>13.284482758620699</v>
+      </c>
+      <c r="U255" s="32"/>
+      <c r="V255" s="33"/>
+      <c r="W255" s="8">
+        <v>12431133.359999999</v>
+      </c>
+      <c r="X255" s="8">
+        <v>5454.6438613426899</v>
+      </c>
+      <c r="Y255" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z255" s="9">
+        <v>1460.6838613426901</v>
+      </c>
+      <c r="AA255" s="9">
+        <v>3328898.52</v>
+      </c>
+      <c r="AB255" s="9">
+        <v>809904.94720000005</v>
+      </c>
+      <c r="AC255" s="8">
+        <v>4540197.6900000004</v>
+      </c>
+    </row>
+    <row r="256" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B256" s="36" t="s">
+        <v>799</v>
+      </c>
+      <c r="C256" s="29"/>
+      <c r="D256" s="7" t="s">
+        <v>800</v>
+      </c>
+      <c r="E256" s="7"/>
+      <c r="F256" s="36" t="s">
+        <v>800</v>
+      </c>
+      <c r="G256" s="33"/>
+      <c r="H256" s="7"/>
+      <c r="I256" s="36" t="s">
+        <v>801</v>
+      </c>
+      <c r="J256" s="33"/>
+      <c r="K256" s="7" t="s">
+        <v>802</v>
+      </c>
+      <c r="L256" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M256" s="36" t="s">
+        <v>803</v>
+      </c>
+      <c r="N256" s="33"/>
+      <c r="O256" s="8">
+        <v>15</v>
+      </c>
+      <c r="P256" s="38">
+        <v>15</v>
+      </c>
+      <c r="Q256" s="33"/>
+      <c r="R256" s="9">
+        <v>0</v>
+      </c>
+      <c r="S256" s="10">
+        <v>2</v>
+      </c>
+      <c r="T256" s="38">
+        <v>7.5</v>
+      </c>
+      <c r="U256" s="32"/>
+      <c r="V256" s="33"/>
+      <c r="W256" s="8">
+        <v>17850</v>
+      </c>
+      <c r="X256" s="8">
+        <v>1190</v>
+      </c>
+      <c r="Y256" s="11">
+        <v>1190</v>
+      </c>
+      <c r="Z256" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA256" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB256" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC256" s="8">
+        <v>9529.4</v>
+      </c>
+    </row>
+    <row r="257" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B257" s="39"/>
+      <c r="C257" s="40"/>
+      <c r="D257" s="7" t="s">
+        <v>804</v>
+      </c>
+      <c r="E257" s="7"/>
+      <c r="F257" s="36" t="s">
+        <v>804</v>
+      </c>
+      <c r="G257" s="33"/>
+      <c r="H257" s="7"/>
+      <c r="I257" s="36" t="s">
+        <v>805</v>
+      </c>
+      <c r="J257" s="33"/>
+      <c r="K257" s="7" t="s">
+        <v>653</v>
+      </c>
+      <c r="L257" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M257" s="36" t="s">
+        <v>806</v>
+      </c>
+      <c r="N257" s="33"/>
+      <c r="O257" s="8">
+        <v>19.25</v>
+      </c>
+      <c r="P257" s="38">
+        <v>19.25</v>
+      </c>
+      <c r="Q257" s="33"/>
+      <c r="R257" s="9">
+        <v>0</v>
+      </c>
+      <c r="S257" s="10">
+        <v>1</v>
+      </c>
+      <c r="T257" s="38">
+        <v>19.25</v>
+      </c>
+      <c r="U257" s="32"/>
+      <c r="V257" s="33"/>
+      <c r="W257" s="8">
+        <v>4928</v>
+      </c>
+      <c r="X257" s="8">
+        <v>256</v>
+      </c>
+      <c r="Y257" s="11">
+        <v>256</v>
+      </c>
+      <c r="Z257" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA257" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB257" s="9">
+        <v>1856</v>
+      </c>
+      <c r="AC257" s="8">
+        <v>22188</v>
+      </c>
+    </row>
+    <row r="258" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B258" s="39"/>
+      <c r="C258" s="40"/>
+      <c r="D258" s="7" t="s">
+        <v>681</v>
+      </c>
+      <c r="E258" s="7" t="s">
+        <v>681</v>
+      </c>
+      <c r="F258" s="36" t="s">
+        <v>681</v>
+      </c>
+      <c r="G258" s="33"/>
+      <c r="H258" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="I258" s="36" t="s">
+        <v>683</v>
+      </c>
+      <c r="J258" s="33"/>
+      <c r="K258" s="7" t="s">
+        <v>807</v>
+      </c>
+      <c r="L258" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M258" s="36" t="s">
+        <v>808</v>
+      </c>
+      <c r="N258" s="33"/>
+      <c r="O258" s="8">
+        <v>64.2</v>
+      </c>
+      <c r="P258" s="38">
+        <v>62</v>
+      </c>
+      <c r="Q258" s="33"/>
+      <c r="R258" s="9">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S258" s="10">
+        <v>5</v>
+      </c>
+      <c r="T258" s="38">
+        <v>12.4</v>
+      </c>
+      <c r="U258" s="32"/>
+      <c r="V258" s="33"/>
+      <c r="W258" s="8">
+        <v>90000</v>
+      </c>
+      <c r="X258" s="8">
+        <v>1401.8691588785</v>
+      </c>
+      <c r="Y258" s="11">
+        <v>1205.847</v>
+      </c>
+      <c r="Z258" s="9">
+        <v>196.022158878505</v>
+      </c>
+      <c r="AA258" s="9">
+        <v>12584.622600000001</v>
+      </c>
+      <c r="AB258" s="9">
+        <v>2803.74</v>
+      </c>
+      <c r="AC258" s="8">
+        <v>187024.62</v>
+      </c>
+    </row>
+    <row r="259" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B259" s="39"/>
+      <c r="C259" s="40"/>
+      <c r="D259" s="7" t="s">
+        <v>809</v>
+      </c>
+      <c r="E259" s="7" t="s">
+        <v>809</v>
+      </c>
+      <c r="F259" s="36" t="s">
+        <v>809</v>
+      </c>
+      <c r="G259" s="33"/>
+      <c r="H259" s="7" t="s">
+        <v>809</v>
+      </c>
+      <c r="I259" s="36" t="s">
+        <v>810</v>
+      </c>
+      <c r="J259" s="33"/>
+      <c r="K259" s="7" t="s">
+        <v>811</v>
+      </c>
+      <c r="L259" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M259" s="36" t="s">
+        <v>812</v>
+      </c>
+      <c r="N259" s="33"/>
+      <c r="O259" s="8">
+        <v>30</v>
+      </c>
+      <c r="P259" s="38">
+        <v>30</v>
+      </c>
+      <c r="Q259" s="33"/>
+      <c r="R259" s="9">
+        <v>0</v>
+      </c>
+      <c r="S259" s="10">
+        <v>3</v>
+      </c>
+      <c r="T259" s="38">
+        <v>10</v>
+      </c>
+      <c r="U259" s="32"/>
+      <c r="V259" s="33"/>
+      <c r="W259" s="8">
+        <v>72600</v>
+      </c>
+      <c r="X259" s="8">
+        <v>2420</v>
+      </c>
+      <c r="Y259" s="11">
+        <v>2420</v>
+      </c>
+      <c r="Z259" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA259" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB259" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC259" s="7"/>
+    </row>
+    <row r="260" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B260" s="39"/>
+      <c r="C260" s="40"/>
+      <c r="D260" s="7" t="s">
+        <v>813</v>
+      </c>
+      <c r="E260" s="7" t="s">
+        <v>813</v>
+      </c>
+      <c r="F260" s="36" t="s">
+        <v>813</v>
+      </c>
+      <c r="G260" s="33"/>
+      <c r="H260" s="7" t="s">
+        <v>814</v>
+      </c>
+      <c r="I260" s="36" t="s">
+        <v>815</v>
+      </c>
+      <c r="J260" s="33"/>
+      <c r="K260" s="7" t="s">
+        <v>816</v>
+      </c>
+      <c r="L260" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M260" s="36" t="s">
+        <v>817</v>
+      </c>
+      <c r="N260" s="33"/>
+      <c r="O260" s="8">
+        <v>37</v>
+      </c>
+      <c r="P260" s="38">
+        <v>17</v>
+      </c>
+      <c r="Q260" s="33"/>
+      <c r="R260" s="9">
+        <v>20</v>
+      </c>
+      <c r="S260" s="10">
+        <v>3</v>
+      </c>
+      <c r="T260" s="38">
+        <v>5.6666666666666696</v>
+      </c>
+      <c r="U260" s="32"/>
+      <c r="V260" s="33"/>
+      <c r="W260" s="8">
+        <v>20141</v>
+      </c>
+      <c r="X260" s="8">
+        <v>544.35135135135101</v>
+      </c>
+      <c r="Y260" s="11">
+        <v>544.351</v>
+      </c>
+      <c r="Z260" s="9">
+        <v>3.5135135135533298E-4</v>
+      </c>
+      <c r="AA260" s="9">
+        <v>1.2999999999010499E-2</v>
+      </c>
+      <c r="AB260" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC260" s="7"/>
+    </row>
+    <row r="261" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B261" s="37"/>
+      <c r="C261" s="31"/>
+      <c r="D261" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="E261" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="F261" s="36" t="s">
+        <v>350</v>
+      </c>
+      <c r="G261" s="33"/>
+      <c r="H261" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="I261" s="36" t="s">
+        <v>351</v>
+      </c>
+      <c r="J261" s="33"/>
+      <c r="K261" s="7" t="s">
+        <v>818</v>
+      </c>
+      <c r="L261" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M261" s="36" t="s">
+        <v>819</v>
+      </c>
+      <c r="N261" s="33"/>
+      <c r="O261" s="8">
+        <v>119.1</v>
+      </c>
+      <c r="P261" s="38">
+        <v>68.19</v>
+      </c>
+      <c r="Q261" s="33"/>
+      <c r="R261" s="9">
+        <v>50.91</v>
+      </c>
+      <c r="S261" s="7"/>
+      <c r="T261" s="36"/>
+      <c r="U261" s="32"/>
+      <c r="V261" s="33"/>
+      <c r="W261" s="8">
+        <v>94889</v>
+      </c>
+      <c r="X261" s="8">
+        <v>796.71704450042</v>
+      </c>
+      <c r="Y261" s="11">
+        <v>1011.123</v>
+      </c>
+      <c r="Z261" s="9">
+        <v>-214.40595549957999</v>
+      </c>
+      <c r="AA261" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB261" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC261" s="8">
+        <v>60867</v>
+      </c>
+    </row>
+    <row r="262" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B262" s="36" t="s">
+        <v>820</v>
+      </c>
+      <c r="C262" s="29"/>
+      <c r="D262" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E262" s="7" t="s">
+        <v>692</v>
+      </c>
+      <c r="F262" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="G262" s="33"/>
+      <c r="H262" s="7" t="s">
+        <v>692</v>
+      </c>
+      <c r="I262" s="36" t="s">
+        <v>821</v>
+      </c>
+      <c r="J262" s="33"/>
+      <c r="K262" s="7" t="s">
+        <v>822</v>
+      </c>
+      <c r="L262" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M262" s="36" t="s">
+        <v>528</v>
+      </c>
+      <c r="N262" s="33"/>
+      <c r="O262" s="8">
+        <v>100</v>
+      </c>
+      <c r="P262" s="38">
+        <v>85</v>
+      </c>
+      <c r="Q262" s="33"/>
+      <c r="R262" s="9">
+        <v>15</v>
+      </c>
+      <c r="S262" s="10">
+        <v>0</v>
+      </c>
+      <c r="T262" s="36"/>
+      <c r="U262" s="32"/>
+      <c r="V262" s="33"/>
+      <c r="W262" s="8">
+        <v>319428</v>
+      </c>
+      <c r="X262" s="8">
+        <v>3194.28</v>
+      </c>
+      <c r="Y262" s="11">
+        <v>2042.229</v>
+      </c>
+      <c r="Z262" s="9">
+        <v>1152.0509999999999</v>
+      </c>
+      <c r="AA262" s="9">
+        <v>115205.1</v>
+      </c>
+      <c r="AB262" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC262" s="7"/>
+    </row>
+    <row r="263" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B263" s="39"/>
+      <c r="C263" s="40"/>
+      <c r="D263" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="E263" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="F263" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G263" s="33"/>
+      <c r="H263" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="I263" s="36" t="s">
+        <v>823</v>
+      </c>
+      <c r="J263" s="33"/>
+      <c r="K263" s="7" t="s">
+        <v>824</v>
+      </c>
+      <c r="L263" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M263" s="36" t="s">
+        <v>825</v>
+      </c>
+      <c r="N263" s="33"/>
+      <c r="O263" s="8">
+        <v>517</v>
+      </c>
+      <c r="P263" s="38">
+        <v>255.75</v>
+      </c>
+      <c r="Q263" s="33"/>
+      <c r="R263" s="9">
+        <v>261.25</v>
+      </c>
+      <c r="S263" s="10">
+        <v>23</v>
+      </c>
+      <c r="T263" s="38">
+        <v>11.119565217391299</v>
+      </c>
+      <c r="U263" s="32"/>
+      <c r="V263" s="33"/>
+      <c r="W263" s="8">
+        <v>1408548</v>
+      </c>
+      <c r="X263" s="8">
+        <v>2724.4642166344302</v>
+      </c>
+      <c r="Y263" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z263" s="9">
+        <v>-1269.4957833655701</v>
+      </c>
+      <c r="AA263" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB263" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC263" s="7"/>
+    </row>
+    <row r="264" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B264" s="37"/>
+      <c r="C264" s="31"/>
+      <c r="D264" s="41"/>
+      <c r="E264" s="7" t="s">
+        <v>826</v>
+      </c>
+      <c r="F264" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G264" s="33"/>
+      <c r="H264" s="7" t="s">
+        <v>826</v>
+      </c>
+      <c r="I264" s="36" t="s">
+        <v>827</v>
+      </c>
+      <c r="J264" s="33"/>
+      <c r="K264" s="7" t="s">
+        <v>828</v>
+      </c>
+      <c r="L264" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M264" s="36" t="s">
+        <v>829</v>
+      </c>
+      <c r="N264" s="33"/>
+      <c r="O264" s="8">
+        <v>253.78</v>
+      </c>
+      <c r="P264" s="38">
+        <v>112.35</v>
+      </c>
+      <c r="Q264" s="33"/>
+      <c r="R264" s="9">
+        <v>141.43</v>
+      </c>
+      <c r="S264" s="10">
+        <v>9</v>
+      </c>
+      <c r="T264" s="38">
+        <v>12.483333333333301</v>
+      </c>
+      <c r="U264" s="32"/>
+      <c r="V264" s="33"/>
+      <c r="W264" s="8">
+        <v>975952</v>
+      </c>
+      <c r="X264" s="8">
+        <v>3845.66159665852</v>
+      </c>
+      <c r="Y264" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z264" s="9">
+        <v>-148.29840334147701</v>
+      </c>
+      <c r="AA264" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB264" s="9">
+        <v>16613.251199999999</v>
+      </c>
+      <c r="AC264" s="7"/>
+    </row>
+    <row r="265" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B265" s="36" t="s">
+        <v>830</v>
+      </c>
+      <c r="C265" s="33"/>
+      <c r="D265" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E265" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F265" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G265" s="33"/>
+      <c r="H265" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="I265" s="36" t="s">
+        <v>441</v>
+      </c>
+      <c r="J265" s="33"/>
+      <c r="K265" s="7" t="s">
+        <v>831</v>
+      </c>
+      <c r="L265" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M265" s="36" t="s">
+        <v>832</v>
+      </c>
+      <c r="N265" s="33"/>
+      <c r="O265" s="8">
+        <v>3279.93</v>
+      </c>
+      <c r="P265" s="38">
+        <v>2043</v>
+      </c>
+      <c r="Q265" s="33"/>
+      <c r="R265" s="9">
+        <v>1236.93</v>
+      </c>
+      <c r="S265" s="10">
+        <v>158</v>
+      </c>
+      <c r="T265" s="38">
+        <v>12.930379746835399</v>
+      </c>
+      <c r="U265" s="32"/>
+      <c r="V265" s="33"/>
+      <c r="W265" s="8">
+        <v>16580364</v>
+      </c>
+      <c r="X265" s="8">
+        <v>5055.0969075559497</v>
+      </c>
+      <c r="Y265" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z265" s="9">
+        <v>1061.1369075559501</v>
+      </c>
+      <c r="AA265" s="9">
+        <v>3480454.7771999999</v>
+      </c>
+      <c r="AB265" s="9">
+        <v>742796.39399999997</v>
+      </c>
+      <c r="AC265" s="8">
+        <v>9393947.9299999997</v>
+      </c>
+    </row>
+    <row r="266" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B266" s="36" t="s">
+        <v>833</v>
+      </c>
+      <c r="C266" s="33"/>
+      <c r="D266" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E266" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="F266" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G266" s="33"/>
+      <c r="H266" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="I266" s="36" t="s">
+        <v>834</v>
+      </c>
+      <c r="J266" s="33"/>
+      <c r="K266" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="L266" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M266" s="36" t="s">
+        <v>835</v>
+      </c>
+      <c r="N266" s="33"/>
+      <c r="O266" s="8">
+        <v>333.1</v>
+      </c>
+      <c r="P266" s="38">
+        <v>253.6</v>
+      </c>
+      <c r="Q266" s="33"/>
+      <c r="R266" s="9">
+        <v>79.5</v>
+      </c>
+      <c r="S266" s="10">
+        <v>20</v>
+      </c>
+      <c r="T266" s="38">
+        <v>12.68</v>
+      </c>
+      <c r="U266" s="32"/>
+      <c r="V266" s="33"/>
+      <c r="W266" s="8">
+        <v>1096969.2</v>
+      </c>
+      <c r="X266" s="8">
+        <v>3293.2128489943002</v>
+      </c>
+      <c r="Y266" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z266" s="9">
+        <v>-700.74715100570404</v>
+      </c>
+      <c r="AA266" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB266" s="9">
+        <v>44787.656000000003</v>
+      </c>
+      <c r="AC266" s="8">
+        <v>905189</v>
+      </c>
+    </row>
+    <row r="267" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B267" s="36" t="s">
+        <v>836</v>
+      </c>
+      <c r="C267" s="29"/>
+      <c r="D267" s="7" t="s">
+        <v>837</v>
+      </c>
+      <c r="E267" s="7" t="s">
+        <v>837</v>
+      </c>
+      <c r="F267" s="36" t="s">
+        <v>837</v>
+      </c>
+      <c r="G267" s="33"/>
+      <c r="H267" s="7" t="s">
+        <v>837</v>
+      </c>
+      <c r="I267" s="36" t="s">
+        <v>838</v>
+      </c>
+      <c r="J267" s="33"/>
+      <c r="K267" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="L267" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M267" s="36" t="s">
+        <v>840</v>
+      </c>
+      <c r="N267" s="33"/>
+      <c r="O267" s="8">
+        <v>933.9</v>
+      </c>
+      <c r="P267" s="38">
+        <v>483.4</v>
+      </c>
+      <c r="Q267" s="33"/>
+      <c r="R267" s="9">
+        <v>450.5</v>
+      </c>
+      <c r="S267" s="10">
+        <v>32</v>
+      </c>
+      <c r="T267" s="38">
+        <v>15.106249999999999</v>
+      </c>
+      <c r="U267" s="32"/>
+      <c r="V267" s="33"/>
+      <c r="W267" s="8">
+        <v>2204292</v>
+      </c>
+      <c r="X267" s="8">
+        <v>2360.3083841953098</v>
+      </c>
+      <c r="Y267" s="11">
+        <v>2360.308</v>
+      </c>
+      <c r="Z267" s="9">
+        <v>3.8419530983446699E-4</v>
+      </c>
+      <c r="AA267" s="9">
+        <v>0.35880000004544899</v>
+      </c>
+      <c r="AB267" s="9">
+        <v>234898.05119999999</v>
+      </c>
+      <c r="AC267" s="8">
+        <v>1182255.43</v>
+      </c>
+    </row>
+    <row r="268" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B268" s="39"/>
+      <c r="C268" s="40"/>
+      <c r="D268" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E268" s="7" t="s">
+        <v>841</v>
+      </c>
+      <c r="F268" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G268" s="33"/>
+      <c r="H268" s="7" t="s">
+        <v>841</v>
+      </c>
+      <c r="I268" s="36" t="s">
+        <v>842</v>
+      </c>
+      <c r="J268" s="33"/>
+      <c r="K268" s="7" t="s">
+        <v>843</v>
+      </c>
+      <c r="L268" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M268" s="36" t="s">
+        <v>844</v>
+      </c>
+      <c r="N268" s="33"/>
+      <c r="O268" s="8">
+        <v>2127.0300000000002</v>
+      </c>
+      <c r="P268" s="38">
+        <v>1114.1600000000001</v>
+      </c>
+      <c r="Q268" s="33"/>
+      <c r="R268" s="9">
+        <v>1012.87</v>
+      </c>
+      <c r="S268" s="10">
+        <v>61</v>
+      </c>
+      <c r="T268" s="38">
+        <v>18.264918032786898</v>
+      </c>
+      <c r="U268" s="32"/>
+      <c r="V268" s="33"/>
+      <c r="W268" s="8">
+        <v>4738232</v>
+      </c>
+      <c r="X268" s="8">
+        <v>2227.6281951829501</v>
+      </c>
+      <c r="Y268" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z268" s="9">
+        <v>-116.109804817045</v>
+      </c>
+      <c r="AA268" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB268" s="9">
+        <v>850642.79180000001</v>
+      </c>
+      <c r="AC268" s="8">
+        <v>5318229.3099999996</v>
+      </c>
+    </row>
+    <row r="269" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B269" s="39"/>
+      <c r="C269" s="40"/>
+      <c r="D269" s="7" t="s">
+        <v>845</v>
+      </c>
+      <c r="E269" s="7" t="s">
+        <v>845</v>
+      </c>
+      <c r="F269" s="36" t="s">
+        <v>845</v>
+      </c>
+      <c r="G269" s="33"/>
+      <c r="H269" s="7" t="s">
+        <v>845</v>
+      </c>
+      <c r="I269" s="36" t="s">
+        <v>846</v>
+      </c>
+      <c r="J269" s="33"/>
+      <c r="K269" s="7" t="s">
+        <v>612</v>
+      </c>
+      <c r="L269" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M269" s="36" t="s">
+        <v>847</v>
+      </c>
+      <c r="N269" s="33"/>
+      <c r="O269" s="8">
+        <v>547.82000000000005</v>
+      </c>
+      <c r="P269" s="38">
+        <v>281.81</v>
+      </c>
+      <c r="Q269" s="33"/>
+      <c r="R269" s="9">
+        <v>266.01</v>
+      </c>
+      <c r="S269" s="10">
+        <v>17</v>
+      </c>
+      <c r="T269" s="38">
+        <v>16.577058823529399</v>
+      </c>
+      <c r="U269" s="32"/>
+      <c r="V269" s="33"/>
+      <c r="W269" s="8">
+        <v>904136</v>
+      </c>
+      <c r="X269" s="8">
+        <v>1650.42532218612</v>
+      </c>
+      <c r="Y269" s="11">
+        <v>1650.425</v>
+      </c>
+      <c r="Z269" s="9">
+        <v>3.2218611931966702E-4</v>
+      </c>
+      <c r="AA269" s="9">
+        <v>0.17649999994318899</v>
+      </c>
+      <c r="AB269" s="9">
+        <v>128502.4798</v>
+      </c>
+      <c r="AC269" s="8">
+        <v>1101439</v>
+      </c>
+    </row>
+    <row r="270" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B270" s="39"/>
+      <c r="C270" s="40"/>
+      <c r="D270" s="7" t="s">
+        <v>848</v>
+      </c>
+      <c r="E270" s="7" t="s">
+        <v>848</v>
+      </c>
+      <c r="F270" s="36" t="s">
+        <v>848</v>
+      </c>
+      <c r="G270" s="33"/>
+      <c r="H270" s="7" t="s">
+        <v>848</v>
+      </c>
+      <c r="I270" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="J270" s="33"/>
+      <c r="K270" s="7" t="s">
+        <v>849</v>
+      </c>
+      <c r="L270" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M270" s="36" t="s">
+        <v>850</v>
+      </c>
+      <c r="N270" s="33"/>
+      <c r="O270" s="8">
+        <v>540.45000000000005</v>
+      </c>
+      <c r="P270" s="38">
+        <v>201.07</v>
+      </c>
+      <c r="Q270" s="33"/>
+      <c r="R270" s="9">
+        <v>339.38</v>
+      </c>
+      <c r="S270" s="10">
+        <v>9</v>
+      </c>
+      <c r="T270" s="38">
+        <v>22.3411111111111</v>
+      </c>
+      <c r="U270" s="32"/>
+      <c r="V270" s="33"/>
+      <c r="W270" s="8">
+        <v>391192</v>
+      </c>
+      <c r="X270" s="8">
+        <v>723.82644092885596</v>
+      </c>
+      <c r="Y270" s="11">
+        <v>723.82600000000002</v>
+      </c>
+      <c r="Z270" s="9">
+        <v>4.4092885548252498E-4</v>
+      </c>
+      <c r="AA270" s="9">
+        <v>0.23829999996814899</v>
+      </c>
+      <c r="AB270" s="9">
+        <v>67359.6198</v>
+      </c>
+      <c r="AC270" s="8">
+        <v>391462.85</v>
+      </c>
+    </row>
+    <row r="271" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B271" s="39"/>
+      <c r="C271" s="40"/>
+      <c r="D271" s="7" t="s">
+        <v>851</v>
+      </c>
+      <c r="E271" s="7"/>
+      <c r="F271" s="36" t="s">
+        <v>851</v>
+      </c>
+      <c r="G271" s="33"/>
+      <c r="H271" s="7"/>
+      <c r="I271" s="36" t="s">
+        <v>852</v>
+      </c>
+      <c r="J271" s="33"/>
+      <c r="K271" s="7" t="s">
+        <v>853</v>
+      </c>
+      <c r="L271" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M271" s="36" t="s">
+        <v>854</v>
+      </c>
+      <c r="N271" s="33"/>
+      <c r="O271" s="8">
+        <v>313.2</v>
+      </c>
+      <c r="P271" s="38">
+        <v>210.9</v>
+      </c>
+      <c r="Q271" s="33"/>
+      <c r="R271" s="9">
+        <v>102.3</v>
+      </c>
+      <c r="S271" s="10">
+        <v>13</v>
+      </c>
+      <c r="T271" s="38">
+        <v>16.223076923076899</v>
+      </c>
+      <c r="U271" s="32"/>
+      <c r="V271" s="33"/>
+      <c r="W271" s="8">
+        <v>298248</v>
+      </c>
+      <c r="X271" s="8">
+        <v>952.26053639846702</v>
+      </c>
+      <c r="Y271" s="11">
+        <v>952.26099999999997</v>
+      </c>
+      <c r="Z271" s="9">
+        <v>-4.6360153248770102E-4</v>
+      </c>
+      <c r="AA271" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB271" s="9">
+        <v>52240.9836</v>
+      </c>
+      <c r="AC271" s="8">
+        <v>333314.77</v>
+      </c>
+    </row>
+    <row r="272" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B272" s="39"/>
+      <c r="C272" s="40"/>
+      <c r="D272" s="7" t="s">
+        <v>855</v>
+      </c>
+      <c r="E272" s="7" t="s">
+        <v>855</v>
+      </c>
+      <c r="F272" s="36" t="s">
+        <v>855</v>
+      </c>
+      <c r="G272" s="33"/>
+      <c r="H272" s="7" t="s">
+        <v>855</v>
+      </c>
+      <c r="I272" s="36" t="s">
+        <v>856</v>
+      </c>
+      <c r="J272" s="33"/>
+      <c r="K272" s="7" t="s">
+        <v>857</v>
+      </c>
+      <c r="L272" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M272" s="36" t="s">
+        <v>858</v>
+      </c>
+      <c r="N272" s="33"/>
+      <c r="O272" s="8">
+        <v>660</v>
+      </c>
+      <c r="P272" s="38">
+        <v>268</v>
+      </c>
+      <c r="Q272" s="33"/>
+      <c r="R272" s="9">
+        <v>392</v>
+      </c>
+      <c r="S272" s="10">
+        <v>13</v>
+      </c>
+      <c r="T272" s="38">
+        <v>20.615384615384599</v>
+      </c>
+      <c r="U272" s="32"/>
+      <c r="V272" s="33"/>
+      <c r="W272" s="8">
+        <v>1152000</v>
+      </c>
+      <c r="X272" s="8">
+        <v>1745.45454545455</v>
+      </c>
+      <c r="Y272" s="11">
+        <v>1745.4549999999999</v>
+      </c>
+      <c r="Z272" s="9">
+        <v>-4.5454545443135398E-4</v>
+      </c>
+      <c r="AA272" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB272" s="9">
+        <v>195595.12700000001</v>
+      </c>
+      <c r="AC272" s="8">
+        <v>573232.30000000005</v>
+      </c>
+    </row>
+    <row r="273" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B273" s="39"/>
+      <c r="C273" s="40"/>
+      <c r="D273" s="7" t="s">
+        <v>859</v>
+      </c>
+      <c r="E273" s="7"/>
+      <c r="F273" s="36" t="s">
+        <v>859</v>
+      </c>
+      <c r="G273" s="33"/>
+      <c r="H273" s="7"/>
+      <c r="I273" s="36" t="s">
+        <v>291</v>
+      </c>
+      <c r="J273" s="33"/>
+      <c r="K273" s="7" t="s">
+        <v>860</v>
+      </c>
+      <c r="L273" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M273" s="36" t="s">
+        <v>861</v>
+      </c>
+      <c r="N273" s="33"/>
+      <c r="O273" s="8">
+        <v>316.98</v>
+      </c>
+      <c r="P273" s="38">
+        <v>241.02</v>
+      </c>
+      <c r="Q273" s="33"/>
+      <c r="R273" s="9">
+        <v>75.959999999999994</v>
+      </c>
+      <c r="S273" s="10">
+        <v>14</v>
+      </c>
+      <c r="T273" s="38">
+        <v>17.215714285714299</v>
+      </c>
+      <c r="U273" s="32"/>
+      <c r="V273" s="33"/>
+      <c r="W273" s="8">
+        <v>715248</v>
+      </c>
+      <c r="X273" s="8">
+        <v>2256.4452015900101</v>
+      </c>
+      <c r="Y273" s="11">
+        <v>2256.4450000000002</v>
+      </c>
+      <c r="Z273" s="9">
+        <v>2.01590005417529E-4</v>
+      </c>
+      <c r="AA273" s="9">
+        <v>6.3899999950081096E-2</v>
+      </c>
+      <c r="AB273" s="9">
+        <v>164901.36600000001</v>
+      </c>
+      <c r="AC273" s="8">
+        <v>685161.15</v>
+      </c>
+    </row>
+    <row r="274" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B274" s="39"/>
+      <c r="C274" s="40"/>
+      <c r="D274" s="7" t="s">
+        <v>862</v>
+      </c>
+      <c r="E274" s="7" t="s">
+        <v>862</v>
+      </c>
+      <c r="F274" s="36" t="s">
+        <v>862</v>
+      </c>
+      <c r="G274" s="33"/>
+      <c r="H274" s="7" t="s">
+        <v>862</v>
+      </c>
+      <c r="I274" s="36" t="s">
+        <v>863</v>
+      </c>
+      <c r="J274" s="33"/>
+      <c r="K274" s="7" t="s">
+        <v>864</v>
+      </c>
+      <c r="L274" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M274" s="36" t="s">
+        <v>865</v>
+      </c>
+      <c r="N274" s="33"/>
+      <c r="O274" s="8">
+        <v>267</v>
+      </c>
+      <c r="P274" s="38">
+        <v>186.19</v>
+      </c>
+      <c r="Q274" s="33"/>
+      <c r="R274" s="9">
+        <v>80.81</v>
+      </c>
+      <c r="S274" s="10">
+        <v>14</v>
+      </c>
+      <c r="T274" s="38">
+        <v>13.2992857142857</v>
+      </c>
+      <c r="U274" s="32"/>
+      <c r="V274" s="33"/>
+      <c r="W274" s="8">
+        <v>416520</v>
+      </c>
+      <c r="X274" s="8">
+        <v>1560</v>
+      </c>
+      <c r="Y274" s="11">
+        <v>1635.432</v>
+      </c>
+      <c r="Z274" s="9">
+        <v>-75.432000000000002</v>
+      </c>
+      <c r="AA274" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB274" s="9">
+        <v>28392</v>
+      </c>
+      <c r="AC274" s="8">
+        <v>376083.54</v>
+      </c>
+    </row>
+    <row r="275" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B275" s="39"/>
+      <c r="C275" s="40"/>
+      <c r="D275" s="7" t="s">
+        <v>866</v>
+      </c>
+      <c r="E275" s="7" t="s">
+        <v>866</v>
+      </c>
+      <c r="F275" s="36" t="s">
+        <v>866</v>
+      </c>
+      <c r="G275" s="33"/>
+      <c r="H275" s="7" t="s">
+        <v>866</v>
+      </c>
+      <c r="I275" s="36" t="s">
+        <v>867</v>
+      </c>
+      <c r="J275" s="33"/>
+      <c r="K275" s="7" t="s">
+        <v>868</v>
+      </c>
+      <c r="L275" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M275" s="36" t="s">
+        <v>869</v>
+      </c>
+      <c r="N275" s="33"/>
+      <c r="O275" s="8">
+        <v>220</v>
+      </c>
+      <c r="P275" s="38">
+        <v>99</v>
+      </c>
+      <c r="Q275" s="33"/>
+      <c r="R275" s="9">
+        <v>121</v>
+      </c>
+      <c r="S275" s="10">
+        <v>6</v>
+      </c>
+      <c r="T275" s="38">
+        <v>16.5</v>
+      </c>
+      <c r="U275" s="32"/>
+      <c r="V275" s="33"/>
+      <c r="W275" s="8">
+        <v>405996</v>
+      </c>
+      <c r="X275" s="8">
+        <v>1845.4363636363601</v>
+      </c>
+      <c r="Y275" s="11">
+        <v>2267.4969999999998</v>
+      </c>
+      <c r="Z275" s="9">
+        <v>-422.06063636363598</v>
+      </c>
+      <c r="AA275" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB275" s="9">
+        <v>49826.879999999997</v>
+      </c>
+      <c r="AC275" s="8">
+        <v>231746.1</v>
+      </c>
+    </row>
+    <row r="276" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B276" s="39"/>
+      <c r="C276" s="40"/>
+      <c r="D276" s="7" t="s">
+        <v>870</v>
+      </c>
+      <c r="E276" s="7" t="s">
+        <v>870</v>
+      </c>
+      <c r="F276" s="36" t="s">
+        <v>870</v>
+      </c>
+      <c r="G276" s="33"/>
+      <c r="H276" s="7" t="s">
+        <v>870</v>
+      </c>
+      <c r="I276" s="36" t="s">
+        <v>871</v>
+      </c>
+      <c r="J276" s="33"/>
+      <c r="K276" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="L276" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M276" s="36" t="s">
+        <v>872</v>
+      </c>
+      <c r="N276" s="33"/>
+      <c r="O276" s="8">
+        <v>415</v>
+      </c>
+      <c r="P276" s="38">
+        <v>207.41</v>
+      </c>
+      <c r="Q276" s="33"/>
+      <c r="R276" s="9">
+        <v>207.59</v>
+      </c>
+      <c r="S276" s="10">
+        <v>12</v>
+      </c>
+      <c r="T276" s="38">
+        <v>17.2841666666667</v>
+      </c>
+      <c r="U276" s="32"/>
+      <c r="V276" s="33"/>
+      <c r="W276" s="8">
+        <v>555600</v>
+      </c>
+      <c r="X276" s="8">
+        <v>1338.7951807228901</v>
+      </c>
+      <c r="Y276" s="11">
+        <v>1338.7950000000001</v>
+      </c>
+      <c r="Z276" s="9">
+        <v>1.80722891400364E-4</v>
+      </c>
+      <c r="AA276" s="9">
+        <v>7.4999999953433899E-2</v>
+      </c>
+      <c r="AB276" s="9">
+        <v>84826.368000000002</v>
+      </c>
+      <c r="AC276" s="8">
+        <v>487181</v>
+      </c>
+    </row>
+    <row r="277" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B277" s="39"/>
+      <c r="C277" s="40"/>
+      <c r="D277" s="7" t="s">
+        <v>873</v>
+      </c>
+      <c r="E277" s="7" t="s">
+        <v>874</v>
+      </c>
+      <c r="F277" s="36" t="s">
+        <v>873</v>
+      </c>
+      <c r="G277" s="33"/>
+      <c r="H277" s="7" t="s">
+        <v>873</v>
+      </c>
+      <c r="I277" s="36" t="s">
+        <v>875</v>
+      </c>
+      <c r="J277" s="33"/>
+      <c r="K277" s="7" t="s">
+        <v>876</v>
+      </c>
+      <c r="L277" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M277" s="36" t="s">
+        <v>877</v>
+      </c>
+      <c r="N277" s="33"/>
+      <c r="O277" s="8">
+        <v>329.54</v>
+      </c>
+      <c r="P277" s="38">
+        <v>174.08</v>
+      </c>
+      <c r="Q277" s="33"/>
+      <c r="R277" s="9">
+        <v>155.46</v>
+      </c>
+      <c r="S277" s="10">
+        <v>13</v>
+      </c>
+      <c r="T277" s="38">
+        <v>13.3907692307692</v>
+      </c>
+      <c r="U277" s="32"/>
+      <c r="V277" s="33"/>
+      <c r="W277" s="8">
+        <v>205556</v>
+      </c>
+      <c r="X277" s="8">
+        <v>623.76646234144596</v>
+      </c>
+      <c r="Y277" s="11">
+        <v>623.76599999999996</v>
+      </c>
+      <c r="Z277" s="9">
+        <v>4.6234144565460199E-4</v>
+      </c>
+      <c r="AA277" s="9">
+        <v>0.15236000000732</v>
+      </c>
+      <c r="AB277" s="9">
+        <v>11271.5239</v>
+      </c>
+      <c r="AC277" s="8">
+        <v>331079.45</v>
+      </c>
+    </row>
+    <row r="278" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B278" s="39"/>
+      <c r="C278" s="40"/>
+      <c r="D278" s="7" t="s">
+        <v>878</v>
+      </c>
+      <c r="E278" s="7" t="s">
+        <v>879</v>
+      </c>
+      <c r="F278" s="36" t="s">
+        <v>878</v>
+      </c>
+      <c r="G278" s="33"/>
+      <c r="H278" s="7" t="s">
+        <v>878</v>
+      </c>
+      <c r="I278" s="36" t="s">
+        <v>880</v>
+      </c>
+      <c r="J278" s="33"/>
+      <c r="K278" s="7" t="s">
+        <v>881</v>
+      </c>
+      <c r="L278" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M278" s="36" t="s">
+        <v>882</v>
+      </c>
+      <c r="N278" s="33"/>
+      <c r="O278" s="8">
+        <v>238.05</v>
+      </c>
+      <c r="P278" s="38">
+        <v>137.37</v>
+      </c>
+      <c r="Q278" s="33"/>
+      <c r="R278" s="9">
+        <v>100.68</v>
+      </c>
+      <c r="S278" s="10">
+        <v>9</v>
+      </c>
+      <c r="T278" s="38">
+        <v>15.2633333333333</v>
+      </c>
+      <c r="U278" s="32"/>
+      <c r="V278" s="33"/>
+      <c r="W278" s="8">
+        <v>347276</v>
+      </c>
+      <c r="X278" s="8">
+        <v>1458.8363789119901</v>
+      </c>
+      <c r="Y278" s="11">
+        <v>1458.836</v>
+      </c>
+      <c r="Z278" s="9">
+        <v>3.7891199326622898E-4</v>
+      </c>
+      <c r="AA278" s="9">
+        <v>9.01999999769032E-2</v>
+      </c>
+      <c r="AB278" s="9">
+        <v>42802.365599999997</v>
+      </c>
+      <c r="AC278" s="8">
+        <v>324989.90999999997</v>
+      </c>
+    </row>
+    <row r="279" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B279" s="39"/>
+      <c r="C279" s="40"/>
+      <c r="D279" s="7" t="s">
+        <v>883</v>
+      </c>
+      <c r="E279" s="7" t="s">
+        <v>883</v>
+      </c>
+      <c r="F279" s="36" t="s">
+        <v>883</v>
+      </c>
+      <c r="G279" s="33"/>
+      <c r="H279" s="7" t="s">
+        <v>883</v>
+      </c>
+      <c r="I279" s="36" t="s">
+        <v>541</v>
+      </c>
+      <c r="J279" s="33"/>
+      <c r="K279" s="7" t="s">
+        <v>884</v>
+      </c>
+      <c r="L279" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M279" s="36" t="s">
+        <v>885</v>
+      </c>
+      <c r="N279" s="33"/>
+      <c r="O279" s="8">
+        <v>303.33</v>
+      </c>
+      <c r="P279" s="38">
+        <v>106.07</v>
+      </c>
+      <c r="Q279" s="33"/>
+      <c r="R279" s="9">
+        <v>197.26</v>
+      </c>
+      <c r="S279" s="10">
+        <v>3</v>
+      </c>
+      <c r="T279" s="38">
+        <v>35.356666666666698</v>
+      </c>
+      <c r="U279" s="32"/>
+      <c r="V279" s="33"/>
+      <c r="W279" s="8">
+        <v>191508</v>
+      </c>
+      <c r="X279" s="8">
+        <v>631.351992879043</v>
+      </c>
+      <c r="Y279" s="11">
+        <v>631.35199999999998</v>
+      </c>
+      <c r="Z279" s="9">
+        <v>-7.1209573206942903E-6</v>
+      </c>
+      <c r="AA279" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB279" s="9">
+        <v>44245.008000000002</v>
+      </c>
+      <c r="AC279" s="8">
+        <v>339201.19</v>
+      </c>
+    </row>
+    <row r="280" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B280" s="39"/>
+      <c r="C280" s="40"/>
+      <c r="D280" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="E280" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="F280" s="36" t="s">
+        <v>476</v>
+      </c>
+      <c r="G280" s="33"/>
+      <c r="H280" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="I280" s="36" t="s">
+        <v>886</v>
+      </c>
+      <c r="J280" s="33"/>
+      <c r="K280" s="7" t="s">
+        <v>887</v>
+      </c>
+      <c r="L280" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M280" s="36" t="s">
+        <v>479</v>
+      </c>
+      <c r="N280" s="33"/>
+      <c r="O280" s="8">
+        <v>562.57000000000005</v>
+      </c>
+      <c r="P280" s="38">
+        <v>367.23</v>
+      </c>
+      <c r="Q280" s="33"/>
+      <c r="R280" s="9">
+        <v>195.34</v>
+      </c>
+      <c r="S280" s="10">
+        <v>25</v>
+      </c>
+      <c r="T280" s="38">
+        <v>14.6892</v>
+      </c>
+      <c r="U280" s="32"/>
+      <c r="V280" s="33"/>
+      <c r="W280" s="8">
+        <v>808176</v>
+      </c>
+      <c r="X280" s="8">
+        <v>1436.5785591126401</v>
+      </c>
+      <c r="Y280" s="11">
+        <v>1101.519</v>
+      </c>
+      <c r="Z280" s="9">
+        <v>335.05955911264402</v>
+      </c>
+      <c r="AA280" s="9">
+        <v>188494.45616999999</v>
+      </c>
+      <c r="AB280" s="9">
+        <v>96610.005000000005</v>
+      </c>
+      <c r="AC280" s="8">
+        <v>1128265</v>
+      </c>
+    </row>
+    <row r="281" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B281" s="39"/>
+      <c r="C281" s="40"/>
+      <c r="D281" s="7" t="s">
+        <v>888</v>
+      </c>
+      <c r="E281" s="7" t="s">
+        <v>888</v>
+      </c>
+      <c r="F281" s="36" t="s">
+        <v>888</v>
+      </c>
+      <c r="G281" s="33"/>
+      <c r="H281" s="7" t="s">
+        <v>888</v>
+      </c>
+      <c r="I281" s="36" t="s">
+        <v>889</v>
+      </c>
+      <c r="J281" s="33"/>
+      <c r="K281" s="7" t="s">
+        <v>890</v>
+      </c>
+      <c r="L281" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M281" s="36" t="s">
+        <v>891</v>
+      </c>
+      <c r="N281" s="33"/>
+      <c r="O281" s="8">
+        <v>257.39999999999998</v>
+      </c>
+      <c r="P281" s="38">
+        <v>105.06</v>
+      </c>
+      <c r="Q281" s="33"/>
+      <c r="R281" s="9">
+        <v>152.34</v>
+      </c>
+      <c r="S281" s="10">
+        <v>5</v>
+      </c>
+      <c r="T281" s="38">
+        <v>21.012</v>
+      </c>
+      <c r="U281" s="32"/>
+      <c r="V281" s="33"/>
+      <c r="W281" s="8">
+        <v>352848</v>
+      </c>
+      <c r="X281" s="8">
+        <v>1370.8158508158499</v>
+      </c>
+      <c r="Y281" s="11">
+        <v>1370.816</v>
+      </c>
+      <c r="Z281" s="9">
+        <v>-1.4918414899511799E-4</v>
+      </c>
+      <c r="AA281" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB281" s="9">
+        <v>61755.440999999999</v>
+      </c>
+      <c r="AC281" s="8">
+        <v>241998.76</v>
+      </c>
+    </row>
+    <row r="282" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B282" s="39"/>
+      <c r="C282" s="40"/>
+      <c r="D282" s="7" t="s">
+        <v>892</v>
+      </c>
+      <c r="E282" s="7" t="s">
+        <v>893</v>
+      </c>
+      <c r="F282" s="36" t="s">
+        <v>892</v>
+      </c>
+      <c r="G282" s="33"/>
+      <c r="H282" s="7" t="s">
+        <v>892</v>
+      </c>
+      <c r="I282" s="36" t="s">
+        <v>894</v>
+      </c>
+      <c r="J282" s="33"/>
+      <c r="K282" s="7" t="s">
+        <v>895</v>
+      </c>
+      <c r="L282" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M282" s="36" t="s">
+        <v>896</v>
+      </c>
+      <c r="N282" s="33"/>
+      <c r="O282" s="8">
+        <v>548.35</v>
+      </c>
+      <c r="P282" s="38">
+        <v>323.02</v>
+      </c>
+      <c r="Q282" s="33"/>
+      <c r="R282" s="9">
+        <v>225.33</v>
+      </c>
+      <c r="S282" s="10">
+        <v>16</v>
+      </c>
+      <c r="T282" s="38">
+        <v>20.188749999999999</v>
+      </c>
+      <c r="U282" s="32"/>
+      <c r="V282" s="33"/>
+      <c r="W282" s="8">
+        <v>1428348</v>
+      </c>
+      <c r="X282" s="8">
+        <v>2604.8107960244402</v>
+      </c>
+      <c r="Y282" s="11">
+        <v>2604.8110000000001</v>
+      </c>
+      <c r="Z282" s="9">
+        <v>-2.0397556318130201E-4</v>
+      </c>
+      <c r="AA282" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB282" s="9">
+        <v>341334.30239999999</v>
+      </c>
+      <c r="AC282" s="8">
+        <v>1137038.78</v>
+      </c>
+    </row>
+    <row r="283" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B283" s="39"/>
+      <c r="C283" s="40"/>
+      <c r="D283" s="7" t="s">
+        <v>897</v>
+      </c>
+      <c r="E283" s="7" t="s">
+        <v>898</v>
+      </c>
+      <c r="F283" s="36" t="s">
+        <v>897</v>
+      </c>
+      <c r="G283" s="33"/>
+      <c r="H283" s="7" t="s">
+        <v>897</v>
+      </c>
+      <c r="I283" s="36" t="s">
+        <v>899</v>
+      </c>
+      <c r="J283" s="33"/>
+      <c r="K283" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="L283" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M283" s="36" t="s">
+        <v>900</v>
+      </c>
+      <c r="N283" s="33"/>
+      <c r="O283" s="8">
+        <v>14.2</v>
+      </c>
+      <c r="P283" s="38">
+        <v>11.2</v>
+      </c>
+      <c r="Q283" s="33"/>
+      <c r="R283" s="9">
+        <v>3</v>
+      </c>
+      <c r="S283" s="10">
+        <v>1</v>
+      </c>
+      <c r="T283" s="38">
+        <v>11.2</v>
+      </c>
+      <c r="U283" s="32"/>
+      <c r="V283" s="33"/>
+      <c r="W283" s="8">
+        <v>1</v>
+      </c>
+      <c r="X283" s="8">
+        <v>7.0422535211267595E-2</v>
+      </c>
+      <c r="Y283" s="11">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="Z283" s="9">
+        <v>4.2253521126760202E-4</v>
+      </c>
+      <c r="AA283" s="9">
+        <v>6.0000000000000097E-3</v>
+      </c>
+      <c r="AB283" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC283" s="8">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="284" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B284" s="39"/>
+      <c r="C284" s="40"/>
+      <c r="D284" s="7" t="s">
+        <v>901</v>
+      </c>
+      <c r="E284" s="7" t="s">
+        <v>901</v>
+      </c>
+      <c r="F284" s="36" t="s">
+        <v>901</v>
+      </c>
+      <c r="G284" s="33"/>
+      <c r="H284" s="7" t="s">
+        <v>901</v>
+      </c>
+      <c r="I284" s="36" t="s">
+        <v>902</v>
+      </c>
+      <c r="J284" s="33"/>
+      <c r="K284" s="7" t="s">
+        <v>903</v>
+      </c>
+      <c r="L284" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M284" s="36" t="s">
+        <v>904</v>
+      </c>
+      <c r="N284" s="33"/>
+      <c r="O284" s="8">
+        <v>373.88</v>
+      </c>
+      <c r="P284" s="38">
+        <v>164.15</v>
+      </c>
+      <c r="Q284" s="33"/>
+      <c r="R284" s="9">
+        <v>209.73</v>
+      </c>
+      <c r="S284" s="10">
+        <v>13</v>
+      </c>
+      <c r="T284" s="38">
+        <v>12.6269230769231</v>
+      </c>
+      <c r="U284" s="32"/>
+      <c r="V284" s="33"/>
+      <c r="W284" s="8">
+        <v>518280</v>
+      </c>
+      <c r="X284" s="8">
+        <v>1386.22017759709</v>
+      </c>
+      <c r="Y284" s="11">
+        <v>1386.22</v>
+      </c>
+      <c r="Z284" s="9">
+        <v>1.7759708998710299E-4</v>
+      </c>
+      <c r="AA284" s="9">
+        <v>6.6400000010617105E-2</v>
+      </c>
+      <c r="AB284" s="9">
+        <v>11353.141799999999</v>
+      </c>
+      <c r="AC284" s="8">
+        <v>648933.11</v>
+      </c>
+    </row>
+    <row r="285" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B285" s="39"/>
+      <c r="C285" s="40"/>
+      <c r="D285" s="36" t="s">
+        <v>284</v>
+      </c>
+      <c r="E285" s="36" t="s">
+        <v>284</v>
+      </c>
+      <c r="F285" s="36" t="s">
+        <v>284</v>
+      </c>
+      <c r="G285" s="29"/>
+      <c r="H285" s="36" t="s">
+        <v>284</v>
+      </c>
+      <c r="I285" s="36" t="s">
+        <v>905</v>
+      </c>
+      <c r="J285" s="33"/>
+      <c r="K285" s="7" t="s">
+        <v>906</v>
+      </c>
+      <c r="L285" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M285" s="36" t="s">
+        <v>907</v>
+      </c>
+      <c r="N285" s="33"/>
+      <c r="O285" s="8">
+        <v>1049</v>
+      </c>
+      <c r="P285" s="38">
+        <v>421.66</v>
+      </c>
+      <c r="Q285" s="33"/>
+      <c r="R285" s="9">
+        <v>627.34</v>
+      </c>
+      <c r="S285" s="10">
         <v>34</v>
       </c>
-      <c r="G5" s="20"/>
-[...1 lines deleted...]
-      <c r="I5" s="25" t="s">
+      <c r="T285" s="38">
+        <v>12.4017647058824</v>
+      </c>
+      <c r="U285" s="32"/>
+      <c r="V285" s="33"/>
+      <c r="W285" s="8">
+        <v>1599588</v>
+      </c>
+      <c r="X285" s="8">
+        <v>1524.86939942803</v>
+      </c>
+      <c r="Y285" s="11">
+        <v>1695.615</v>
+      </c>
+      <c r="Z285" s="9">
+        <v>-170.745600571973</v>
+      </c>
+      <c r="AA285" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB285" s="9">
+        <v>20738.232</v>
+      </c>
+      <c r="AC285" s="8">
+        <v>1014694.72</v>
+      </c>
+    </row>
+    <row r="286" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B286" s="39"/>
+      <c r="C286" s="40"/>
+      <c r="D286" s="41"/>
+      <c r="E286" s="41"/>
+      <c r="F286" s="37"/>
+      <c r="G286" s="31"/>
+      <c r="H286" s="41"/>
+      <c r="I286" s="36" t="s">
+        <v>226</v>
+      </c>
+      <c r="J286" s="33"/>
+      <c r="K286" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="L286" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M286" s="36" t="s">
+        <v>907</v>
+      </c>
+      <c r="N286" s="33"/>
+      <c r="O286" s="8">
+        <v>1051</v>
+      </c>
+      <c r="P286" s="38">
+        <v>471.65</v>
+      </c>
+      <c r="Q286" s="33"/>
+      <c r="R286" s="9">
+        <v>579.35</v>
+      </c>
+      <c r="S286" s="10">
+        <v>30</v>
+      </c>
+      <c r="T286" s="38">
+        <v>15.7216666666667</v>
+      </c>
+      <c r="U286" s="32"/>
+      <c r="V286" s="33"/>
+      <c r="W286" s="8">
+        <v>1901880</v>
+      </c>
+      <c r="X286" s="8">
+        <v>1809.5908658420601</v>
+      </c>
+      <c r="Y286" s="11">
+        <v>1695.615</v>
+      </c>
+      <c r="Z286" s="9">
+        <v>113.975865842055</v>
+      </c>
+      <c r="AA286" s="9">
+        <v>119788.63499999999</v>
+      </c>
+      <c r="AB286" s="9">
+        <v>201950.24400000001</v>
+      </c>
+      <c r="AC286" s="8">
+        <v>992946.96</v>
+      </c>
+    </row>
+    <row r="287" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B287" s="39"/>
+      <c r="C287" s="40"/>
+      <c r="D287" s="7" t="s">
+        <v>908</v>
+      </c>
+      <c r="E287" s="7" t="s">
+        <v>908</v>
+      </c>
+      <c r="F287" s="36" t="s">
+        <v>908</v>
+      </c>
+      <c r="G287" s="33"/>
+      <c r="H287" s="7" t="s">
+        <v>908</v>
+      </c>
+      <c r="I287" s="36" t="s">
+        <v>909</v>
+      </c>
+      <c r="J287" s="33"/>
+      <c r="K287" s="7" t="s">
+        <v>910</v>
+      </c>
+      <c r="L287" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M287" s="36" t="s">
+        <v>911</v>
+      </c>
+      <c r="N287" s="33"/>
+      <c r="O287" s="8">
+        <v>259.24</v>
+      </c>
+      <c r="P287" s="38">
+        <v>202.64</v>
+      </c>
+      <c r="Q287" s="33"/>
+      <c r="R287" s="9">
+        <v>56.6</v>
+      </c>
+      <c r="S287" s="10">
+        <v>13</v>
+      </c>
+      <c r="T287" s="38">
+        <v>15.587692307692301</v>
+      </c>
+      <c r="U287" s="32"/>
+      <c r="V287" s="33"/>
+      <c r="W287" s="8">
+        <v>327912</v>
+      </c>
+      <c r="X287" s="8">
+        <v>1264.8973923777201</v>
+      </c>
+      <c r="Y287" s="11">
+        <v>1264.8969999999999</v>
+      </c>
+      <c r="Z287" s="9">
+        <v>3.92377719435899E-4</v>
+      </c>
+      <c r="AA287" s="9">
+        <v>0.10171999997692199</v>
+      </c>
+      <c r="AB287" s="9">
+        <v>59032.883000000002</v>
+      </c>
+      <c r="AC287" s="8">
+        <v>561230</v>
+      </c>
+    </row>
+    <row r="288" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B288" s="39"/>
+      <c r="C288" s="40"/>
+      <c r="D288" s="7" t="s">
+        <v>912</v>
+      </c>
+      <c r="E288" s="7" t="s">
+        <v>913</v>
+      </c>
+      <c r="F288" s="36" t="s">
+        <v>912</v>
+      </c>
+      <c r="G288" s="33"/>
+      <c r="H288" s="7" t="s">
+        <v>912</v>
+      </c>
+      <c r="I288" s="36" t="s">
+        <v>589</v>
+      </c>
+      <c r="J288" s="33"/>
+      <c r="K288" s="7" t="s">
+        <v>914</v>
+      </c>
+      <c r="L288" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M288" s="36" t="s">
+        <v>631</v>
+      </c>
+      <c r="N288" s="33"/>
+      <c r="O288" s="8">
+        <v>453.19</v>
+      </c>
+      <c r="P288" s="38">
+        <v>247.38</v>
+      </c>
+      <c r="Q288" s="33"/>
+      <c r="R288" s="9">
+        <v>205.81</v>
+      </c>
+      <c r="S288" s="10">
+        <v>14</v>
+      </c>
+      <c r="T288" s="38">
+        <v>17.670000000000002</v>
+      </c>
+      <c r="U288" s="32"/>
+      <c r="V288" s="33"/>
+      <c r="W288" s="8">
+        <v>734400</v>
+      </c>
+      <c r="X288" s="8">
+        <v>1620.5123678810201</v>
+      </c>
+      <c r="Y288" s="11">
+        <v>1478.645</v>
+      </c>
+      <c r="Z288" s="9">
+        <v>141.86736788102101</v>
+      </c>
+      <c r="AA288" s="9">
+        <v>64292.872450000003</v>
+      </c>
+      <c r="AB288" s="9">
+        <v>128636.08379999999</v>
+      </c>
+      <c r="AC288" s="8">
+        <v>697994</v>
+      </c>
+    </row>
+    <row r="289" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B289" s="39"/>
+      <c r="C289" s="40"/>
+      <c r="D289" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="E289" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="F289" s="36" t="s">
+        <v>170</v>
+      </c>
+      <c r="G289" s="33"/>
+      <c r="H289" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="I289" s="36" t="s">
+        <v>171</v>
+      </c>
+      <c r="J289" s="33"/>
+      <c r="K289" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="L289" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M289" s="36" t="s">
+        <v>173</v>
+      </c>
+      <c r="N289" s="33"/>
+      <c r="O289" s="8">
+        <v>1702.76</v>
+      </c>
+      <c r="P289" s="38">
+        <v>1317.07</v>
+      </c>
+      <c r="Q289" s="33"/>
+      <c r="R289" s="9">
+        <v>385.69</v>
+      </c>
+      <c r="S289" s="10">
+        <v>48</v>
+      </c>
+      <c r="T289" s="38">
+        <v>27.4389583333333</v>
+      </c>
+      <c r="U289" s="32"/>
+      <c r="V289" s="33"/>
+      <c r="W289" s="8">
+        <v>2337684</v>
+      </c>
+      <c r="X289" s="8">
+        <v>1372.8793253306401</v>
+      </c>
+      <c r="Y289" s="11">
+        <v>1383.3119999999999</v>
+      </c>
+      <c r="Z289" s="9">
+        <v>-10.432674669360299</v>
+      </c>
+      <c r="AA289" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB289" s="9">
+        <v>1017468.8256</v>
+      </c>
+      <c r="AC289" s="8">
+        <v>5568488.79</v>
+      </c>
+    </row>
+    <row r="290" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B290" s="39"/>
+      <c r="C290" s="40"/>
+      <c r="D290" s="7" t="s">
+        <v>915</v>
+      </c>
+      <c r="E290" s="7" t="s">
+        <v>915</v>
+      </c>
+      <c r="F290" s="36" t="s">
+        <v>915</v>
+      </c>
+      <c r="G290" s="33"/>
+      <c r="H290" s="7" t="s">
+        <v>915</v>
+      </c>
+      <c r="I290" s="36" t="s">
+        <v>852</v>
+      </c>
+      <c r="J290" s="33"/>
+      <c r="K290" s="7" t="s">
+        <v>916</v>
+      </c>
+      <c r="L290" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M290" s="36" t="s">
+        <v>917</v>
+      </c>
+      <c r="N290" s="33"/>
+      <c r="O290" s="8">
+        <v>415</v>
+      </c>
+      <c r="P290" s="38">
+        <v>228.4</v>
+      </c>
+      <c r="Q290" s="33"/>
+      <c r="R290" s="9">
+        <v>186.6</v>
+      </c>
+      <c r="S290" s="10">
+        <v>14</v>
+      </c>
+      <c r="T290" s="38">
+        <v>16.314285714285699</v>
+      </c>
+      <c r="U290" s="32"/>
+      <c r="V290" s="33"/>
+      <c r="W290" s="8">
+        <v>522900</v>
+      </c>
+      <c r="X290" s="8">
+        <v>1260</v>
+      </c>
+      <c r="Y290" s="11">
+        <v>763.38900000000001</v>
+      </c>
+      <c r="Z290" s="9">
+        <v>496.61099999999999</v>
+      </c>
+      <c r="AA290" s="9">
+        <v>206093.565</v>
+      </c>
+      <c r="AB290" s="9">
+        <v>76028.399999999994</v>
+      </c>
+      <c r="AC290" s="8">
+        <v>687088.93</v>
+      </c>
+    </row>
+    <row r="291" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B291" s="39"/>
+      <c r="C291" s="40"/>
+      <c r="D291" s="36" t="s">
+        <v>918</v>
+      </c>
+      <c r="E291" s="36" t="s">
+        <v>918</v>
+      </c>
+      <c r="F291" s="36" t="s">
+        <v>918</v>
+      </c>
+      <c r="G291" s="29"/>
+      <c r="H291" s="36" t="s">
+        <v>918</v>
+      </c>
+      <c r="I291" s="36" t="s">
+        <v>919</v>
+      </c>
+      <c r="J291" s="33"/>
+      <c r="K291" s="7" t="s">
+        <v>920</v>
+      </c>
+      <c r="L291" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M291" s="36" t="s">
+        <v>921</v>
+      </c>
+      <c r="N291" s="33"/>
+      <c r="O291" s="8">
+        <v>702.52</v>
+      </c>
+      <c r="P291" s="38">
+        <v>331.4</v>
+      </c>
+      <c r="Q291" s="33"/>
+      <c r="R291" s="9">
+        <v>371.12</v>
+      </c>
+      <c r="S291" s="10">
+        <v>26</v>
+      </c>
+      <c r="T291" s="38">
+        <v>12.746153846153801</v>
+      </c>
+      <c r="U291" s="32"/>
+      <c r="V291" s="33"/>
+      <c r="W291" s="8">
+        <v>356516</v>
+      </c>
+      <c r="X291" s="8">
+        <v>507.48163753345102</v>
+      </c>
+      <c r="Y291" s="11">
+        <v>746.23400000000004</v>
+      </c>
+      <c r="Z291" s="9">
+        <v>-238.75236246654899</v>
+      </c>
+      <c r="AA291" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB291" s="9">
+        <v>9895.86</v>
+      </c>
+      <c r="AC291" s="8">
+        <v>510274.69</v>
+      </c>
+    </row>
+    <row r="292" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B292" s="39"/>
+      <c r="C292" s="40"/>
+      <c r="D292" s="41"/>
+      <c r="E292" s="41"/>
+      <c r="F292" s="37"/>
+      <c r="G292" s="31"/>
+      <c r="H292" s="41"/>
+      <c r="I292" s="36" t="s">
+        <v>922</v>
+      </c>
+      <c r="J292" s="33"/>
+      <c r="K292" s="7" t="s">
+        <v>923</v>
+      </c>
+      <c r="L292" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M292" s="36" t="s">
+        <v>924</v>
+      </c>
+      <c r="N292" s="33"/>
+      <c r="O292" s="8">
+        <v>179.6</v>
+      </c>
+      <c r="P292" s="38">
+        <v>124.58</v>
+      </c>
+      <c r="Q292" s="33"/>
+      <c r="R292" s="9">
+        <v>55.02</v>
+      </c>
+      <c r="S292" s="10">
+        <v>10</v>
+      </c>
+      <c r="T292" s="38">
+        <v>12.458</v>
+      </c>
+      <c r="U292" s="32"/>
+      <c r="V292" s="33"/>
+      <c r="W292" s="8">
+        <v>301752</v>
+      </c>
+      <c r="X292" s="8">
+        <v>1680.1336302895299</v>
+      </c>
+      <c r="Y292" s="11">
+        <v>746.23400000000004</v>
+      </c>
+      <c r="Z292" s="9">
+        <v>933.89963028953196</v>
+      </c>
+      <c r="AA292" s="9">
+        <v>167728.37359999999</v>
+      </c>
+      <c r="AB292" s="9">
+        <v>7728.59800000001</v>
+      </c>
+      <c r="AC292" s="8">
+        <v>210500.6</v>
+      </c>
+    </row>
+    <row r="293" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B293" s="39"/>
+      <c r="C293" s="40"/>
+      <c r="D293" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E293" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="F293" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="G293" s="33"/>
+      <c r="H293" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="I293" s="36" t="s">
+        <v>118</v>
+      </c>
+      <c r="J293" s="33"/>
+      <c r="K293" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="L293" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M293" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="N293" s="33"/>
+      <c r="O293" s="8">
+        <v>193.4</v>
+      </c>
+      <c r="P293" s="38">
+        <v>187.35</v>
+      </c>
+      <c r="Q293" s="33"/>
+      <c r="R293" s="9">
+        <v>6.0500000000000096</v>
+      </c>
+      <c r="S293" s="10">
+        <v>24</v>
+      </c>
+      <c r="T293" s="38">
+        <v>7.8062500000000004</v>
+      </c>
+      <c r="U293" s="32"/>
+      <c r="V293" s="33"/>
+      <c r="W293" s="8">
+        <v>558732</v>
+      </c>
+      <c r="X293" s="8">
+        <v>2888.99689762151</v>
+      </c>
+      <c r="Y293" s="11">
+        <v>1694.7139999999999</v>
+      </c>
+      <c r="Z293" s="9">
+        <v>1194.2828976215101</v>
+      </c>
+      <c r="AA293" s="9">
+        <v>230974.3124</v>
+      </c>
+      <c r="AB293" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC293" s="8">
+        <v>389060.76</v>
+      </c>
+    </row>
+    <row r="294" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B294" s="39"/>
+      <c r="C294" s="40"/>
+      <c r="D294" s="7" t="s">
+        <v>925</v>
+      </c>
+      <c r="E294" s="7" t="s">
+        <v>925</v>
+      </c>
+      <c r="F294" s="36" t="s">
+        <v>925</v>
+      </c>
+      <c r="G294" s="33"/>
+      <c r="H294" s="7" t="s">
+        <v>925</v>
+      </c>
+      <c r="I294" s="36" t="s">
+        <v>926</v>
+      </c>
+      <c r="J294" s="33"/>
+      <c r="K294" s="7" t="s">
+        <v>927</v>
+      </c>
+      <c r="L294" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M294" s="36" t="s">
+        <v>928</v>
+      </c>
+      <c r="N294" s="33"/>
+      <c r="O294" s="8">
+        <v>287.61</v>
+      </c>
+      <c r="P294" s="38">
+        <v>122.82</v>
+      </c>
+      <c r="Q294" s="33"/>
+      <c r="R294" s="9">
+        <v>164.79</v>
+      </c>
+      <c r="S294" s="10">
+        <v>8</v>
+      </c>
+      <c r="T294" s="38">
+        <v>15.352499999999999</v>
+      </c>
+      <c r="U294" s="32"/>
+      <c r="V294" s="33"/>
+      <c r="W294" s="8">
+        <v>179780</v>
+      </c>
+      <c r="X294" s="8">
+        <v>625.08257710093505</v>
+      </c>
+      <c r="Y294" s="11">
+        <v>625.08299999999997</v>
+      </c>
+      <c r="Z294" s="9">
+        <v>-4.2289906468795401E-4</v>
+      </c>
+      <c r="AA294" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB294" s="9">
+        <v>16752.144</v>
+      </c>
+      <c r="AC294" s="8">
+        <v>324199</v>
+      </c>
+    </row>
+    <row r="295" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B295" s="39"/>
+      <c r="C295" s="40"/>
+      <c r="D295" s="7" t="s">
+        <v>929</v>
+      </c>
+      <c r="E295" s="7" t="s">
+        <v>929</v>
+      </c>
+      <c r="F295" s="36" t="s">
+        <v>929</v>
+      </c>
+      <c r="G295" s="33"/>
+      <c r="H295" s="7" t="s">
+        <v>929</v>
+      </c>
+      <c r="I295" s="36" t="s">
+        <v>930</v>
+      </c>
+      <c r="J295" s="33"/>
+      <c r="K295" s="7" t="s">
+        <v>931</v>
+      </c>
+      <c r="L295" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M295" s="36" t="s">
+        <v>932</v>
+      </c>
+      <c r="N295" s="33"/>
+      <c r="O295" s="8">
+        <v>527</v>
+      </c>
+      <c r="P295" s="38">
+        <v>249.7</v>
+      </c>
+      <c r="Q295" s="33"/>
+      <c r="R295" s="9">
+        <v>277.3</v>
+      </c>
+      <c r="S295" s="10">
+        <v>19</v>
+      </c>
+      <c r="T295" s="38">
+        <v>13.1421052631579</v>
+      </c>
+      <c r="U295" s="32"/>
+      <c r="V295" s="33"/>
+      <c r="W295" s="8">
+        <v>761044</v>
+      </c>
+      <c r="X295" s="8">
+        <v>1444.1062618595799</v>
+      </c>
+      <c r="Y295" s="11">
+        <v>1444.106</v>
+      </c>
+      <c r="Z295" s="9">
+        <v>2.6185958245150698E-4</v>
+      </c>
+      <c r="AA295" s="9">
+        <v>0.13800000003539001</v>
+      </c>
+      <c r="AB295" s="9">
+        <v>31279.422600000002</v>
+      </c>
+      <c r="AC295" s="8">
+        <v>599445.9</v>
+      </c>
+    </row>
+    <row r="296" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B296" s="39"/>
+      <c r="C296" s="40"/>
+      <c r="D296" s="36" t="s">
+        <v>933</v>
+      </c>
+      <c r="E296" s="36" t="s">
+        <v>933</v>
+      </c>
+      <c r="F296" s="36" t="s">
+        <v>933</v>
+      </c>
+      <c r="G296" s="29"/>
+      <c r="H296" s="36" t="s">
+        <v>933</v>
+      </c>
+      <c r="I296" s="36" t="s">
+        <v>934</v>
+      </c>
+      <c r="J296" s="33"/>
+      <c r="K296" s="7" t="s">
+        <v>935</v>
+      </c>
+      <c r="L296" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M296" s="36" t="s">
+        <v>936</v>
+      </c>
+      <c r="N296" s="33"/>
+      <c r="O296" s="8">
+        <v>436.27</v>
+      </c>
+      <c r="P296" s="38">
+        <v>312.85000000000002</v>
+      </c>
+      <c r="Q296" s="33"/>
+      <c r="R296" s="9">
+        <v>123.42</v>
+      </c>
+      <c r="S296" s="10">
+        <v>24</v>
+      </c>
+      <c r="T296" s="38">
+        <v>13.0354166666667</v>
+      </c>
+      <c r="U296" s="32"/>
+      <c r="V296" s="33"/>
+      <c r="W296" s="8">
+        <v>494508</v>
+      </c>
+      <c r="X296" s="8">
+        <v>1133.4907282187601</v>
+      </c>
+      <c r="Y296" s="11">
+        <v>1353.652</v>
+      </c>
+      <c r="Z296" s="9">
+        <v>-220.161271781236</v>
+      </c>
+      <c r="AA296" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB296" s="9">
+        <v>28291.910400000001</v>
+      </c>
+      <c r="AC296" s="8">
+        <v>661511.38</v>
+      </c>
+    </row>
+    <row r="297" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B297" s="39"/>
+      <c r="C297" s="40"/>
+      <c r="D297" s="41"/>
+      <c r="E297" s="41"/>
+      <c r="F297" s="37"/>
+      <c r="G297" s="31"/>
+      <c r="H297" s="41"/>
+      <c r="I297" s="36" t="s">
+        <v>937</v>
+      </c>
+      <c r="J297" s="33"/>
+      <c r="K297" s="7" t="s">
+        <v>938</v>
+      </c>
+      <c r="L297" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M297" s="36" t="s">
+        <v>939</v>
+      </c>
+      <c r="N297" s="33"/>
+      <c r="O297" s="8">
+        <v>499.64</v>
+      </c>
+      <c r="P297" s="38">
+        <v>271.64999999999998</v>
+      </c>
+      <c r="Q297" s="33"/>
+      <c r="R297" s="9">
+        <v>227.99</v>
+      </c>
+      <c r="S297" s="10">
+        <v>12</v>
+      </c>
+      <c r="T297" s="38">
+        <v>22.637499999999999</v>
+      </c>
+      <c r="U297" s="32"/>
+      <c r="V297" s="33"/>
+      <c r="W297" s="8">
+        <v>772388</v>
+      </c>
+      <c r="X297" s="8">
+        <v>1545.88904010888</v>
+      </c>
+      <c r="Y297" s="11">
+        <v>1353.652</v>
+      </c>
+      <c r="Z297" s="9">
+        <v>192.23704010887801</v>
+      </c>
+      <c r="AA297" s="9">
+        <v>96049.314719999995</v>
+      </c>
+      <c r="AB297" s="9">
+        <v>197379.2352</v>
+      </c>
+      <c r="AC297" s="8">
+        <v>655248.52</v>
+      </c>
+    </row>
+    <row r="298" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B298" s="39"/>
+      <c r="C298" s="40"/>
+      <c r="D298" s="7" t="s">
+        <v>940</v>
+      </c>
+      <c r="E298" s="7" t="s">
+        <v>940</v>
+      </c>
+      <c r="F298" s="36" t="s">
+        <v>940</v>
+      </c>
+      <c r="G298" s="33"/>
+      <c r="H298" s="7" t="s">
+        <v>941</v>
+      </c>
+      <c r="I298" s="36" t="s">
+        <v>942</v>
+      </c>
+      <c r="J298" s="33"/>
+      <c r="K298" s="7" t="s">
+        <v>943</v>
+      </c>
+      <c r="L298" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M298" s="36" t="s">
+        <v>944</v>
+      </c>
+      <c r="N298" s="33"/>
+      <c r="O298" s="8">
+        <v>624.61</v>
+      </c>
+      <c r="P298" s="38">
+        <v>262.64999999999998</v>
+      </c>
+      <c r="Q298" s="33"/>
+      <c r="R298" s="9">
+        <v>361.96</v>
+      </c>
+      <c r="S298" s="10">
+        <v>12</v>
+      </c>
+      <c r="T298" s="38">
+        <v>21.887499999999999</v>
+      </c>
+      <c r="U298" s="32"/>
+      <c r="V298" s="33"/>
+      <c r="W298" s="8">
+        <v>744684</v>
+      </c>
+      <c r="X298" s="8">
+        <v>1192.2383567346001</v>
+      </c>
+      <c r="Y298" s="11">
+        <v>1192.2380000000001</v>
+      </c>
+      <c r="Z298" s="9">
+        <v>3.5673460229190801E-4</v>
+      </c>
+      <c r="AA298" s="9">
+        <v>0.22281999990809701</v>
+      </c>
+      <c r="AB298" s="9">
+        <v>141495.04319999999</v>
+      </c>
+      <c r="AC298" s="8">
+        <v>418213.55</v>
+      </c>
+    </row>
+    <row r="299" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B299" s="39"/>
+      <c r="C299" s="40"/>
+      <c r="D299" s="7" t="s">
+        <v>945</v>
+      </c>
+      <c r="E299" s="7" t="s">
+        <v>945</v>
+      </c>
+      <c r="F299" s="36" t="s">
+        <v>945</v>
+      </c>
+      <c r="G299" s="33"/>
+      <c r="H299" s="7" t="s">
+        <v>946</v>
+      </c>
+      <c r="I299" s="36" t="s">
+        <v>947</v>
+      </c>
+      <c r="J299" s="33"/>
+      <c r="K299" s="7" t="s">
+        <v>948</v>
+      </c>
+      <c r="L299" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M299" s="36" t="s">
+        <v>949</v>
+      </c>
+      <c r="N299" s="33"/>
+      <c r="O299" s="8">
+        <v>422</v>
+      </c>
+      <c r="P299" s="38">
+        <v>249.29</v>
+      </c>
+      <c r="Q299" s="33"/>
+      <c r="R299" s="9">
+        <v>172.71</v>
+      </c>
+      <c r="S299" s="10">
+        <v>14</v>
+      </c>
+      <c r="T299" s="38">
+        <v>17.806428571428601</v>
+      </c>
+      <c r="U299" s="32"/>
+      <c r="V299" s="33"/>
+      <c r="W299" s="8">
+        <v>389012</v>
+      </c>
+      <c r="X299" s="8">
+        <v>921.82938388625598</v>
+      </c>
+      <c r="Y299" s="11">
+        <v>921.82899999999995</v>
+      </c>
+      <c r="Z299" s="9">
+        <v>3.8388625591778702E-4</v>
+      </c>
+      <c r="AA299" s="9">
+        <v>0.16200000001117601</v>
+      </c>
+      <c r="AB299" s="9">
+        <v>74981.652199999997</v>
+      </c>
+      <c r="AC299" s="8">
+        <v>434913.84</v>
+      </c>
+    </row>
+    <row r="300" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B300" s="39"/>
+      <c r="C300" s="40"/>
+      <c r="D300" s="7" t="s">
+        <v>950</v>
+      </c>
+      <c r="E300" s="7" t="s">
+        <v>950</v>
+      </c>
+      <c r="F300" s="36" t="s">
+        <v>950</v>
+      </c>
+      <c r="G300" s="33"/>
+      <c r="H300" s="7" t="s">
+        <v>950</v>
+      </c>
+      <c r="I300" s="36" t="s">
+        <v>951</v>
+      </c>
+      <c r="J300" s="33"/>
+      <c r="K300" s="7" t="s">
+        <v>952</v>
+      </c>
+      <c r="L300" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M300" s="36" t="s">
+        <v>953</v>
+      </c>
+      <c r="N300" s="33"/>
+      <c r="O300" s="8">
+        <v>478.4</v>
+      </c>
+      <c r="P300" s="38">
+        <v>412.4</v>
+      </c>
+      <c r="Q300" s="33"/>
+      <c r="R300" s="9">
+        <v>66</v>
+      </c>
+      <c r="S300" s="10">
+        <v>21</v>
+      </c>
+      <c r="T300" s="38">
+        <v>19.6380952380952</v>
+      </c>
+      <c r="U300" s="32"/>
+      <c r="V300" s="33"/>
+      <c r="W300" s="8">
+        <v>595944</v>
+      </c>
+      <c r="X300" s="8">
+        <v>1245.7023411371199</v>
+      </c>
+      <c r="Y300" s="11">
+        <v>1245.702</v>
+      </c>
+      <c r="Z300" s="9">
+        <v>3.4113712376893101E-4</v>
+      </c>
+      <c r="AA300" s="9">
+        <v>0.16320000006817301</v>
+      </c>
+      <c r="AB300" s="9">
+        <v>199860.10800000001</v>
+      </c>
+      <c r="AC300" s="8">
+        <v>567170</v>
+      </c>
+    </row>
+    <row r="301" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B301" s="39"/>
+      <c r="C301" s="40"/>
+      <c r="D301" s="7" t="s">
+        <v>954</v>
+      </c>
+      <c r="E301" s="7" t="s">
+        <v>954</v>
+      </c>
+      <c r="F301" s="36" t="s">
+        <v>954</v>
+      </c>
+      <c r="G301" s="33"/>
+      <c r="H301" s="7" t="s">
+        <v>954</v>
+      </c>
+      <c r="I301" s="36" t="s">
+        <v>504</v>
+      </c>
+      <c r="J301" s="33"/>
+      <c r="K301" s="7" t="s">
+        <v>955</v>
+      </c>
+      <c r="L301" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M301" s="36" t="s">
+        <v>956</v>
+      </c>
+      <c r="N301" s="33"/>
+      <c r="O301" s="8">
+        <v>153</v>
+      </c>
+      <c r="P301" s="38">
+        <v>60</v>
+      </c>
+      <c r="Q301" s="33"/>
+      <c r="R301" s="9">
+        <v>93</v>
+      </c>
+      <c r="S301" s="10">
+        <v>3</v>
+      </c>
+      <c r="T301" s="38">
+        <v>20</v>
+      </c>
+      <c r="U301" s="32"/>
+      <c r="V301" s="33"/>
+      <c r="W301" s="8">
+        <v>188196</v>
+      </c>
+      <c r="X301" s="8">
+        <v>1230.0392156862699</v>
+      </c>
+      <c r="Y301" s="11">
+        <v>1230.039</v>
+      </c>
+      <c r="Z301" s="9">
+        <v>2.1568627448687001E-4</v>
+      </c>
+      <c r="AA301" s="9">
+        <v>3.2999999995809E-2</v>
+      </c>
+      <c r="AB301" s="9">
+        <v>29520.959999999999</v>
+      </c>
+      <c r="AC301" s="8">
+        <v>148631.01</v>
+      </c>
+    </row>
+    <row r="302" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B302" s="39"/>
+      <c r="C302" s="40"/>
+      <c r="D302" s="7" t="s">
+        <v>957</v>
+      </c>
+      <c r="E302" s="7" t="s">
+        <v>958</v>
+      </c>
+      <c r="F302" s="36" t="s">
+        <v>957</v>
+      </c>
+      <c r="G302" s="33"/>
+      <c r="H302" s="7" t="s">
+        <v>957</v>
+      </c>
+      <c r="I302" s="36" t="s">
+        <v>959</v>
+      </c>
+      <c r="J302" s="33"/>
+      <c r="K302" s="7" t="s">
+        <v>960</v>
+      </c>
+      <c r="L302" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M302" s="36" t="s">
+        <v>961</v>
+      </c>
+      <c r="N302" s="33"/>
+      <c r="O302" s="8">
+        <v>503.02</v>
+      </c>
+      <c r="P302" s="38">
+        <v>209.11</v>
+      </c>
+      <c r="Q302" s="33"/>
+      <c r="R302" s="9">
+        <v>293.91000000000003</v>
+      </c>
+      <c r="S302" s="10">
+        <v>15</v>
+      </c>
+      <c r="T302" s="38">
+        <v>13.940666666666701</v>
+      </c>
+      <c r="U302" s="32"/>
+      <c r="V302" s="33"/>
+      <c r="W302" s="8">
+        <v>548976</v>
+      </c>
+      <c r="X302" s="8">
+        <v>1091.3601844857101</v>
+      </c>
+      <c r="Y302" s="11">
+        <v>1091.3599999999999</v>
+      </c>
+      <c r="Z302" s="9">
+        <v>1.8448570654072701E-4</v>
+      </c>
+      <c r="AA302" s="9">
+        <v>9.2800000100396601E-2</v>
+      </c>
+      <c r="AB302" s="9">
+        <v>31758.576000000001</v>
+      </c>
+      <c r="AC302" s="8">
+        <v>697216.87</v>
+      </c>
+    </row>
+    <row r="303" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B303" s="39"/>
+      <c r="C303" s="40"/>
+      <c r="D303" s="7" t="s">
+        <v>962</v>
+      </c>
+      <c r="E303" s="7" t="s">
+        <v>963</v>
+      </c>
+      <c r="F303" s="36" t="s">
+        <v>962</v>
+      </c>
+      <c r="G303" s="33"/>
+      <c r="H303" s="7" t="s">
+        <v>964</v>
+      </c>
+      <c r="I303" s="36" t="s">
+        <v>965</v>
+      </c>
+      <c r="J303" s="33"/>
+      <c r="K303" s="7" t="s">
+        <v>966</v>
+      </c>
+      <c r="L303" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M303" s="36" t="s">
+        <v>967</v>
+      </c>
+      <c r="N303" s="33"/>
+      <c r="O303" s="8">
+        <v>269.60000000000002</v>
+      </c>
+      <c r="P303" s="38">
+        <v>175.6</v>
+      </c>
+      <c r="Q303" s="33"/>
+      <c r="R303" s="9">
+        <v>94</v>
+      </c>
+      <c r="S303" s="10">
+        <v>12</v>
+      </c>
+      <c r="T303" s="38">
+        <v>14.633333333333301</v>
+      </c>
+      <c r="U303" s="32"/>
+      <c r="V303" s="33"/>
+      <c r="W303" s="8">
+        <v>630060</v>
+      </c>
+      <c r="X303" s="8">
+        <v>2337.0178041542999</v>
+      </c>
+      <c r="Y303" s="11">
+        <v>2337.018</v>
+      </c>
+      <c r="Z303" s="9">
+        <v>-1.9584569736252899E-4</v>
+      </c>
+      <c r="AA303" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB303" s="9">
+        <v>73756.351200000005</v>
+      </c>
+      <c r="AC303" s="8">
+        <v>295898.81</v>
+      </c>
+    </row>
+    <row r="304" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B304" s="39"/>
+      <c r="C304" s="40"/>
+      <c r="D304" s="7" t="s">
+        <v>968</v>
+      </c>
+      <c r="E304" s="7" t="s">
+        <v>968</v>
+      </c>
+      <c r="F304" s="36" t="s">
+        <v>968</v>
+      </c>
+      <c r="G304" s="33"/>
+      <c r="H304" s="7" t="s">
+        <v>969</v>
+      </c>
+      <c r="I304" s="36" t="s">
+        <v>970</v>
+      </c>
+      <c r="J304" s="33"/>
+      <c r="K304" s="7" t="s">
+        <v>971</v>
+      </c>
+      <c r="L304" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M304" s="36" t="s">
+        <v>972</v>
+      </c>
+      <c r="N304" s="33"/>
+      <c r="O304" s="8">
+        <v>757.4</v>
+      </c>
+      <c r="P304" s="38">
+        <v>366</v>
+      </c>
+      <c r="Q304" s="33"/>
+      <c r="R304" s="9">
+        <v>391.4</v>
+      </c>
+      <c r="S304" s="10">
+        <v>28</v>
+      </c>
+      <c r="T304" s="38">
+        <v>13.0714285714286</v>
+      </c>
+      <c r="U304" s="32"/>
+      <c r="V304" s="33"/>
+      <c r="W304" s="8">
+        <v>101556</v>
+      </c>
+      <c r="X304" s="8">
+        <v>134.085027726433</v>
+      </c>
+      <c r="Y304" s="11">
+        <v>819.76400000000001</v>
+      </c>
+      <c r="Z304" s="9">
+        <v>-685.67897227356798</v>
+      </c>
+      <c r="AA304" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB304" s="9">
+        <v>4017.3364000000001</v>
+      </c>
+      <c r="AC304" s="8">
+        <v>730333.81</v>
+      </c>
+    </row>
+    <row r="305" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B305" s="39"/>
+      <c r="C305" s="40"/>
+      <c r="D305" s="7" t="s">
+        <v>973</v>
+      </c>
+      <c r="E305" s="7" t="s">
+        <v>973</v>
+      </c>
+      <c r="F305" s="36" t="s">
+        <v>973</v>
+      </c>
+      <c r="G305" s="33"/>
+      <c r="H305" s="7" t="s">
+        <v>973</v>
+      </c>
+      <c r="I305" s="36" t="s">
+        <v>974</v>
+      </c>
+      <c r="J305" s="33"/>
+      <c r="K305" s="7" t="s">
+        <v>975</v>
+      </c>
+      <c r="L305" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M305" s="36" t="s">
+        <v>976</v>
+      </c>
+      <c r="N305" s="33"/>
+      <c r="O305" s="8">
+        <v>34.5</v>
+      </c>
+      <c r="P305" s="38">
+        <v>17</v>
+      </c>
+      <c r="Q305" s="33"/>
+      <c r="R305" s="9">
+        <v>17.5</v>
+      </c>
+      <c r="S305" s="10">
+        <v>1</v>
+      </c>
+      <c r="T305" s="38">
+        <v>17</v>
+      </c>
+      <c r="U305" s="32"/>
+      <c r="V305" s="33"/>
+      <c r="W305" s="8">
+        <v>1</v>
+      </c>
+      <c r="X305" s="8">
+        <v>2.8985507246376802E-2</v>
+      </c>
+      <c r="Y305" s="11">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="Z305" s="9">
+        <v>-1.4492753623189499E-5</v>
+      </c>
+      <c r="AA305" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB305" s="9">
+        <v>0.15</v>
+      </c>
+      <c r="AC305" s="8">
+        <v>12961</v>
+      </c>
+    </row>
+    <row r="306" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B306" s="39"/>
+      <c r="C306" s="40"/>
+      <c r="D306" s="7" t="s">
+        <v>977</v>
+      </c>
+      <c r="E306" s="7" t="s">
+        <v>977</v>
+      </c>
+      <c r="F306" s="36" t="s">
+        <v>977</v>
+      </c>
+      <c r="G306" s="33"/>
+      <c r="H306" s="7" t="s">
+        <v>978</v>
+      </c>
+      <c r="I306" s="36" t="s">
+        <v>979</v>
+      </c>
+      <c r="J306" s="33"/>
+      <c r="K306" s="7" t="s">
+        <v>931</v>
+      </c>
+      <c r="L306" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="M306" s="36" t="s">
+        <v>980</v>
+      </c>
+      <c r="N306" s="33"/>
+      <c r="O306" s="8">
+        <v>108.34</v>
+      </c>
+      <c r="P306" s="38">
+        <v>41.44</v>
+      </c>
+      <c r="Q306" s="33"/>
+      <c r="R306" s="9">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="S306" s="10">
+        <v>18</v>
+      </c>
+      <c r="T306" s="38">
+        <v>2.3022222222222202</v>
+      </c>
+      <c r="U306" s="32"/>
+      <c r="V306" s="33"/>
+      <c r="W306" s="8">
+        <v>95148</v>
+      </c>
+      <c r="X306" s="8">
+        <v>878.235185527044</v>
+      </c>
+      <c r="Y306" s="11">
+        <v>878.23500000000001</v>
+      </c>
+      <c r="Z306" s="9">
+        <v>1.8552704443664E-4</v>
+      </c>
+      <c r="AA306" s="9">
+        <v>2.0099999994272401E-2</v>
+      </c>
+      <c r="AB306" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC306" s="8">
+        <v>733787.61</v>
+      </c>
+    </row>
+    <row r="307" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B307" s="39"/>
+      <c r="C307" s="40"/>
+      <c r="D307" s="7" t="s">
+        <v>981</v>
+      </c>
+      <c r="E307" s="7" t="s">
+        <v>981</v>
+      </c>
+      <c r="F307" s="36" t="s">
+        <v>981</v>
+      </c>
+      <c r="G307" s="33"/>
+      <c r="H307" s="7" t="s">
+        <v>981</v>
+      </c>
+      <c r="I307" s="36" t="s">
+        <v>484</v>
+      </c>
+      <c r="J307" s="33"/>
+      <c r="K307" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="L307" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M307" s="36" t="s">
+        <v>982</v>
+      </c>
+      <c r="N307" s="33"/>
+      <c r="O307" s="8">
+        <v>705.44</v>
+      </c>
+      <c r="P307" s="38">
+        <v>326.07</v>
+      </c>
+      <c r="Q307" s="33"/>
+      <c r="R307" s="9">
+        <v>379.37</v>
+      </c>
+      <c r="S307" s="10">
+        <v>15</v>
+      </c>
+      <c r="T307" s="38">
+        <v>21.738</v>
+      </c>
+      <c r="U307" s="32"/>
+      <c r="V307" s="33"/>
+      <c r="W307" s="8">
+        <v>512688</v>
+      </c>
+      <c r="X307" s="8">
+        <v>726.76343842141102</v>
+      </c>
+      <c r="Y307" s="11">
+        <v>726.76300000000003</v>
+      </c>
+      <c r="Z307" s="9">
+        <v>4.3842141064942601E-4</v>
+      </c>
+      <c r="AA307" s="9">
+        <v>0.30927999992854899</v>
+      </c>
+      <c r="AB307" s="9">
+        <v>106179.636</v>
+      </c>
+      <c r="AC307" s="8">
+        <v>932766.94</v>
+      </c>
+    </row>
+    <row r="308" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B308" s="39"/>
+      <c r="C308" s="40"/>
+      <c r="D308" s="7" t="s">
+        <v>983</v>
+      </c>
+      <c r="E308" s="7" t="s">
+        <v>983</v>
+      </c>
+      <c r="F308" s="36" t="s">
+        <v>983</v>
+      </c>
+      <c r="G308" s="33"/>
+      <c r="H308" s="7" t="s">
+        <v>983</v>
+      </c>
+      <c r="I308" s="36" t="s">
+        <v>984</v>
+      </c>
+      <c r="J308" s="33"/>
+      <c r="K308" s="7" t="s">
+        <v>985</v>
+      </c>
+      <c r="L308" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M308" s="36" t="s">
+        <v>986</v>
+      </c>
+      <c r="N308" s="33"/>
+      <c r="O308" s="8">
+        <v>216.42</v>
+      </c>
+      <c r="P308" s="38">
+        <v>107.28</v>
+      </c>
+      <c r="Q308" s="33"/>
+      <c r="R308" s="9">
+        <v>109.14</v>
+      </c>
+      <c r="S308" s="10">
+        <v>8</v>
+      </c>
+      <c r="T308" s="38">
+        <v>13.41</v>
+      </c>
+      <c r="U308" s="32"/>
+      <c r="V308" s="33"/>
+      <c r="W308" s="8">
+        <v>59036</v>
+      </c>
+      <c r="X308" s="8">
+        <v>272.78440070233802</v>
+      </c>
+      <c r="Y308" s="11">
+        <v>272.78399999999999</v>
+      </c>
+      <c r="Z308" s="9">
+        <v>4.0070233808364697E-4</v>
+      </c>
+      <c r="AA308" s="9">
+        <v>8.6720000006607706E-2</v>
+      </c>
+      <c r="AB308" s="9">
+        <v>3076.9584</v>
+      </c>
+      <c r="AC308" s="8">
+        <v>291948.75</v>
+      </c>
+    </row>
+    <row r="309" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B309" s="39"/>
+      <c r="C309" s="40"/>
+      <c r="D309" s="7" t="s">
+        <v>987</v>
+      </c>
+      <c r="E309" s="7" t="s">
+        <v>987</v>
+      </c>
+      <c r="F309" s="36" t="s">
+        <v>987</v>
+      </c>
+      <c r="G309" s="33"/>
+      <c r="H309" s="7" t="s">
+        <v>987</v>
+      </c>
+      <c r="I309" s="36" t="s">
+        <v>988</v>
+      </c>
+      <c r="J309" s="33"/>
+      <c r="K309" s="7" t="s">
+        <v>989</v>
+      </c>
+      <c r="L309" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M309" s="36" t="s">
+        <v>990</v>
+      </c>
+      <c r="N309" s="33"/>
+      <c r="O309" s="8">
+        <v>617.07000000000005</v>
+      </c>
+      <c r="P309" s="38">
+        <v>341.51</v>
+      </c>
+      <c r="Q309" s="33"/>
+      <c r="R309" s="9">
+        <v>275.56</v>
+      </c>
+      <c r="S309" s="10">
+        <v>22</v>
+      </c>
+      <c r="T309" s="38">
+        <v>15.523181818181801</v>
+      </c>
+      <c r="U309" s="32"/>
+      <c r="V309" s="33"/>
+      <c r="W309" s="8">
+        <v>901800</v>
+      </c>
+      <c r="X309" s="8">
+        <v>1461.4225290485699</v>
+      </c>
+      <c r="Y309" s="11">
+        <v>1278.298</v>
+      </c>
+      <c r="Z309" s="9">
+        <v>183.12452904856801</v>
+      </c>
+      <c r="AA309" s="9">
+        <v>113000.65313999999</v>
+      </c>
+      <c r="AB309" s="9">
+        <v>113172.3648</v>
+      </c>
+      <c r="AC309" s="8">
+        <v>695431.97</v>
+      </c>
+    </row>
+    <row r="310" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B310" s="39"/>
+      <c r="C310" s="40"/>
+      <c r="D310" s="7" t="s">
+        <v>991</v>
+      </c>
+      <c r="E310" s="7" t="s">
+        <v>991</v>
+      </c>
+      <c r="F310" s="36" t="s">
+        <v>991</v>
+      </c>
+      <c r="G310" s="33"/>
+      <c r="H310" s="7" t="s">
+        <v>991</v>
+      </c>
+      <c r="I310" s="36" t="s">
+        <v>992</v>
+      </c>
+      <c r="J310" s="33"/>
+      <c r="K310" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="L310" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M310" s="36" t="s">
+        <v>993</v>
+      </c>
+      <c r="N310" s="33"/>
+      <c r="O310" s="8">
+        <v>177.41</v>
+      </c>
+      <c r="P310" s="38">
+        <v>140.97999999999999</v>
+      </c>
+      <c r="Q310" s="33"/>
+      <c r="R310" s="9">
+        <v>36.43</v>
+      </c>
+      <c r="S310" s="10">
+        <v>8</v>
+      </c>
+      <c r="T310" s="38">
+        <v>17.622499999999999</v>
+      </c>
+      <c r="U310" s="32"/>
+      <c r="V310" s="33"/>
+      <c r="W310" s="8">
+        <v>251752</v>
+      </c>
+      <c r="X310" s="8">
+        <v>1419.04064032467</v>
+      </c>
+      <c r="Y310" s="11">
+        <v>1419.0409999999999</v>
+      </c>
+      <c r="Z310" s="9">
+        <v>-3.5967532835456999E-4</v>
+      </c>
+      <c r="AA310" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB310" s="9">
+        <v>63800.038399999998</v>
+      </c>
+      <c r="AC310" s="8">
+        <v>412513.04</v>
+      </c>
+    </row>
+    <row r="311" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B311" s="39"/>
+      <c r="C311" s="40"/>
+      <c r="D311" s="7" t="s">
+        <v>994</v>
+      </c>
+      <c r="E311" s="7" t="s">
+        <v>994</v>
+      </c>
+      <c r="F311" s="36" t="s">
+        <v>994</v>
+      </c>
+      <c r="G311" s="33"/>
+      <c r="H311" s="7" t="s">
+        <v>994</v>
+      </c>
+      <c r="I311" s="36" t="s">
+        <v>739</v>
+      </c>
+      <c r="J311" s="33"/>
+      <c r="K311" s="7" t="s">
+        <v>995</v>
+      </c>
+      <c r="L311" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M311" s="36" t="s">
+        <v>996</v>
+      </c>
+      <c r="N311" s="33"/>
+      <c r="O311" s="8">
+        <v>147.66</v>
+      </c>
+      <c r="P311" s="38">
+        <v>94.75</v>
+      </c>
+      <c r="Q311" s="33"/>
+      <c r="R311" s="9">
+        <v>52.91</v>
+      </c>
+      <c r="S311" s="10">
+        <v>4</v>
+      </c>
+      <c r="T311" s="38">
+        <v>23.6875</v>
+      </c>
+      <c r="U311" s="32"/>
+      <c r="V311" s="33"/>
+      <c r="W311" s="8">
+        <v>1</v>
+      </c>
+      <c r="X311" s="8">
+        <v>6.7723147771908401E-3</v>
+      </c>
+      <c r="Y311" s="11">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="Z311" s="9">
+        <v>-1.02276852228092E-2</v>
+      </c>
+      <c r="AA311" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB311" s="9">
+        <v>0.46760000000000002</v>
+      </c>
+      <c r="AC311" s="8">
+        <v>194485.71</v>
+      </c>
+    </row>
+    <row r="312" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B312" s="39"/>
+      <c r="C312" s="40"/>
+      <c r="D312" s="36" t="s">
+        <v>997</v>
+      </c>
+      <c r="E312" s="7" t="s">
+        <v>998</v>
+      </c>
+      <c r="F312" s="36" t="s">
+        <v>997</v>
+      </c>
+      <c r="G312" s="33"/>
+      <c r="H312" s="7" t="s">
+        <v>999</v>
+      </c>
+      <c r="I312" s="36" t="s">
+        <v>1000</v>
+      </c>
+      <c r="J312" s="33"/>
+      <c r="K312" s="7" t="s">
+        <v>1001</v>
+      </c>
+      <c r="L312" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M312" s="36" t="s">
+        <v>1002</v>
+      </c>
+      <c r="N312" s="33"/>
+      <c r="O312" s="8">
+        <v>325.17</v>
+      </c>
+      <c r="P312" s="38">
+        <v>247.11</v>
+      </c>
+      <c r="Q312" s="33"/>
+      <c r="R312" s="9">
+        <v>78.06</v>
+      </c>
+      <c r="S312" s="10">
+        <v>15</v>
+      </c>
+      <c r="T312" s="38">
+        <v>16.474</v>
+      </c>
+      <c r="U312" s="32"/>
+      <c r="V312" s="33"/>
+      <c r="W312" s="8">
+        <v>290424</v>
+      </c>
+      <c r="X312" s="8">
+        <v>893.14512408893802</v>
+      </c>
+      <c r="Y312" s="11">
+        <v>910.26700000000005</v>
+      </c>
+      <c r="Z312" s="9">
+        <v>-17.121875911061998</v>
+      </c>
+      <c r="AA312" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB312" s="9">
+        <v>59885.707499999997</v>
+      </c>
+      <c r="AC312" s="8">
+        <v>567973.09</v>
+      </c>
+    </row>
+    <row r="313" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B313" s="39"/>
+      <c r="C313" s="40"/>
+      <c r="D313" s="41"/>
+      <c r="E313" s="7" t="s">
+        <v>997</v>
+      </c>
+      <c r="F313" s="36" t="s">
+        <v>997</v>
+      </c>
+      <c r="G313" s="33"/>
+      <c r="H313" s="7" t="s">
+        <v>997</v>
+      </c>
+      <c r="I313" s="36" t="s">
+        <v>1000</v>
+      </c>
+      <c r="J313" s="33"/>
+      <c r="K313" s="7" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L313" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M313" s="36" t="s">
+        <v>1002</v>
+      </c>
+      <c r="N313" s="33"/>
+      <c r="O313" s="8">
+        <v>62</v>
+      </c>
+      <c r="P313" s="38">
+        <v>62</v>
+      </c>
+      <c r="Q313" s="33"/>
+      <c r="R313" s="9">
+        <v>0</v>
+      </c>
+      <c r="S313" s="10">
+        <v>3</v>
+      </c>
+      <c r="T313" s="38">
+        <v>20.6666666666667</v>
+      </c>
+      <c r="U313" s="32"/>
+      <c r="V313" s="33"/>
+      <c r="W313" s="8">
+        <v>62004</v>
+      </c>
+      <c r="X313" s="8">
+        <v>1000.06451612903</v>
+      </c>
+      <c r="Y313" s="11">
+        <v>910.26700000000005</v>
+      </c>
+      <c r="Z313" s="9">
+        <v>89.797516129032303</v>
+      </c>
+      <c r="AA313" s="9">
+        <v>5567.4459999999999</v>
+      </c>
+      <c r="AB313" s="9">
+        <v>26011.560600000001</v>
+      </c>
+      <c r="AC313" s="8">
+        <v>93120</v>
+      </c>
+    </row>
+    <row r="314" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B314" s="39"/>
+      <c r="C314" s="40"/>
+      <c r="D314" s="7" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E314" s="7" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F314" s="36" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G314" s="33"/>
+      <c r="H314" s="7" t="s">
+        <v>1004</v>
+      </c>
+      <c r="I314" s="36" t="s">
+        <v>243</v>
+      </c>
+      <c r="J314" s="33"/>
+      <c r="K314" s="7" t="s">
+        <v>1005</v>
+      </c>
+      <c r="L314" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M314" s="36" t="s">
+        <v>1006</v>
+      </c>
+      <c r="N314" s="33"/>
+      <c r="O314" s="8">
+        <v>412.57</v>
+      </c>
+      <c r="P314" s="38">
+        <v>236</v>
+      </c>
+      <c r="Q314" s="33"/>
+      <c r="R314" s="9">
+        <v>176.57</v>
+      </c>
+      <c r="S314" s="10">
+        <v>13</v>
+      </c>
+      <c r="T314" s="38">
+        <v>18.153846153846199</v>
+      </c>
+      <c r="U314" s="32"/>
+      <c r="V314" s="33"/>
+      <c r="W314" s="8">
+        <v>271052</v>
+      </c>
+      <c r="X314" s="8">
+        <v>656.98426933611302</v>
+      </c>
+      <c r="Y314" s="11">
+        <v>1048.809</v>
+      </c>
+      <c r="Z314" s="9">
+        <v>-391.82473066388701</v>
+      </c>
+      <c r="AA314" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB314" s="9">
+        <v>52525.550999999999</v>
+      </c>
+      <c r="AC314" s="8">
+        <v>748102.73</v>
+      </c>
+    </row>
+    <row r="315" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B315" s="39"/>
+      <c r="C315" s="40"/>
+      <c r="D315" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="E315" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="F315" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="G315" s="29"/>
+      <c r="H315" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="I315" s="36" t="s">
+        <v>1007</v>
+      </c>
+      <c r="J315" s="33"/>
+      <c r="K315" s="7" t="s">
+        <v>1008</v>
+      </c>
+      <c r="L315" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M315" s="36" t="s">
+        <v>1009</v>
+      </c>
+      <c r="N315" s="33"/>
+      <c r="O315" s="8">
+        <v>545</v>
+      </c>
+      <c r="P315" s="38">
+        <v>545</v>
+      </c>
+      <c r="Q315" s="33"/>
+      <c r="R315" s="9">
+        <v>0</v>
+      </c>
+      <c r="S315" s="10">
+        <v>50</v>
+      </c>
+      <c r="T315" s="38">
+        <v>10.9</v>
+      </c>
+      <c r="U315" s="32"/>
+      <c r="V315" s="33"/>
+      <c r="W315" s="8">
+        <v>1111812</v>
+      </c>
+      <c r="X315" s="8">
+        <v>2040.0220183486199</v>
+      </c>
+      <c r="Y315" s="11">
+        <v>1933.2570000000001</v>
+      </c>
+      <c r="Z315" s="9">
+        <v>106.765018348624</v>
+      </c>
+      <c r="AA315" s="9">
+        <v>58186.9350000001</v>
+      </c>
+      <c r="AB315" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC315" s="8">
+        <v>1880623</v>
+      </c>
+    </row>
+    <row r="316" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B316" s="39"/>
+      <c r="C316" s="40"/>
+      <c r="D316" s="41"/>
+      <c r="E316" s="41"/>
+      <c r="F316" s="37"/>
+      <c r="G316" s="31"/>
+      <c r="H316" s="41"/>
+      <c r="I316" s="36" t="s">
+        <v>1010</v>
+      </c>
+      <c r="J316" s="33"/>
+      <c r="K316" s="7" t="s">
+        <v>1011</v>
+      </c>
+      <c r="L316" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M316" s="36" t="s">
+        <v>1012</v>
+      </c>
+      <c r="N316" s="33"/>
+      <c r="O316" s="8">
+        <v>5265</v>
+      </c>
+      <c r="P316" s="38">
+        <v>2053.86</v>
+      </c>
+      <c r="Q316" s="33"/>
+      <c r="R316" s="9">
+        <v>3211.14</v>
+      </c>
+      <c r="S316" s="10">
+        <v>153</v>
+      </c>
+      <c r="T316" s="38">
+        <v>13.423921568627501</v>
+      </c>
+      <c r="U316" s="32"/>
+      <c r="V316" s="33"/>
+      <c r="W316" s="8">
+        <v>16308684</v>
+      </c>
+      <c r="X316" s="8">
+        <v>3097.5658119658101</v>
+      </c>
+      <c r="Y316" s="11">
+        <v>1933.2570000000001</v>
+      </c>
+      <c r="Z316" s="9">
+        <v>1164.30881196581</v>
+      </c>
+      <c r="AA316" s="9">
+        <v>6130085.8949999996</v>
+      </c>
+      <c r="AB316" s="9">
+        <v>672978.05819999997</v>
+      </c>
+      <c r="AC316" s="8">
+        <v>5755122</v>
+      </c>
+    </row>
+    <row r="317" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B317" s="39"/>
+      <c r="C317" s="40"/>
+      <c r="D317" s="7" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E317" s="7" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F317" s="36" t="s">
+        <v>1013</v>
+      </c>
+      <c r="G317" s="33"/>
+      <c r="H317" s="7" t="s">
+        <v>1015</v>
+      </c>
+      <c r="I317" s="36" t="s">
+        <v>1016</v>
+      </c>
+      <c r="J317" s="33"/>
+      <c r="K317" s="7" t="s">
+        <v>1017</v>
+      </c>
+      <c r="L317" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M317" s="36" t="s">
+        <v>1018</v>
+      </c>
+      <c r="N317" s="33"/>
+      <c r="O317" s="8">
+        <v>662.6</v>
+      </c>
+      <c r="P317" s="38">
+        <v>344.59</v>
+      </c>
+      <c r="Q317" s="33"/>
+      <c r="R317" s="9">
+        <v>318.01</v>
+      </c>
+      <c r="S317" s="10">
+        <v>27</v>
+      </c>
+      <c r="T317" s="38">
+        <v>12.7625925925926</v>
+      </c>
+      <c r="U317" s="32"/>
+      <c r="V317" s="33"/>
+      <c r="W317" s="8">
+        <v>615184</v>
+      </c>
+      <c r="X317" s="8">
+        <v>928.43948083308203</v>
+      </c>
+      <c r="Y317" s="11">
+        <v>928.43899999999996</v>
+      </c>
+      <c r="Z317" s="9">
+        <v>4.80833081837773E-4</v>
+      </c>
+      <c r="AA317" s="9">
+        <v>0.31859999999869598</v>
+      </c>
+      <c r="AB317" s="9">
+        <v>19051.588800000001</v>
+      </c>
+      <c r="AC317" s="8">
+        <v>490343.26</v>
+      </c>
+    </row>
+    <row r="318" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B318" s="39"/>
+      <c r="C318" s="40"/>
+      <c r="D318" s="7" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E318" s="7" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F318" s="36" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G318" s="33"/>
+      <c r="H318" s="7" t="s">
+        <v>1019</v>
+      </c>
+      <c r="I318" s="36" t="s">
+        <v>1020</v>
+      </c>
+      <c r="J318" s="33"/>
+      <c r="K318" s="7" t="s">
+        <v>1021</v>
+      </c>
+      <c r="L318" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M318" s="36" t="s">
+        <v>1022</v>
+      </c>
+      <c r="N318" s="33"/>
+      <c r="O318" s="8">
+        <v>196</v>
+      </c>
+      <c r="P318" s="38">
+        <v>73</v>
+      </c>
+      <c r="Q318" s="33"/>
+      <c r="R318" s="9">
+        <v>123</v>
+      </c>
+      <c r="S318" s="10">
+        <v>4</v>
+      </c>
+      <c r="T318" s="38">
+        <v>18.25</v>
+      </c>
+      <c r="U318" s="32"/>
+      <c r="V318" s="33"/>
+      <c r="W318" s="8">
+        <v>73884</v>
+      </c>
+      <c r="X318" s="8">
+        <v>376.959183673469</v>
+      </c>
+      <c r="Y318" s="11">
+        <v>376.959</v>
+      </c>
+      <c r="Z318" s="9">
+        <v>1.83673469393852E-4</v>
+      </c>
+      <c r="AA318" s="9">
+        <v>3.5999999992782299E-2</v>
+      </c>
+      <c r="AB318" s="9">
+        <v>9424</v>
+      </c>
+      <c r="AC318" s="8">
+        <v>345504.9</v>
+      </c>
+    </row>
+    <row r="319" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B319" s="39"/>
+      <c r="C319" s="40"/>
+      <c r="D319" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="E319" s="7" t="s">
+        <v>1023</v>
+      </c>
+      <c r="F319" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="G319" s="33"/>
+      <c r="H319" s="7" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I319" s="36" t="s">
+        <v>1024</v>
+      </c>
+      <c r="J319" s="33"/>
+      <c r="K319" s="7" t="s">
+        <v>1025</v>
+      </c>
+      <c r="L319" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M319" s="36" t="s">
+        <v>1026</v>
+      </c>
+      <c r="N319" s="33"/>
+      <c r="O319" s="8">
+        <v>1331</v>
+      </c>
+      <c r="P319" s="38">
+        <v>759</v>
+      </c>
+      <c r="Q319" s="33"/>
+      <c r="R319" s="9">
+        <v>572</v>
+      </c>
+      <c r="S319" s="10">
+        <v>64</v>
+      </c>
+      <c r="T319" s="38">
+        <v>11.859375</v>
+      </c>
+      <c r="U319" s="32"/>
+      <c r="V319" s="33"/>
+      <c r="W319" s="8">
+        <v>3692344</v>
+      </c>
+      <c r="X319" s="8">
+        <v>2774.11269722014</v>
+      </c>
+      <c r="Y319" s="11">
+        <v>1669.5619999999999</v>
+      </c>
+      <c r="Z319" s="9">
+        <v>1104.5506972201399</v>
+      </c>
+      <c r="AA319" s="9">
+        <v>1470156.9779999999</v>
+      </c>
+      <c r="AB319" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC319" s="8">
+        <v>1927033</v>
+      </c>
+    </row>
+    <row r="320" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B320" s="39"/>
+      <c r="C320" s="40"/>
+      <c r="D320" s="41"/>
+      <c r="E320" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="F320" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="G320" s="33"/>
+      <c r="H320" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="I320" s="36" t="s">
+        <v>1027</v>
+      </c>
+      <c r="J320" s="33"/>
+      <c r="K320" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="L320" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M320" s="36" t="s">
+        <v>1028</v>
+      </c>
+      <c r="N320" s="33"/>
+      <c r="O320" s="8">
+        <v>769.36</v>
+      </c>
+      <c r="P320" s="38">
+        <v>453.8</v>
+      </c>
+      <c r="Q320" s="33"/>
+      <c r="R320" s="9">
+        <v>315.56</v>
+      </c>
+      <c r="S320" s="10">
+        <v>32</v>
+      </c>
+      <c r="T320" s="38">
+        <v>14.18125</v>
+      </c>
+      <c r="U320" s="32"/>
+      <c r="V320" s="33"/>
+      <c r="W320" s="8">
+        <v>1816492</v>
+      </c>
+      <c r="X320" s="8">
+        <v>2361.0429447852798</v>
+      </c>
+      <c r="Y320" s="11">
+        <v>1669.5619999999999</v>
+      </c>
+      <c r="Z320" s="9">
+        <v>691.48094478527605</v>
+      </c>
+      <c r="AA320" s="9">
+        <v>531997.77968000004</v>
+      </c>
+      <c r="AB320" s="9">
+        <v>164706.15040000001</v>
+      </c>
+      <c r="AC320" s="8">
+        <v>918213</v>
+      </c>
+    </row>
+    <row r="321" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B321" s="39"/>
+      <c r="C321" s="40"/>
+      <c r="D321" s="7" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E321" s="7" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F321" s="36" t="s">
+        <v>1029</v>
+      </c>
+      <c r="G321" s="33"/>
+      <c r="H321" s="7" t="s">
+        <v>1029</v>
+      </c>
+      <c r="I321" s="36" t="s">
+        <v>1031</v>
+      </c>
+      <c r="J321" s="33"/>
+      <c r="K321" s="7" t="s">
+        <v>1032</v>
+      </c>
+      <c r="L321" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M321" s="36" t="s">
+        <v>1033</v>
+      </c>
+      <c r="N321" s="33"/>
+      <c r="O321" s="8">
+        <v>551.13</v>
+      </c>
+      <c r="P321" s="38">
+        <v>316.3</v>
+      </c>
+      <c r="Q321" s="33"/>
+      <c r="R321" s="9">
+        <v>234.83</v>
+      </c>
+      <c r="S321" s="10">
+        <v>23</v>
+      </c>
+      <c r="T321" s="38">
+        <v>13.752173913043499</v>
+      </c>
+      <c r="U321" s="32"/>
+      <c r="V321" s="33"/>
+      <c r="W321" s="8">
+        <v>978888</v>
+      </c>
+      <c r="X321" s="8">
+        <v>1776.1471885036201</v>
+      </c>
+      <c r="Y321" s="11">
+        <v>1776.1469999999999</v>
+      </c>
+      <c r="Z321" s="9">
+        <v>1.88503619938274E-4</v>
+      </c>
+      <c r="AA321" s="9">
+        <v>0.103890000027604</v>
+      </c>
+      <c r="AB321" s="9">
+        <v>71490.037500000006</v>
+      </c>
+      <c r="AC321" s="8">
+        <v>708073.61</v>
+      </c>
+    </row>
+    <row r="322" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B322" s="39"/>
+      <c r="C322" s="40"/>
+      <c r="D322" s="7" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E322" s="7" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F322" s="36" t="s">
+        <v>1034</v>
+      </c>
+      <c r="G322" s="33"/>
+      <c r="H322" s="7" t="s">
+        <v>1034</v>
+      </c>
+      <c r="I322" s="36" t="s">
+        <v>1035</v>
+      </c>
+      <c r="J322" s="33"/>
+      <c r="K322" s="7" t="s">
+        <v>1036</v>
+      </c>
+      <c r="L322" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M322" s="36" t="s">
+        <v>1037</v>
+      </c>
+      <c r="N322" s="33"/>
+      <c r="O322" s="8">
+        <v>341.49</v>
+      </c>
+      <c r="P322" s="38">
+        <v>233.69</v>
+      </c>
+      <c r="Q322" s="33"/>
+      <c r="R322" s="9">
+        <v>107.8</v>
+      </c>
+      <c r="S322" s="10">
+        <v>16</v>
+      </c>
+      <c r="T322" s="38">
+        <v>14.605625</v>
+      </c>
+      <c r="U322" s="32"/>
+      <c r="V322" s="33"/>
+      <c r="W322" s="8">
+        <v>363780</v>
+      </c>
+      <c r="X322" s="8">
+        <v>1065.27277519107</v>
+      </c>
+      <c r="Y322" s="11">
+        <v>1065.2729999999999</v>
+      </c>
+      <c r="Z322" s="9">
+        <v>-2.2480892562271E-4</v>
+      </c>
+      <c r="AA322" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB322" s="9">
+        <v>44485.675199999998</v>
+      </c>
+      <c r="AC322" s="8">
+        <v>682421</v>
+      </c>
+    </row>
+    <row r="323" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B323" s="39"/>
+      <c r="C323" s="40"/>
+      <c r="D323" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="E323" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="F323" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="G323" s="29"/>
+      <c r="H323" s="36" t="s">
+        <v>76</v>
+      </c>
+      <c r="I323" s="36" t="s">
+        <v>77</v>
+      </c>
+      <c r="J323" s="33"/>
+      <c r="K323" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="L323" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M323" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="N323" s="33"/>
+      <c r="O323" s="8">
+        <v>136.99</v>
+      </c>
+      <c r="P323" s="38">
+        <v>115.61</v>
+      </c>
+      <c r="Q323" s="33"/>
+      <c r="R323" s="9">
+        <v>21.38</v>
+      </c>
+      <c r="S323" s="10">
+        <v>2</v>
+      </c>
+      <c r="T323" s="38">
+        <v>57.805</v>
+      </c>
+      <c r="U323" s="32"/>
+      <c r="V323" s="33"/>
+      <c r="W323" s="8">
+        <v>678168</v>
+      </c>
+      <c r="X323" s="8">
+        <v>4950.4927366961101</v>
+      </c>
+      <c r="Y323" s="11">
+        <v>1799.704</v>
+      </c>
+      <c r="Z323" s="9">
+        <v>3150.7887366961099</v>
+      </c>
+      <c r="AA323" s="9">
+        <v>431626.54904000001</v>
+      </c>
+      <c r="AB323" s="9">
+        <v>453464.88400000002</v>
+      </c>
+      <c r="AC323" s="7"/>
+    </row>
+    <row r="324" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B324" s="39"/>
+      <c r="C324" s="40"/>
+      <c r="D324" s="42"/>
+      <c r="E324" s="42"/>
+      <c r="F324" s="39"/>
+      <c r="G324" s="40"/>
+      <c r="H324" s="42"/>
+      <c r="I324" s="36" t="s">
+        <v>1038</v>
+      </c>
+      <c r="J324" s="33"/>
+      <c r="K324" s="7" t="s">
+        <v>1039</v>
+      </c>
+      <c r="L324" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M324" s="36" t="s">
+        <v>1040</v>
+      </c>
+      <c r="N324" s="33"/>
+      <c r="O324" s="8">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="P324" s="38">
+        <v>57.1</v>
+      </c>
+      <c r="Q324" s="33"/>
+      <c r="R324" s="9">
+        <v>10.5</v>
+      </c>
+      <c r="S324" s="10">
+        <v>6</v>
+      </c>
+      <c r="T324" s="38">
+        <v>9.5166666666666693</v>
+      </c>
+      <c r="U324" s="32"/>
+      <c r="V324" s="33"/>
+      <c r="W324" s="8">
+        <v>141276</v>
+      </c>
+      <c r="X324" s="8">
+        <v>2089.88165680473</v>
+      </c>
+      <c r="Y324" s="11">
+        <v>1799.704</v>
+      </c>
+      <c r="Z324" s="9">
+        <v>290.177656804734</v>
+      </c>
+      <c r="AA324" s="9">
+        <v>19616.009600000001</v>
+      </c>
+      <c r="AB324" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC324" s="8">
+        <v>82920</v>
+      </c>
+    </row>
+    <row r="325" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B325" s="39"/>
+      <c r="C325" s="40"/>
+      <c r="D325" s="41"/>
+      <c r="E325" s="41"/>
+      <c r="F325" s="37"/>
+      <c r="G325" s="31"/>
+      <c r="H325" s="41"/>
+      <c r="I325" s="36" t="s">
+        <v>128</v>
+      </c>
+      <c r="J325" s="33"/>
+      <c r="K325" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="L325" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M325" s="36" t="s">
+        <v>130</v>
+      </c>
+      <c r="N325" s="33"/>
+      <c r="O325" s="8">
+        <v>56</v>
+      </c>
+      <c r="P325" s="38">
+        <v>0</v>
+      </c>
+      <c r="Q325" s="33"/>
+      <c r="R325" s="9">
+        <v>56</v>
+      </c>
+      <c r="S325" s="10">
+        <v>0</v>
+      </c>
+      <c r="T325" s="36"/>
+      <c r="U325" s="32"/>
+      <c r="V325" s="33"/>
+      <c r="W325" s="8">
+        <v>22596</v>
+      </c>
+      <c r="X325" s="8">
+        <v>403.5</v>
+      </c>
+      <c r="Y325" s="11">
+        <v>1799.704</v>
+      </c>
+      <c r="Z325" s="9">
+        <v>-1396.204</v>
+      </c>
+      <c r="AA325" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB325" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC325" s="8">
+        <v>5254.86</v>
+      </c>
+    </row>
+    <row r="326" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B326" s="39"/>
+      <c r="C326" s="40"/>
+      <c r="D326" s="7" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E326" s="7" t="s">
+        <v>1041</v>
+      </c>
+      <c r="F326" s="36" t="s">
+        <v>1041</v>
+      </c>
+      <c r="G326" s="33"/>
+      <c r="H326" s="7" t="s">
+        <v>1041</v>
+      </c>
+      <c r="I326" s="36" t="s">
+        <v>852</v>
+      </c>
+      <c r="J326" s="33"/>
+      <c r="K326" s="7" t="s">
+        <v>1042</v>
+      </c>
+      <c r="L326" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M326" s="36" t="s">
+        <v>1043</v>
+      </c>
+      <c r="N326" s="33"/>
+      <c r="O326" s="8">
+        <v>392.7</v>
+      </c>
+      <c r="P326" s="38">
+        <v>213.52</v>
+      </c>
+      <c r="Q326" s="33"/>
+      <c r="R326" s="9">
+        <v>179.18</v>
+      </c>
+      <c r="S326" s="10">
+        <v>14</v>
+      </c>
+      <c r="T326" s="38">
+        <v>15.251428571428599</v>
+      </c>
+      <c r="U326" s="32"/>
+      <c r="V326" s="33"/>
+      <c r="W326" s="8">
+        <v>471240</v>
+      </c>
+      <c r="X326" s="8">
+        <v>1200</v>
+      </c>
+      <c r="Y326" s="11">
+        <v>1200</v>
+      </c>
+      <c r="Z326" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA326" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB326" s="9">
+        <v>54600</v>
+      </c>
+      <c r="AC326" s="8">
+        <v>483927.23</v>
+      </c>
+    </row>
+    <row r="327" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B327" s="39"/>
+      <c r="C327" s="40"/>
+      <c r="D327" s="7" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E327" s="7" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F327" s="36" t="s">
+        <v>1044</v>
+      </c>
+      <c r="G327" s="33"/>
+      <c r="H327" s="7" t="s">
+        <v>1044</v>
+      </c>
+      <c r="I327" s="36" t="s">
+        <v>1046</v>
+      </c>
+      <c r="J327" s="33"/>
+      <c r="K327" s="7" t="s">
+        <v>1047</v>
+      </c>
+      <c r="L327" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M327" s="36" t="s">
+        <v>1048</v>
+      </c>
+      <c r="N327" s="33"/>
+      <c r="O327" s="8">
+        <v>294.3</v>
+      </c>
+      <c r="P327" s="38">
+        <v>172.5</v>
+      </c>
+      <c r="Q327" s="33"/>
+      <c r="R327" s="9">
+        <v>121.8</v>
+      </c>
+      <c r="S327" s="10">
+        <v>11</v>
+      </c>
+      <c r="T327" s="38">
+        <v>15.681818181818199</v>
+      </c>
+      <c r="U327" s="32"/>
+      <c r="V327" s="33"/>
+      <c r="W327" s="8">
+        <v>284880</v>
+      </c>
+      <c r="X327" s="8">
+        <v>967.99184505606502</v>
+      </c>
+      <c r="Y327" s="11">
+        <v>967.99199999999996</v>
+      </c>
+      <c r="Z327" s="9">
+        <v>-1.5494393471726699E-4</v>
+      </c>
+      <c r="AA327" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB327" s="9">
+        <v>39184.235200000003</v>
+      </c>
+      <c r="AC327" s="8">
+        <v>237154.05</v>
+      </c>
+    </row>
+    <row r="328" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B328" s="39"/>
+      <c r="C328" s="40"/>
+      <c r="D328" s="7" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E328" s="7" t="s">
+        <v>1049</v>
+      </c>
+      <c r="F328" s="36" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G328" s="33"/>
+      <c r="H328" s="7" t="s">
+        <v>1050</v>
+      </c>
+      <c r="I328" s="36" t="s">
+        <v>243</v>
+      </c>
+      <c r="J328" s="33"/>
+      <c r="K328" s="7" t="s">
+        <v>1051</v>
+      </c>
+      <c r="L328" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M328" s="36" t="s">
+        <v>1052</v>
+      </c>
+      <c r="N328" s="33"/>
+      <c r="O328" s="8">
+        <v>239.88</v>
+      </c>
+      <c r="P328" s="38">
+        <v>117</v>
+      </c>
+      <c r="Q328" s="33"/>
+      <c r="R328" s="9">
+        <v>122.88</v>
+      </c>
+      <c r="S328" s="10">
+        <v>9</v>
+      </c>
+      <c r="T328" s="38">
+        <v>13</v>
+      </c>
+      <c r="U328" s="32"/>
+      <c r="V328" s="33"/>
+      <c r="W328" s="8">
+        <v>360000</v>
+      </c>
+      <c r="X328" s="8">
+        <v>1500.75037518759</v>
+      </c>
+      <c r="Y328" s="11">
+        <v>1500.75</v>
+      </c>
+      <c r="Z328" s="9">
+        <v>3.7518759381782702E-4</v>
+      </c>
+      <c r="AA328" s="9">
+        <v>9.0000000025611399E-2</v>
+      </c>
+      <c r="AB328" s="9">
+        <v>13506.75</v>
+      </c>
+      <c r="AC328" s="8">
+        <v>195720.61</v>
+      </c>
+    </row>
+    <row r="329" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B329" s="39"/>
+      <c r="C329" s="40"/>
+      <c r="D329" s="36" t="s">
         <v>35</v>
       </c>
-      <c r="J5" s="20"/>
-[...6 lines deleted...]
-      <c r="M5" s="25" t="s">
+      <c r="E329" s="7" t="s">
+        <v>1053</v>
+      </c>
+      <c r="F329" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G329" s="33"/>
+      <c r="H329" s="7" t="s">
+        <v>1053</v>
+      </c>
+      <c r="I329" s="36" t="s">
+        <v>1054</v>
+      </c>
+      <c r="J329" s="33"/>
+      <c r="K329" s="7" t="s">
+        <v>1055</v>
+      </c>
+      <c r="L329" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M329" s="36" t="s">
+        <v>1056</v>
+      </c>
+      <c r="N329" s="33"/>
+      <c r="O329" s="8">
+        <v>443</v>
+      </c>
+      <c r="P329" s="38">
+        <v>268.39999999999998</v>
+      </c>
+      <c r="Q329" s="33"/>
+      <c r="R329" s="9">
+        <v>174.6</v>
+      </c>
+      <c r="S329" s="10">
+        <v>18</v>
+      </c>
+      <c r="T329" s="38">
+        <v>14.911111111111101</v>
+      </c>
+      <c r="U329" s="32"/>
+      <c r="V329" s="33"/>
+      <c r="W329" s="8">
+        <v>1618800</v>
+      </c>
+      <c r="X329" s="8">
+        <v>3654.1760722347599</v>
+      </c>
+      <c r="Y329" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z329" s="9">
+        <v>-339.78392776523702</v>
+      </c>
+      <c r="AA329" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB329" s="9">
+        <v>191405.94839999999</v>
+      </c>
+      <c r="AC329" s="8">
+        <v>943782.51</v>
+      </c>
+    </row>
+    <row r="330" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B330" s="39"/>
+      <c r="C330" s="40"/>
+      <c r="D330" s="42"/>
+      <c r="E330" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F330" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G330" s="33"/>
+      <c r="H330" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="I330" s="36" t="s">
+        <v>1057</v>
+      </c>
+      <c r="J330" s="33"/>
+      <c r="K330" s="7" t="s">
+        <v>1058</v>
+      </c>
+      <c r="L330" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M330" s="36" t="s">
+        <v>1059</v>
+      </c>
+      <c r="N330" s="33"/>
+      <c r="O330" s="8">
+        <v>809.93</v>
+      </c>
+      <c r="P330" s="38">
+        <v>485.6</v>
+      </c>
+      <c r="Q330" s="33"/>
+      <c r="R330" s="9">
+        <v>324.33</v>
+      </c>
+      <c r="S330" s="10">
         <v>37</v>
       </c>
-      <c r="N5" s="20"/>
-[...52 lines deleted...]
-      <c r="I6" s="25" t="s">
+      <c r="T330" s="38">
+        <v>13.1243243243243</v>
+      </c>
+      <c r="U330" s="32"/>
+      <c r="V330" s="33"/>
+      <c r="W330" s="8">
+        <v>2343468</v>
+      </c>
+      <c r="X330" s="8">
+        <v>2893.4204190485598</v>
+      </c>
+      <c r="Y330" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z330" s="9">
+        <v>-1100.53958095144</v>
+      </c>
+      <c r="AA330" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB330" s="9">
+        <v>119903.3248</v>
+      </c>
+      <c r="AC330" s="8">
+        <v>2091392.83</v>
+      </c>
+    </row>
+    <row r="331" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B331" s="39"/>
+      <c r="C331" s="40"/>
+      <c r="D331" s="42"/>
+      <c r="E331" s="7" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F331" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G331" s="33"/>
+      <c r="H331" s="7" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I331" s="36" t="s">
+        <v>1061</v>
+      </c>
+      <c r="J331" s="33"/>
+      <c r="K331" s="7" t="s">
+        <v>1062</v>
+      </c>
+      <c r="L331" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M331" s="36" t="s">
+        <v>1063</v>
+      </c>
+      <c r="N331" s="33"/>
+      <c r="O331" s="8">
+        <v>6450.42</v>
+      </c>
+      <c r="P331" s="38">
+        <v>3487.01</v>
+      </c>
+      <c r="Q331" s="33"/>
+      <c r="R331" s="9">
+        <v>2963.41</v>
+      </c>
+      <c r="S331" s="10">
+        <v>210</v>
+      </c>
+      <c r="T331" s="38">
+        <v>16.6048095238095</v>
+      </c>
+      <c r="U331" s="32"/>
+      <c r="V331" s="33"/>
+      <c r="W331" s="8">
+        <v>25561168</v>
+      </c>
+      <c r="X331" s="8">
+        <v>3962.7137457715899</v>
+      </c>
+      <c r="Y331" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z331" s="9">
+        <v>-31.246254228407</v>
+      </c>
+      <c r="AA331" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB331" s="9">
+        <v>3827977.86</v>
+      </c>
+      <c r="AC331" s="8">
+        <v>17613662.670000002</v>
+      </c>
+    </row>
+    <row r="332" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B332" s="39"/>
+      <c r="C332" s="40"/>
+      <c r="D332" s="42"/>
+      <c r="E332" s="7" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F332" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G332" s="33"/>
+      <c r="H332" s="7" t="s">
+        <v>1064</v>
+      </c>
+      <c r="I332" s="36" t="s">
+        <v>1065</v>
+      </c>
+      <c r="J332" s="33"/>
+      <c r="K332" s="7" t="s">
+        <v>1066</v>
+      </c>
+      <c r="L332" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M332" s="36" t="s">
+        <v>1067</v>
+      </c>
+      <c r="N332" s="33"/>
+      <c r="O332" s="8">
+        <v>340.8</v>
+      </c>
+      <c r="P332" s="38">
+        <v>210</v>
+      </c>
+      <c r="Q332" s="33"/>
+      <c r="R332" s="9">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="S332" s="10">
+        <v>13</v>
+      </c>
+      <c r="T332" s="38">
+        <v>16.153846153846199</v>
+      </c>
+      <c r="U332" s="32"/>
+      <c r="V332" s="33"/>
+      <c r="W332" s="8">
+        <v>891456</v>
+      </c>
+      <c r="X332" s="8">
+        <v>2615.77464788732</v>
+      </c>
+      <c r="Y332" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z332" s="9">
+        <v>-1378.18535211268</v>
+      </c>
+      <c r="AA332" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB332" s="9">
+        <v>141120.79149999999</v>
+      </c>
+      <c r="AC332" s="8">
+        <v>690220</v>
+      </c>
+    </row>
+    <row r="333" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B333" s="39"/>
+      <c r="C333" s="40"/>
+      <c r="D333" s="42"/>
+      <c r="E333" s="7" t="s">
+        <v>795</v>
+      </c>
+      <c r="F333" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G333" s="33"/>
+      <c r="H333" s="7" t="s">
+        <v>795</v>
+      </c>
+      <c r="I333" s="36" t="s">
+        <v>1068</v>
+      </c>
+      <c r="J333" s="33"/>
+      <c r="K333" s="7" t="s">
+        <v>1069</v>
+      </c>
+      <c r="L333" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M333" s="36" t="s">
+        <v>1070</v>
+      </c>
+      <c r="N333" s="33"/>
+      <c r="O333" s="8">
+        <v>564.94000000000005</v>
+      </c>
+      <c r="P333" s="38">
+        <v>349.16</v>
+      </c>
+      <c r="Q333" s="33"/>
+      <c r="R333" s="9">
+        <v>215.78</v>
+      </c>
+      <c r="S333" s="10">
+        <v>0</v>
+      </c>
+      <c r="T333" s="36"/>
+      <c r="U333" s="32"/>
+      <c r="V333" s="33"/>
+      <c r="W333" s="8">
+        <v>1344000</v>
+      </c>
+      <c r="X333" s="8">
+        <v>2379.0137005699698</v>
+      </c>
+      <c r="Y333" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z333" s="9">
+        <v>-1614.94629943003</v>
+      </c>
+      <c r="AA333" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB333" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC333" s="8">
+        <v>1878597.11</v>
+      </c>
+    </row>
+    <row r="334" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B334" s="39"/>
+      <c r="C334" s="40"/>
+      <c r="D334" s="41"/>
+      <c r="E334" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="F334" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G334" s="33"/>
+      <c r="H334" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="I334" s="36" t="s">
+        <v>1071</v>
+      </c>
+      <c r="J334" s="33"/>
+      <c r="K334" s="7" t="s">
+        <v>1072</v>
+      </c>
+      <c r="L334" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M334" s="36" t="s">
+        <v>1073</v>
+      </c>
+      <c r="N334" s="33"/>
+      <c r="O334" s="8">
+        <v>7274.54</v>
+      </c>
+      <c r="P334" s="38">
+        <v>4310.3</v>
+      </c>
+      <c r="Q334" s="33"/>
+      <c r="R334" s="9">
+        <v>2964.24</v>
+      </c>
+      <c r="S334" s="10">
+        <v>206</v>
+      </c>
+      <c r="T334" s="38">
+        <v>20.923786407767</v>
+      </c>
+      <c r="U334" s="32"/>
+      <c r="V334" s="33"/>
+      <c r="W334" s="8">
+        <v>31445544</v>
+      </c>
+      <c r="X334" s="8">
+        <v>4322.6848707959498</v>
+      </c>
+      <c r="Y334" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z334" s="9">
+        <v>328.72487079595402</v>
+      </c>
+      <c r="AA334" s="9">
+        <v>2391322.2215999998</v>
+      </c>
+      <c r="AB334" s="9">
+        <v>7943010.9535999997</v>
+      </c>
+      <c r="AC334" s="8">
+        <v>6983470.1600000001</v>
+      </c>
+    </row>
+    <row r="335" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B335" s="39"/>
+      <c r="C335" s="40"/>
+      <c r="D335" s="7" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E335" s="7" t="s">
+        <v>1075</v>
+      </c>
+      <c r="F335" s="36" t="s">
+        <v>1074</v>
+      </c>
+      <c r="G335" s="33"/>
+      <c r="H335" s="7" t="s">
+        <v>1074</v>
+      </c>
+      <c r="I335" s="36" t="s">
+        <v>488</v>
+      </c>
+      <c r="J335" s="33"/>
+      <c r="K335" s="7" t="s">
+        <v>1076</v>
+      </c>
+      <c r="L335" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M335" s="36" t="s">
+        <v>1077</v>
+      </c>
+      <c r="N335" s="33"/>
+      <c r="O335" s="8">
+        <v>441</v>
+      </c>
+      <c r="P335" s="38">
+        <v>265.04000000000002</v>
+      </c>
+      <c r="Q335" s="33"/>
+      <c r="R335" s="9">
+        <v>175.96</v>
+      </c>
+      <c r="S335" s="10">
+        <v>13</v>
+      </c>
+      <c r="T335" s="38">
+        <v>20.387692307692301</v>
+      </c>
+      <c r="U335" s="32"/>
+      <c r="V335" s="33"/>
+      <c r="W335" s="8">
+        <v>591512</v>
+      </c>
+      <c r="X335" s="8">
+        <v>1341.2970521541899</v>
+      </c>
+      <c r="Y335" s="11">
+        <v>1341.297</v>
+      </c>
+      <c r="Z335" s="9">
+        <v>5.2154194918330197E-5</v>
+      </c>
+      <c r="AA335" s="9">
+        <v>2.3000000044703501E-2</v>
+      </c>
+      <c r="AB335" s="9">
+        <v>146295.59099999999</v>
+      </c>
+      <c r="AC335" s="8">
+        <v>344878.31</v>
+      </c>
+    </row>
+    <row r="336" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B336" s="39"/>
+      <c r="C336" s="40"/>
+      <c r="D336" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="E336" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="F336" s="36" t="s">
+        <v>331</v>
+      </c>
+      <c r="G336" s="33"/>
+      <c r="H336" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="I336" s="36" t="s">
+        <v>1078</v>
+      </c>
+      <c r="J336" s="33"/>
+      <c r="K336" s="7" t="s">
+        <v>1079</v>
+      </c>
+      <c r="L336" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M336" s="36" t="s">
+        <v>1080</v>
+      </c>
+      <c r="N336" s="33"/>
+      <c r="O336" s="8">
+        <v>528.42999999999995</v>
+      </c>
+      <c r="P336" s="38">
+        <v>428.87</v>
+      </c>
+      <c r="Q336" s="33"/>
+      <c r="R336" s="9">
+        <v>99.559999999999903</v>
+      </c>
+      <c r="S336" s="10">
+        <v>20</v>
+      </c>
+      <c r="T336" s="38">
+        <v>21.4435</v>
+      </c>
+      <c r="U336" s="32"/>
+      <c r="V336" s="33"/>
+      <c r="W336" s="8">
+        <v>804228</v>
+      </c>
+      <c r="X336" s="8">
+        <v>1521.91964877089</v>
+      </c>
+      <c r="Y336" s="11">
+        <v>3069.6149999999998</v>
+      </c>
+      <c r="Z336" s="9">
+        <v>-1547.69535122911</v>
+      </c>
+      <c r="AA336" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB336" s="9">
+        <v>287338.49599999998</v>
+      </c>
+      <c r="AC336" s="8">
+        <v>583330</v>
+      </c>
+    </row>
+    <row r="337" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B337" s="39"/>
+      <c r="C337" s="40"/>
+      <c r="D337" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="E337" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="F337" s="36" t="s">
+        <v>529</v>
+      </c>
+      <c r="G337" s="33"/>
+      <c r="H337" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="I337" s="36" t="s">
+        <v>749</v>
+      </c>
+      <c r="J337" s="33"/>
+      <c r="K337" s="7" t="s">
+        <v>1081</v>
+      </c>
+      <c r="L337" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M337" s="36" t="s">
+        <v>1082</v>
+      </c>
+      <c r="N337" s="33"/>
+      <c r="O337" s="8">
+        <v>308.60000000000002</v>
+      </c>
+      <c r="P337" s="38">
+        <v>156.1</v>
+      </c>
+      <c r="Q337" s="33"/>
+      <c r="R337" s="9">
+        <v>152.5</v>
+      </c>
+      <c r="S337" s="10">
+        <v>23</v>
+      </c>
+      <c r="T337" s="38">
+        <v>6.7869565217391301</v>
+      </c>
+      <c r="U337" s="32"/>
+      <c r="V337" s="33"/>
+      <c r="W337" s="8">
+        <v>119624</v>
+      </c>
+      <c r="X337" s="8">
+        <v>387.63447828904702</v>
+      </c>
+      <c r="Y337" s="11">
+        <v>426.57400000000001</v>
+      </c>
+      <c r="Z337" s="9">
+        <v>-38.939521710952697</v>
+      </c>
+      <c r="AA337" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB337" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC337" s="8">
+        <v>354258.18</v>
+      </c>
+    </row>
+    <row r="338" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B338" s="39"/>
+      <c r="C338" s="40"/>
+      <c r="D338" s="7" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E338" s="7" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F338" s="36" t="s">
+        <v>1083</v>
+      </c>
+      <c r="G338" s="33"/>
+      <c r="H338" s="7" t="s">
+        <v>1083</v>
+      </c>
+      <c r="I338" s="36" t="s">
+        <v>1084</v>
+      </c>
+      <c r="J338" s="33"/>
+      <c r="K338" s="7" t="s">
+        <v>1085</v>
+      </c>
+      <c r="L338" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M338" s="36" t="s">
+        <v>1086</v>
+      </c>
+      <c r="N338" s="33"/>
+      <c r="O338" s="8">
+        <v>225</v>
+      </c>
+      <c r="P338" s="38">
+        <v>217.55</v>
+      </c>
+      <c r="Q338" s="33"/>
+      <c r="R338" s="9">
+        <v>7.4499999999999904</v>
+      </c>
+      <c r="S338" s="10">
+        <v>12</v>
+      </c>
+      <c r="T338" s="38">
+        <v>18.129166666666698</v>
+      </c>
+      <c r="U338" s="32"/>
+      <c r="V338" s="33"/>
+      <c r="W338" s="8">
+        <v>161284</v>
+      </c>
+      <c r="X338" s="8">
+        <v>716.81777777777802</v>
+      </c>
+      <c r="Y338" s="11">
+        <v>948.952</v>
+      </c>
+      <c r="Z338" s="9">
+        <v>-232.13422222222201</v>
+      </c>
+      <c r="AA338" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB338" s="9">
+        <v>52729.279199999997</v>
+      </c>
+      <c r="AC338" s="8">
+        <v>275885.73</v>
+      </c>
+    </row>
+    <row r="339" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B339" s="39"/>
+      <c r="C339" s="40"/>
+      <c r="D339" s="7" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E339" s="7" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F339" s="36" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G339" s="33"/>
+      <c r="H339" s="7" t="s">
+        <v>1087</v>
+      </c>
+      <c r="I339" s="36" t="s">
+        <v>1088</v>
+      </c>
+      <c r="J339" s="33"/>
+      <c r="K339" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="L339" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M339" s="36" t="s">
+        <v>1089</v>
+      </c>
+      <c r="N339" s="33"/>
+      <c r="O339" s="8">
+        <v>283.37</v>
+      </c>
+      <c r="P339" s="38">
+        <v>179.02</v>
+      </c>
+      <c r="Q339" s="33"/>
+      <c r="R339" s="9">
+        <v>104.35</v>
+      </c>
+      <c r="S339" s="10">
+        <v>9</v>
+      </c>
+      <c r="T339" s="38">
+        <v>19.891111111111101</v>
+      </c>
+      <c r="U339" s="32"/>
+      <c r="V339" s="33"/>
+      <c r="W339" s="8">
+        <v>528108</v>
+      </c>
+      <c r="X339" s="8">
+        <v>1863.6694074884399</v>
+      </c>
+      <c r="Y339" s="11">
+        <v>1863.6690000000001</v>
+      </c>
+      <c r="Z339" s="9">
+        <v>4.0748844253357702E-4</v>
+      </c>
+      <c r="AA339" s="9">
+        <v>0.115469999960624</v>
+      </c>
+      <c r="AB339" s="9">
+        <v>132339.20670000001</v>
+      </c>
+      <c r="AC339" s="8">
+        <v>265986.27</v>
+      </c>
+    </row>
+    <row r="340" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B340" s="39"/>
+      <c r="C340" s="40"/>
+      <c r="D340" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="E340" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="F340" s="36" t="s">
+        <v>491</v>
+      </c>
+      <c r="G340" s="33"/>
+      <c r="H340" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="I340" s="36" t="s">
+        <v>492</v>
+      </c>
+      <c r="J340" s="33"/>
+      <c r="K340" s="7" t="s">
+        <v>1090</v>
+      </c>
+      <c r="L340" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M340" s="36" t="s">
+        <v>1091</v>
+      </c>
+      <c r="N340" s="33"/>
+      <c r="O340" s="8">
+        <v>641</v>
+      </c>
+      <c r="P340" s="38">
+        <v>349.07</v>
+      </c>
+      <c r="Q340" s="33"/>
+      <c r="R340" s="9">
+        <v>291.93</v>
+      </c>
+      <c r="S340" s="10">
+        <v>23</v>
+      </c>
+      <c r="T340" s="38">
+        <v>15.1769565217391</v>
+      </c>
+      <c r="U340" s="32"/>
+      <c r="V340" s="33"/>
+      <c r="W340" s="8">
+        <v>1045656</v>
+      </c>
+      <c r="X340" s="8">
+        <v>1631.2886115444601</v>
+      </c>
+      <c r="Y340" s="11">
+        <v>793.9</v>
+      </c>
+      <c r="Z340" s="9">
+        <v>837.38861154446204</v>
+      </c>
+      <c r="AA340" s="9">
+        <v>536766.1</v>
+      </c>
+      <c r="AB340" s="9">
+        <v>119312.5506</v>
+      </c>
+      <c r="AC340" s="8">
+        <v>1020149.01</v>
+      </c>
+    </row>
+    <row r="341" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B341" s="39"/>
+      <c r="C341" s="40"/>
+      <c r="D341" s="7" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E341" s="7" t="s">
+        <v>1092</v>
+      </c>
+      <c r="F341" s="36" t="s">
+        <v>1092</v>
+      </c>
+      <c r="G341" s="33"/>
+      <c r="H341" s="7" t="s">
+        <v>1092</v>
+      </c>
+      <c r="I341" s="36" t="s">
+        <v>1093</v>
+      </c>
+      <c r="J341" s="33"/>
+      <c r="K341" s="7" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L341" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M341" s="36" t="s">
+        <v>1095</v>
+      </c>
+      <c r="N341" s="33"/>
+      <c r="O341" s="8">
+        <v>436.69</v>
+      </c>
+      <c r="P341" s="38">
+        <v>230.35</v>
+      </c>
+      <c r="Q341" s="33"/>
+      <c r="R341" s="9">
+        <v>206.34</v>
+      </c>
+      <c r="S341" s="10">
+        <v>11</v>
+      </c>
+      <c r="T341" s="38">
+        <v>20.940909090909098</v>
+      </c>
+      <c r="U341" s="32"/>
+      <c r="V341" s="33"/>
+      <c r="W341" s="8">
+        <v>777528</v>
+      </c>
+      <c r="X341" s="8">
+        <v>1780.5033318830299</v>
+      </c>
+      <c r="Y341" s="11">
+        <v>1780.5029999999999</v>
+      </c>
+      <c r="Z341" s="9">
+        <v>3.3188302927555902E-4</v>
+      </c>
+      <c r="AA341" s="9">
+        <v>0.144930000067689</v>
+      </c>
+      <c r="AB341" s="9">
+        <v>175094.37</v>
+      </c>
+      <c r="AC341" s="8">
+        <v>496722.9</v>
+      </c>
+    </row>
+    <row r="342" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B342" s="39"/>
+      <c r="C342" s="40"/>
+      <c r="D342" s="7" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E342" s="7" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F342" s="36" t="s">
+        <v>1096</v>
+      </c>
+      <c r="G342" s="33"/>
+      <c r="H342" s="7" t="s">
+        <v>1096</v>
+      </c>
+      <c r="I342" s="36" t="s">
+        <v>1097</v>
+      </c>
+      <c r="J342" s="33"/>
+      <c r="K342" s="7" t="s">
+        <v>1098</v>
+      </c>
+      <c r="L342" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M342" s="36" t="s">
+        <v>1099</v>
+      </c>
+      <c r="N342" s="33"/>
+      <c r="O342" s="8">
+        <v>113.36</v>
+      </c>
+      <c r="P342" s="38">
+        <v>106.84</v>
+      </c>
+      <c r="Q342" s="33"/>
+      <c r="R342" s="9">
+        <v>6.52</v>
+      </c>
+      <c r="S342" s="10">
+        <v>7</v>
+      </c>
+      <c r="T342" s="38">
+        <v>15.262857142857101</v>
+      </c>
+      <c r="U342" s="32"/>
+      <c r="V342" s="33"/>
+      <c r="W342" s="8">
+        <v>92572</v>
+      </c>
+      <c r="X342" s="8">
+        <v>816.61961891319697</v>
+      </c>
+      <c r="Y342" s="11">
+        <v>816.62</v>
+      </c>
+      <c r="Z342" s="9">
+        <v>-3.8108680314508098E-4</v>
+      </c>
+      <c r="AA342" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB342" s="9">
+        <v>18635.268400000001</v>
+      </c>
+      <c r="AC342" s="8">
+        <v>142230</v>
+      </c>
+    </row>
+    <row r="343" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B343" s="39"/>
+      <c r="C343" s="40"/>
+      <c r="D343" s="7" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E343" s="7" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F343" s="36" t="s">
+        <v>1100</v>
+      </c>
+      <c r="G343" s="33"/>
+      <c r="H343" s="7" t="s">
+        <v>1100</v>
+      </c>
+      <c r="I343" s="36" t="s">
+        <v>1101</v>
+      </c>
+      <c r="J343" s="33"/>
+      <c r="K343" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="L343" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M343" s="36" t="s">
+        <v>1102</v>
+      </c>
+      <c r="N343" s="33"/>
+      <c r="O343" s="8">
+        <v>105.8</v>
+      </c>
+      <c r="P343" s="38">
+        <v>93.5</v>
+      </c>
+      <c r="Q343" s="33"/>
+      <c r="R343" s="9">
+        <v>12.3</v>
+      </c>
+      <c r="S343" s="10">
+        <v>9</v>
+      </c>
+      <c r="T343" s="38">
+        <v>10.3888888888889</v>
+      </c>
+      <c r="U343" s="32"/>
+      <c r="V343" s="33"/>
+      <c r="W343" s="8">
+        <v>69020</v>
+      </c>
+      <c r="X343" s="8">
+        <v>652.36294896030199</v>
+      </c>
+      <c r="Y343" s="11">
+        <v>652.36300000000006</v>
+      </c>
+      <c r="Z343" s="9">
+        <v>-5.1039697609667201E-5</v>
+      </c>
+      <c r="AA343" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB343" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC343" s="8">
+        <v>152574.75</v>
+      </c>
+    </row>
+    <row r="344" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B344" s="39"/>
+      <c r="C344" s="40"/>
+      <c r="D344" s="7" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E344" s="7" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F344" s="36" t="s">
+        <v>1103</v>
+      </c>
+      <c r="G344" s="33"/>
+      <c r="H344" s="7" t="s">
+        <v>1103</v>
+      </c>
+      <c r="I344" s="36" t="s">
+        <v>1104</v>
+      </c>
+      <c r="J344" s="33"/>
+      <c r="K344" s="7" t="s">
+        <v>1105</v>
+      </c>
+      <c r="L344" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M344" s="36" t="s">
+        <v>1106</v>
+      </c>
+      <c r="N344" s="33"/>
+      <c r="O344" s="8">
+        <v>226</v>
+      </c>
+      <c r="P344" s="38">
+        <v>120</v>
+      </c>
+      <c r="Q344" s="33"/>
+      <c r="R344" s="9">
+        <v>106</v>
+      </c>
+      <c r="S344" s="10">
+        <v>10</v>
+      </c>
+      <c r="T344" s="38">
+        <v>12</v>
+      </c>
+      <c r="U344" s="32"/>
+      <c r="V344" s="33"/>
+      <c r="W344" s="8">
+        <v>130800</v>
+      </c>
+      <c r="X344" s="8">
+        <v>578.76106194690306</v>
+      </c>
+      <c r="Y344" s="11">
+        <v>578.76099999999997</v>
+      </c>
+      <c r="Z344" s="9">
+        <v>6.1946902633280802E-5</v>
+      </c>
+      <c r="AA344" s="9">
+        <v>1.40000000101281E-2</v>
+      </c>
+      <c r="AB344" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC344" s="8">
+        <v>473928.78</v>
+      </c>
+    </row>
+    <row r="345" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B345" s="39"/>
+      <c r="C345" s="40"/>
+      <c r="D345" s="7" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E345" s="7" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F345" s="36" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G345" s="33"/>
+      <c r="H345" s="7" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I345" s="36" t="s">
+        <v>541</v>
+      </c>
+      <c r="J345" s="33"/>
+      <c r="K345" s="7" t="s">
+        <v>1109</v>
+      </c>
+      <c r="L345" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M345" s="36" t="s">
+        <v>1110</v>
+      </c>
+      <c r="N345" s="33"/>
+      <c r="O345" s="8">
+        <v>300.18</v>
+      </c>
+      <c r="P345" s="38">
+        <v>132.54</v>
+      </c>
+      <c r="Q345" s="33"/>
+      <c r="R345" s="9">
+        <v>167.64</v>
+      </c>
+      <c r="S345" s="10">
+        <v>11</v>
+      </c>
+      <c r="T345" s="38">
+        <v>12.0490909090909</v>
+      </c>
+      <c r="U345" s="32"/>
+      <c r="V345" s="33"/>
+      <c r="W345" s="8">
+        <v>195120</v>
+      </c>
+      <c r="X345" s="8">
+        <v>650.00999400359797</v>
+      </c>
+      <c r="Y345" s="11">
+        <v>650.01</v>
+      </c>
+      <c r="Z345" s="9">
+        <v>-5.9964021374980803E-6</v>
+      </c>
+      <c r="AA345" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB345" s="9">
+        <v>357.50550000000499</v>
+      </c>
+      <c r="AC345" s="8">
+        <v>213349</v>
+      </c>
+    </row>
+    <row r="346" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B346" s="39"/>
+      <c r="C346" s="40"/>
+      <c r="D346" s="36" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E346" s="36" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F346" s="36" t="s">
+        <v>1111</v>
+      </c>
+      <c r="G346" s="29"/>
+      <c r="H346" s="36" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I346" s="36" t="s">
+        <v>1112</v>
+      </c>
+      <c r="J346" s="33"/>
+      <c r="K346" s="7" t="s">
+        <v>1113</v>
+      </c>
+      <c r="L346" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M346" s="36" t="s">
+        <v>1114</v>
+      </c>
+      <c r="N346" s="33"/>
+      <c r="O346" s="8">
+        <v>354</v>
+      </c>
+      <c r="P346" s="38">
+        <v>152</v>
+      </c>
+      <c r="Q346" s="33"/>
+      <c r="R346" s="9">
+        <v>202</v>
+      </c>
+      <c r="S346" s="10">
+        <v>10</v>
+      </c>
+      <c r="T346" s="38">
+        <v>15.2</v>
+      </c>
+      <c r="U346" s="32"/>
+      <c r="V346" s="33"/>
+      <c r="W346" s="8">
+        <v>424800</v>
+      </c>
+      <c r="X346" s="8">
+        <v>1200</v>
+      </c>
+      <c r="Y346" s="11">
+        <v>1200</v>
+      </c>
+      <c r="Z346" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA346" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB346" s="9">
+        <v>38400</v>
+      </c>
+      <c r="AC346" s="8">
+        <v>445511.3</v>
+      </c>
+    </row>
+    <row r="347" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B347" s="39"/>
+      <c r="C347" s="40"/>
+      <c r="D347" s="41"/>
+      <c r="E347" s="41"/>
+      <c r="F347" s="37"/>
+      <c r="G347" s="31"/>
+      <c r="H347" s="41"/>
+      <c r="I347" s="36" t="s">
+        <v>1115</v>
+      </c>
+      <c r="J347" s="33"/>
+      <c r="K347" s="7" t="s">
+        <v>1116</v>
+      </c>
+      <c r="L347" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M347" s="36" t="s">
+        <v>1117</v>
+      </c>
+      <c r="N347" s="33"/>
+      <c r="O347" s="8">
+        <v>179</v>
+      </c>
+      <c r="P347" s="38">
+        <v>60</v>
+      </c>
+      <c r="Q347" s="33"/>
+      <c r="R347" s="9">
+        <v>119</v>
+      </c>
+      <c r="S347" s="10">
+        <v>2</v>
+      </c>
+      <c r="T347" s="38">
+        <v>30</v>
+      </c>
+      <c r="U347" s="32"/>
+      <c r="V347" s="33"/>
+      <c r="W347" s="8">
+        <v>214800</v>
+      </c>
+      <c r="X347" s="8">
+        <v>1200</v>
+      </c>
+      <c r="Y347" s="11">
+        <v>1200</v>
+      </c>
+      <c r="Z347" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA347" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB347" s="9">
+        <v>43200</v>
+      </c>
+      <c r="AC347" s="8">
+        <v>265811.61</v>
+      </c>
+    </row>
+    <row r="348" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B348" s="39"/>
+      <c r="C348" s="40"/>
+      <c r="D348" s="7" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E348" s="7" t="s">
+        <v>1118</v>
+      </c>
+      <c r="F348" s="36" t="s">
+        <v>1118</v>
+      </c>
+      <c r="G348" s="33"/>
+      <c r="H348" s="7" t="s">
+        <v>1119</v>
+      </c>
+      <c r="I348" s="36" t="s">
+        <v>1120</v>
+      </c>
+      <c r="J348" s="33"/>
+      <c r="K348" s="7" t="s">
+        <v>1121</v>
+      </c>
+      <c r="L348" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M348" s="36" t="s">
+        <v>490</v>
+      </c>
+      <c r="N348" s="33"/>
+      <c r="O348" s="8">
+        <v>236.7</v>
+      </c>
+      <c r="P348" s="38">
+        <v>174.61</v>
+      </c>
+      <c r="Q348" s="33"/>
+      <c r="R348" s="9">
+        <v>62.09</v>
+      </c>
+      <c r="S348" s="10">
+        <v>10</v>
+      </c>
+      <c r="T348" s="38">
+        <v>17.460999999999999</v>
+      </c>
+      <c r="U348" s="32"/>
+      <c r="V348" s="33"/>
+      <c r="W348" s="8">
+        <v>175254</v>
+      </c>
+      <c r="X348" s="8">
+        <v>740.40557667934104</v>
+      </c>
+      <c r="Y348" s="11">
+        <v>740.40599999999995</v>
+      </c>
+      <c r="Z348" s="9">
+        <v>-4.2332065902428402E-4</v>
+      </c>
+      <c r="AA348" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB348" s="9">
+        <v>40426.385999999999</v>
+      </c>
+      <c r="AC348" s="8">
+        <v>290616</v>
+      </c>
+    </row>
+    <row r="349" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B349" s="39"/>
+      <c r="C349" s="40"/>
+      <c r="D349" s="7" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E349" s="7" t="s">
+        <v>1123</v>
+      </c>
+      <c r="F349" s="36" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G349" s="33"/>
+      <c r="H349" s="7" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I349" s="36" t="s">
+        <v>1124</v>
+      </c>
+      <c r="J349" s="33"/>
+      <c r="K349" s="7" t="s">
+        <v>1125</v>
+      </c>
+      <c r="L349" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M349" s="36" t="s">
+        <v>1126</v>
+      </c>
+      <c r="N349" s="33"/>
+      <c r="O349" s="8">
+        <v>141.32</v>
+      </c>
+      <c r="P349" s="38">
+        <v>122.84</v>
+      </c>
+      <c r="Q349" s="33"/>
+      <c r="R349" s="9">
+        <v>18.48</v>
+      </c>
+      <c r="S349" s="10">
+        <v>7</v>
+      </c>
+      <c r="T349" s="38">
+        <v>17.5485714285714</v>
+      </c>
+      <c r="U349" s="32"/>
+      <c r="V349" s="33"/>
+      <c r="W349" s="8">
+        <v>88064</v>
+      </c>
+      <c r="X349" s="8">
+        <v>623.15312765355202</v>
+      </c>
+      <c r="Y349" s="11">
+        <v>623.15300000000002</v>
+      </c>
+      <c r="Z349" s="9">
+        <v>1.27653552226548E-4</v>
+      </c>
+      <c r="AA349" s="9">
+        <v>1.8039999995380598E-2</v>
+      </c>
+      <c r="AB349" s="9">
+        <v>24209.377499999999</v>
+      </c>
+      <c r="AC349" s="8">
+        <v>226911.09</v>
+      </c>
+    </row>
+    <row r="350" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B350" s="39"/>
+      <c r="C350" s="40"/>
+      <c r="D350" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="E350" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="F350" s="36" t="s">
+        <v>174</v>
+      </c>
+      <c r="G350" s="33"/>
+      <c r="H350" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="I350" s="36" t="s">
+        <v>1127</v>
+      </c>
+      <c r="J350" s="33"/>
+      <c r="K350" s="7" t="s">
+        <v>1128</v>
+      </c>
+      <c r="L350" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M350" s="36" t="s">
+        <v>1129</v>
+      </c>
+      <c r="N350" s="33"/>
+      <c r="O350" s="8">
+        <v>574.96</v>
+      </c>
+      <c r="P350" s="38">
+        <v>329.2</v>
+      </c>
+      <c r="Q350" s="33"/>
+      <c r="R350" s="9">
+        <v>245.76</v>
+      </c>
+      <c r="S350" s="10">
+        <v>18</v>
+      </c>
+      <c r="T350" s="38">
+        <v>18.288888888888899</v>
+      </c>
+      <c r="U350" s="32"/>
+      <c r="V350" s="33"/>
+      <c r="W350" s="8">
+        <v>689952</v>
+      </c>
+      <c r="X350" s="8">
+        <v>1200</v>
+      </c>
+      <c r="Y350" s="11">
+        <v>1984.462</v>
+      </c>
+      <c r="Z350" s="9">
+        <v>-784.46199999999999</v>
+      </c>
+      <c r="AA350" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB350" s="9">
+        <v>135864</v>
+      </c>
+      <c r="AC350" s="8">
+        <v>1018154.59</v>
+      </c>
+    </row>
+    <row r="351" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B351" s="39"/>
+      <c r="C351" s="40"/>
+      <c r="D351" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="E351" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="F351" s="36" t="s">
+        <v>178</v>
+      </c>
+      <c r="G351" s="33"/>
+      <c r="H351" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="I351" s="36" t="s">
+        <v>1130</v>
+      </c>
+      <c r="J351" s="33"/>
+      <c r="K351" s="7" t="s">
+        <v>1131</v>
+      </c>
+      <c r="L351" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M351" s="36" t="s">
+        <v>181</v>
+      </c>
+      <c r="N351" s="33"/>
+      <c r="O351" s="8">
+        <v>579.64</v>
+      </c>
+      <c r="P351" s="38">
+        <v>366.01</v>
+      </c>
+      <c r="Q351" s="33"/>
+      <c r="R351" s="9">
+        <v>213.63</v>
+      </c>
+      <c r="S351" s="10">
+        <v>26</v>
+      </c>
+      <c r="T351" s="38">
+        <v>14.0773076923077</v>
+      </c>
+      <c r="U351" s="32"/>
+      <c r="V351" s="33"/>
+      <c r="W351" s="8">
+        <v>785580</v>
+      </c>
+      <c r="X351" s="8">
+        <v>1355.2894900282899</v>
+      </c>
+      <c r="Y351" s="11">
+        <v>906.52</v>
+      </c>
+      <c r="Z351" s="9">
+        <v>448.76949002829298</v>
+      </c>
+      <c r="AA351" s="9">
+        <v>260124.74720000001</v>
+      </c>
+      <c r="AB351" s="9">
+        <v>73294.083199999994</v>
+      </c>
+      <c r="AC351" s="8">
+        <v>712556.24</v>
+      </c>
+    </row>
+    <row r="352" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B352" s="39"/>
+      <c r="C352" s="40"/>
+      <c r="D352" s="7" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E352" s="7" t="s">
+        <v>1132</v>
+      </c>
+      <c r="F352" s="36" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G352" s="33"/>
+      <c r="H352" s="7" t="s">
+        <v>1132</v>
+      </c>
+      <c r="I352" s="36" t="s">
+        <v>1133</v>
+      </c>
+      <c r="J352" s="33"/>
+      <c r="K352" s="7" t="s">
+        <v>1134</v>
+      </c>
+      <c r="L352" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M352" s="36" t="s">
+        <v>1135</v>
+      </c>
+      <c r="N352" s="33"/>
+      <c r="O352" s="8">
+        <v>330.02</v>
+      </c>
+      <c r="P352" s="38">
+        <v>107.3</v>
+      </c>
+      <c r="Q352" s="33"/>
+      <c r="R352" s="9">
+        <v>222.72</v>
+      </c>
+      <c r="S352" s="10">
+        <v>8</v>
+      </c>
+      <c r="T352" s="38">
+        <v>13.4125</v>
+      </c>
+      <c r="U352" s="32"/>
+      <c r="V352" s="33"/>
+      <c r="W352" s="8">
+        <v>96268</v>
+      </c>
+      <c r="X352" s="8">
+        <v>291.70353311920502</v>
+      </c>
+      <c r="Y352" s="11">
+        <v>291.70400000000001</v>
+      </c>
+      <c r="Z352" s="9">
+        <v>-4.6688079510204299E-4</v>
+      </c>
+      <c r="AA352" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB352" s="9">
+        <v>3290.3760000000002</v>
+      </c>
+      <c r="AC352" s="8">
+        <v>601586</v>
+      </c>
+    </row>
+    <row r="353" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B353" s="39"/>
+      <c r="C353" s="40"/>
+      <c r="D353" s="7" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E353" s="7" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F353" s="36" t="s">
+        <v>1136</v>
+      </c>
+      <c r="G353" s="33"/>
+      <c r="H353" s="7" t="s">
+        <v>1137</v>
+      </c>
+      <c r="I353" s="36" t="s">
+        <v>1138</v>
+      </c>
+      <c r="J353" s="33"/>
+      <c r="K353" s="7" t="s">
+        <v>1139</v>
+      </c>
+      <c r="L353" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M353" s="36" t="s">
+        <v>1140</v>
+      </c>
+      <c r="N353" s="33"/>
+      <c r="O353" s="8">
+        <v>320.2</v>
+      </c>
+      <c r="P353" s="38">
+        <v>180.2</v>
+      </c>
+      <c r="Q353" s="33"/>
+      <c r="R353" s="9">
+        <v>140</v>
+      </c>
+      <c r="S353" s="10">
+        <v>12</v>
+      </c>
+      <c r="T353" s="38">
+        <v>15.016666666666699</v>
+      </c>
+      <c r="U353" s="32"/>
+      <c r="V353" s="33"/>
+      <c r="W353" s="8">
+        <v>113640</v>
+      </c>
+      <c r="X353" s="8">
+        <v>354.90318550905698</v>
+      </c>
+      <c r="Y353" s="11">
+        <v>354.90300000000002</v>
+      </c>
+      <c r="Z353" s="9">
+        <v>1.8550905684833199E-4</v>
+      </c>
+      <c r="AA353" s="9">
+        <v>5.9399999998277102E-2</v>
+      </c>
+      <c r="AB353" s="9">
+        <v>12861.575999999999</v>
+      </c>
+      <c r="AC353" s="8">
+        <v>525156</v>
+      </c>
+    </row>
+    <row r="354" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B354" s="39"/>
+      <c r="C354" s="40"/>
+      <c r="D354" s="7" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E354" s="7" t="s">
+        <v>1141</v>
+      </c>
+      <c r="F354" s="36" t="s">
+        <v>1141</v>
+      </c>
+      <c r="G354" s="33"/>
+      <c r="H354" s="7" t="s">
+        <v>1141</v>
+      </c>
+      <c r="I354" s="36" t="s">
+        <v>1142</v>
+      </c>
+      <c r="J354" s="33"/>
+      <c r="K354" s="7" t="s">
+        <v>1143</v>
+      </c>
+      <c r="L354" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M354" s="36" t="s">
+        <v>1144</v>
+      </c>
+      <c r="N354" s="33"/>
+      <c r="O354" s="8">
+        <v>180.45</v>
+      </c>
+      <c r="P354" s="38">
+        <v>106.28</v>
+      </c>
+      <c r="Q354" s="33"/>
+      <c r="R354" s="9">
+        <v>74.17</v>
+      </c>
+      <c r="S354" s="10">
+        <v>3</v>
+      </c>
+      <c r="T354" s="38">
+        <v>35.426666666666698</v>
+      </c>
+      <c r="U354" s="32"/>
+      <c r="V354" s="33"/>
+      <c r="W354" s="8">
+        <v>173916</v>
+      </c>
+      <c r="X354" s="8">
+        <v>963.79052369077306</v>
+      </c>
+      <c r="Y354" s="11">
+        <v>963.79100000000005</v>
+      </c>
+      <c r="Z354" s="9">
+        <v>-4.76309226883131E-4</v>
+      </c>
+      <c r="AA354" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB354" s="9">
+        <v>67744.799100000004</v>
+      </c>
+      <c r="AC354" s="8">
+        <v>215270.37</v>
+      </c>
+    </row>
+    <row r="355" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B355" s="39"/>
+      <c r="C355" s="40"/>
+      <c r="D355" s="7" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E355" s="7" t="s">
+        <v>1145</v>
+      </c>
+      <c r="F355" s="36" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G355" s="33"/>
+      <c r="H355" s="7" t="s">
+        <v>1145</v>
+      </c>
+      <c r="I355" s="36" t="s">
+        <v>589</v>
+      </c>
+      <c r="J355" s="33"/>
+      <c r="K355" s="7" t="s">
+        <v>1146</v>
+      </c>
+      <c r="L355" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M355" s="36" t="s">
+        <v>1147</v>
+      </c>
+      <c r="N355" s="33"/>
+      <c r="O355" s="8">
+        <v>270.27999999999997</v>
+      </c>
+      <c r="P355" s="38">
+        <v>188.98</v>
+      </c>
+      <c r="Q355" s="33"/>
+      <c r="R355" s="9">
+        <v>81.3</v>
+      </c>
+      <c r="S355" s="10">
+        <v>11</v>
+      </c>
+      <c r="T355" s="38">
+        <v>17.18</v>
+      </c>
+      <c r="U355" s="32"/>
+      <c r="V355" s="33"/>
+      <c r="W355" s="8">
+        <v>236216</v>
+      </c>
+      <c r="X355" s="8">
+        <v>873.96773716146197</v>
+      </c>
+      <c r="Y355" s="11">
+        <v>873.96799999999996</v>
+      </c>
+      <c r="Z355" s="9">
+        <v>-2.62838537651078E-4</v>
+      </c>
+      <c r="AA355" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB355" s="9">
+        <v>49798.810599999997</v>
+      </c>
+      <c r="AC355" s="8">
+        <v>505960.55</v>
+      </c>
+    </row>
+    <row r="356" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B356" s="39"/>
+      <c r="C356" s="40"/>
+      <c r="D356" s="7" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E356" s="7" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F356" s="36" t="s">
+        <v>1148</v>
+      </c>
+      <c r="G356" s="33"/>
+      <c r="H356" s="7" t="s">
+        <v>1148</v>
+      </c>
+      <c r="I356" s="36" t="s">
+        <v>1150</v>
+      </c>
+      <c r="J356" s="33"/>
+      <c r="K356" s="7" t="s">
+        <v>1151</v>
+      </c>
+      <c r="L356" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M356" s="36" t="s">
+        <v>1152</v>
+      </c>
+      <c r="N356" s="33"/>
+      <c r="O356" s="8">
+        <v>339.69</v>
+      </c>
+      <c r="P356" s="38">
+        <v>233.2</v>
+      </c>
+      <c r="Q356" s="33"/>
+      <c r="R356" s="9">
+        <v>106.49</v>
+      </c>
+      <c r="S356" s="10">
+        <v>17</v>
+      </c>
+      <c r="T356" s="38">
+        <v>13.7176470588235</v>
+      </c>
+      <c r="U356" s="32"/>
+      <c r="V356" s="33"/>
+      <c r="W356" s="8">
+        <v>323640</v>
+      </c>
+      <c r="X356" s="8">
+        <v>952.75103771085401</v>
+      </c>
+      <c r="Y356" s="11">
+        <v>952.75099999999998</v>
+      </c>
+      <c r="Z356" s="9">
+        <v>3.77108540305926E-5</v>
+      </c>
+      <c r="AA356" s="9">
+        <v>1.28099999856204E-2</v>
+      </c>
+      <c r="AB356" s="9">
+        <v>27858.41</v>
+      </c>
+      <c r="AC356" s="8">
+        <v>572017</v>
+      </c>
+    </row>
+    <row r="357" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B357" s="39"/>
+      <c r="C357" s="40"/>
+      <c r="D357" s="7" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E357" s="7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F357" s="36" t="s">
+        <v>1153</v>
+      </c>
+      <c r="G357" s="33"/>
+      <c r="H357" s="7" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I357" s="36" t="s">
+        <v>243</v>
+      </c>
+      <c r="J357" s="33"/>
+      <c r="K357" s="7" t="s">
+        <v>1155</v>
+      </c>
+      <c r="L357" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M357" s="36" t="s">
+        <v>1156</v>
+      </c>
+      <c r="N357" s="33"/>
+      <c r="O357" s="8">
+        <v>200.95</v>
+      </c>
+      <c r="P357" s="38">
+        <v>134.1</v>
+      </c>
+      <c r="Q357" s="33"/>
+      <c r="R357" s="9">
+        <v>66.849999999999994</v>
+      </c>
+      <c r="S357" s="10">
+        <v>8</v>
+      </c>
+      <c r="T357" s="38">
+        <v>16.762499999999999</v>
+      </c>
+      <c r="U357" s="32"/>
+      <c r="V357" s="33"/>
+      <c r="W357" s="8">
+        <v>80376</v>
+      </c>
+      <c r="X357" s="8">
+        <v>399.980094550883</v>
+      </c>
+      <c r="Y357" s="11">
+        <v>399.98</v>
+      </c>
+      <c r="Z357" s="9">
+        <v>9.4550883318333904E-5</v>
+      </c>
+      <c r="AA357" s="9">
+        <v>1.9000000000232799E-2</v>
+      </c>
+      <c r="AB357" s="9">
+        <v>15231.2384</v>
+      </c>
+      <c r="AC357" s="8">
+        <v>461286</v>
+      </c>
+    </row>
+    <row r="358" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B358" s="39"/>
+      <c r="C358" s="40"/>
+      <c r="D358" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="E358" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="F358" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="G358" s="33"/>
+      <c r="H358" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I358" s="36" t="s">
+        <v>745</v>
+      </c>
+      <c r="J358" s="33"/>
+      <c r="K358" s="7" t="s">
+        <v>679</v>
+      </c>
+      <c r="L358" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M358" s="36" t="s">
+        <v>1157</v>
+      </c>
+      <c r="N358" s="33"/>
+      <c r="O358" s="8">
+        <v>334.46</v>
+      </c>
+      <c r="P358" s="38">
+        <v>237.74</v>
+      </c>
+      <c r="Q358" s="33"/>
+      <c r="R358" s="9">
+        <v>96.72</v>
+      </c>
+      <c r="S358" s="10">
+        <v>17</v>
+      </c>
+      <c r="T358" s="38">
+        <v>13.9847058823529</v>
+      </c>
+      <c r="U358" s="32"/>
+      <c r="V358" s="33"/>
+      <c r="W358" s="8">
+        <v>720576</v>
+      </c>
+      <c r="X358" s="8">
+        <v>2154.4459726125701</v>
+      </c>
+      <c r="Y358" s="11">
+        <v>2077.5659999999998</v>
+      </c>
+      <c r="Z358" s="9">
+        <v>76.879972612569901</v>
+      </c>
+      <c r="AA358" s="9">
+        <v>25713.275640000102</v>
+      </c>
+      <c r="AB358" s="9">
+        <v>72518.786999999997</v>
+      </c>
+      <c r="AC358" s="8">
+        <v>491444.22</v>
+      </c>
+    </row>
+    <row r="359" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B359" s="39"/>
+      <c r="C359" s="40"/>
+      <c r="D359" s="7" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E359" s="7" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F359" s="36" t="s">
+        <v>1158</v>
+      </c>
+      <c r="G359" s="33"/>
+      <c r="H359" s="7" t="s">
+        <v>1158</v>
+      </c>
+      <c r="I359" s="36" t="s">
+        <v>243</v>
+      </c>
+      <c r="J359" s="33"/>
+      <c r="K359" s="7" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L359" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M359" s="36" t="s">
+        <v>1160</v>
+      </c>
+      <c r="N359" s="33"/>
+      <c r="O359" s="8">
+        <v>357.56</v>
+      </c>
+      <c r="P359" s="38">
+        <v>236.03</v>
+      </c>
+      <c r="Q359" s="33"/>
+      <c r="R359" s="9">
+        <v>121.53</v>
+      </c>
+      <c r="S359" s="10">
+        <v>13</v>
+      </c>
+      <c r="T359" s="38">
+        <v>18.156153846153799</v>
+      </c>
+      <c r="U359" s="32"/>
+      <c r="V359" s="33"/>
+      <c r="W359" s="8">
+        <v>768360</v>
+      </c>
+      <c r="X359" s="8">
+        <v>2148.8980870343398</v>
+      </c>
+      <c r="Y359" s="11">
+        <v>2148.8980000000001</v>
+      </c>
+      <c r="Z359" s="9">
+        <v>8.7034343778214006E-5</v>
+      </c>
+      <c r="AA359" s="9">
+        <v>3.1119999941438398E-2</v>
+      </c>
+      <c r="AB359" s="9">
+        <v>172083.91200000001</v>
+      </c>
+      <c r="AC359" s="8">
+        <v>471771.22</v>
+      </c>
+    </row>
+    <row r="360" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B360" s="39"/>
+      <c r="C360" s="40"/>
+      <c r="D360" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="E360" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="F360" s="36" t="s">
+        <v>354</v>
+      </c>
+      <c r="G360" s="33"/>
+      <c r="H360" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="I360" s="36" t="s">
+        <v>1161</v>
+      </c>
+      <c r="J360" s="33"/>
+      <c r="K360" s="7" t="s">
+        <v>1162</v>
+      </c>
+      <c r="L360" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M360" s="36" t="s">
+        <v>847</v>
+      </c>
+      <c r="N360" s="33"/>
+      <c r="O360" s="8">
+        <v>65.8</v>
+      </c>
+      <c r="P360" s="38">
+        <v>65.8</v>
+      </c>
+      <c r="Q360" s="33"/>
+      <c r="R360" s="9">
+        <v>0</v>
+      </c>
+      <c r="S360" s="10">
+        <v>4</v>
+      </c>
+      <c r="T360" s="38">
+        <v>16.45</v>
+      </c>
+      <c r="U360" s="32"/>
+      <c r="V360" s="33"/>
+      <c r="W360" s="8">
+        <v>118380</v>
+      </c>
+      <c r="X360" s="8">
+        <v>1799.0881458966601</v>
+      </c>
+      <c r="Y360" s="11">
+        <v>550.33500000000004</v>
+      </c>
+      <c r="Z360" s="9">
+        <v>1248.75314589666</v>
+      </c>
+      <c r="AA360" s="9">
+        <v>82167.956999999995</v>
+      </c>
+      <c r="AB360" s="9">
+        <v>32023.802</v>
+      </c>
+      <c r="AC360" s="8">
+        <v>160184.64000000001</v>
+      </c>
+    </row>
+    <row r="361" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B361" s="39"/>
+      <c r="C361" s="40"/>
+      <c r="D361" s="7" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E361" s="7" t="s">
+        <v>1163</v>
+      </c>
+      <c r="F361" s="36" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G361" s="33"/>
+      <c r="H361" s="7" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I361" s="36" t="s">
+        <v>1164</v>
+      </c>
+      <c r="J361" s="33"/>
+      <c r="K361" s="7" t="s">
+        <v>1113</v>
+      </c>
+      <c r="L361" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M361" s="36" t="s">
+        <v>1165</v>
+      </c>
+      <c r="N361" s="33"/>
+      <c r="O361" s="8">
+        <v>89</v>
+      </c>
+      <c r="P361" s="38">
+        <v>57</v>
+      </c>
+      <c r="Q361" s="33"/>
+      <c r="R361" s="9">
+        <v>32</v>
+      </c>
+      <c r="S361" s="10">
+        <v>5</v>
+      </c>
+      <c r="T361" s="38">
+        <v>11.4</v>
+      </c>
+      <c r="U361" s="32"/>
+      <c r="V361" s="33"/>
+      <c r="W361" s="8">
+        <v>9972</v>
+      </c>
+      <c r="X361" s="8">
+        <v>112.044943820225</v>
+      </c>
+      <c r="Y361" s="11">
+        <v>112.045</v>
+      </c>
+      <c r="Z361" s="9">
+        <v>-5.6179775285158899E-5</v>
+      </c>
+      <c r="AA361" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB361" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC361" s="8">
+        <v>281197.96999999997</v>
+      </c>
+    </row>
+    <row r="362" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B362" s="37"/>
+      <c r="C362" s="31"/>
+      <c r="D362" s="7" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E362" s="7" t="s">
+        <v>1166</v>
+      </c>
+      <c r="F362" s="36" t="s">
+        <v>1166</v>
+      </c>
+      <c r="G362" s="33"/>
+      <c r="H362" s="7" t="s">
+        <v>1166</v>
+      </c>
+      <c r="I362" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="J362" s="33"/>
+      <c r="K362" s="7" t="s">
+        <v>975</v>
+      </c>
+      <c r="L362" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M362" s="36" t="s">
+        <v>1167</v>
+      </c>
+      <c r="N362" s="33"/>
+      <c r="O362" s="8">
+        <v>452.5</v>
+      </c>
+      <c r="P362" s="38">
+        <v>211</v>
+      </c>
+      <c r="Q362" s="33"/>
+      <c r="R362" s="9">
+        <v>241.5</v>
+      </c>
+      <c r="S362" s="10">
+        <v>14</v>
+      </c>
+      <c r="T362" s="38">
+        <v>15.0714285714286</v>
+      </c>
+      <c r="U362" s="32"/>
+      <c r="V362" s="33"/>
+      <c r="W362" s="8">
+        <v>597848</v>
+      </c>
+      <c r="X362" s="8">
+        <v>1321.21104972376</v>
+      </c>
+      <c r="Y362" s="11">
+        <v>1321.211</v>
+      </c>
+      <c r="Z362" s="9">
+        <v>4.9723757001629599E-5</v>
+      </c>
+      <c r="AA362" s="9">
+        <v>2.24999999627471E-2</v>
+      </c>
+      <c r="AB362" s="9">
+        <v>56785.605799999998</v>
+      </c>
+      <c r="AC362" s="8">
+        <v>547695.75</v>
+      </c>
+    </row>
+    <row r="363" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B363" s="36" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C363" s="33"/>
+      <c r="D363" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E363" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="F363" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G363" s="33"/>
+      <c r="H363" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="I363" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="J363" s="33"/>
+      <c r="K363" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="L363" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M363" s="36" t="s">
+        <v>237</v>
+      </c>
+      <c r="N363" s="33"/>
+      <c r="O363" s="8">
+        <v>172.3</v>
+      </c>
+      <c r="P363" s="38">
+        <v>172.3</v>
+      </c>
+      <c r="Q363" s="33"/>
+      <c r="R363" s="9">
+        <v>0</v>
+      </c>
+      <c r="S363" s="10">
+        <v>8</v>
+      </c>
+      <c r="T363" s="38">
+        <v>21.537500000000001</v>
+      </c>
+      <c r="U363" s="32"/>
+      <c r="V363" s="33"/>
+      <c r="W363" s="8">
+        <v>661632</v>
+      </c>
+      <c r="X363" s="8">
+        <v>3840</v>
+      </c>
+      <c r="Y363" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z363" s="9">
+        <v>-153.96</v>
+      </c>
+      <c r="AA363" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB363" s="9">
+        <v>293068.79999999999</v>
+      </c>
+      <c r="AC363" s="8">
+        <v>418220.57</v>
+      </c>
+    </row>
+    <row r="364" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B364" s="36" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C364" s="29"/>
+      <c r="D364" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E364" s="7" t="s">
+        <v>1170</v>
+      </c>
+      <c r="F364" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="G364" s="33"/>
+      <c r="H364" s="7" t="s">
+        <v>1170</v>
+      </c>
+      <c r="I364" s="36" t="s">
+        <v>1171</v>
+      </c>
+      <c r="J364" s="33"/>
+      <c r="K364" s="7" t="s">
+        <v>1172</v>
+      </c>
+      <c r="L364" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M364" s="36" t="s">
+        <v>168</v>
+      </c>
+      <c r="N364" s="33"/>
+      <c r="O364" s="8">
+        <v>21</v>
+      </c>
+      <c r="P364" s="38">
+        <v>21</v>
+      </c>
+      <c r="Q364" s="33"/>
+      <c r="R364" s="9">
+        <v>0</v>
+      </c>
+      <c r="S364" s="10">
+        <v>3</v>
+      </c>
+      <c r="T364" s="38">
+        <v>7</v>
+      </c>
+      <c r="U364" s="32"/>
+      <c r="V364" s="33"/>
+      <c r="W364" s="8">
+        <v>36000</v>
+      </c>
+      <c r="X364" s="8">
+        <v>1714.2857142857099</v>
+      </c>
+      <c r="Y364" s="11">
+        <v>1694.7139999999999</v>
+      </c>
+      <c r="Z364" s="9">
+        <v>19.5717142857143</v>
+      </c>
+      <c r="AA364" s="9">
+        <v>411.00600000000099</v>
+      </c>
+      <c r="AB364" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC364" s="7"/>
+    </row>
+    <row r="365" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B365" s="37"/>
+      <c r="C365" s="31"/>
+      <c r="D365" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E365" s="7" t="s">
+        <v>727</v>
+      </c>
+      <c r="F365" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="G365" s="33"/>
+      <c r="H365" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="I365" s="36" t="s">
+        <v>312</v>
+      </c>
+      <c r="J365" s="33"/>
+      <c r="K365" s="7" t="s">
+        <v>728</v>
+      </c>
+      <c r="L365" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M365" s="36" t="s">
+        <v>729</v>
+      </c>
+      <c r="N365" s="33"/>
+      <c r="O365" s="8">
+        <v>45.12</v>
+      </c>
+      <c r="P365" s="38">
+        <v>39.659999999999997</v>
+      </c>
+      <c r="Q365" s="33"/>
+      <c r="R365" s="9">
+        <v>5.46</v>
+      </c>
+      <c r="S365" s="10">
+        <v>1</v>
+      </c>
+      <c r="T365" s="38">
+        <v>39.659999999999997</v>
+      </c>
+      <c r="U365" s="32"/>
+      <c r="V365" s="33"/>
+      <c r="W365" s="8">
+        <v>71074</v>
+      </c>
+      <c r="X365" s="8">
+        <v>1575.2216312056701</v>
+      </c>
+      <c r="Y365" s="11">
+        <v>1933.2570000000001</v>
+      </c>
+      <c r="Z365" s="9">
+        <v>-358.03536879432602</v>
+      </c>
+      <c r="AA365" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB365" s="9">
+        <v>43570.585200000001</v>
+      </c>
+      <c r="AC365" s="8">
+        <v>83314</v>
+      </c>
+    </row>
+    <row r="366" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B366" s="36" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C366" s="33"/>
+      <c r="D366" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E366" s="7" t="s">
+        <v>1174</v>
+      </c>
+      <c r="F366" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G366" s="33"/>
+      <c r="H366" s="7" t="s">
+        <v>1174</v>
+      </c>
+      <c r="I366" s="36" t="s">
+        <v>1175</v>
+      </c>
+      <c r="J366" s="33"/>
+      <c r="K366" s="7" t="s">
+        <v>1176</v>
+      </c>
+      <c r="L366" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M366" s="36" t="s">
+        <v>1177</v>
+      </c>
+      <c r="N366" s="33"/>
+      <c r="O366" s="8">
+        <v>334</v>
+      </c>
+      <c r="P366" s="38">
+        <v>165</v>
+      </c>
+      <c r="Q366" s="33"/>
+      <c r="R366" s="9">
+        <v>169</v>
+      </c>
+      <c r="S366" s="10">
+        <v>14</v>
+      </c>
+      <c r="T366" s="38">
+        <v>11.785714285714301</v>
+      </c>
+      <c r="U366" s="32"/>
+      <c r="V366" s="33"/>
+      <c r="W366" s="8">
+        <v>722880</v>
+      </c>
+      <c r="X366" s="8">
+        <v>2164.3113772455099</v>
+      </c>
+      <c r="Y366" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z366" s="9">
+        <v>-1829.6486227544899</v>
+      </c>
+      <c r="AA366" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB366" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC366" s="8">
+        <v>549348.36</v>
+      </c>
+    </row>
+    <row r="367" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B367" s="36" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C367" s="33"/>
+      <c r="D367" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E367" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="F367" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G367" s="33"/>
+      <c r="H367" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="I367" s="36" t="s">
+        <v>1179</v>
+      </c>
+      <c r="J367" s="33"/>
+      <c r="K367" s="7" t="s">
+        <v>1180</v>
+      </c>
+      <c r="L367" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M367" s="36" t="s">
+        <v>1181</v>
+      </c>
+      <c r="N367" s="33"/>
+      <c r="O367" s="8">
+        <v>2505</v>
+      </c>
+      <c r="P367" s="38">
+        <v>1090</v>
+      </c>
+      <c r="Q367" s="33"/>
+      <c r="R367" s="9">
+        <v>1415</v>
+      </c>
+      <c r="S367" s="10">
+        <v>120</v>
+      </c>
+      <c r="T367" s="38">
+        <v>9.0833333333333304</v>
+      </c>
+      <c r="U367" s="32"/>
+      <c r="V367" s="33"/>
+      <c r="W367" s="8">
+        <v>11184000</v>
+      </c>
+      <c r="X367" s="8">
+        <v>4464.6706586826303</v>
+      </c>
+      <c r="Y367" s="11">
+        <v>3993.96</v>
+      </c>
+      <c r="Z367" s="9">
+        <v>470.71065868263503</v>
+      </c>
+      <c r="AA367" s="9">
+        <v>1179130.2</v>
+      </c>
+      <c r="AB367" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC367" s="8">
+        <v>4460461</v>
+      </c>
+    </row>
+    <row r="368" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B368" s="36" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C368" s="33"/>
+      <c r="D368" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="J6" s="20"/>
-[...20 lines deleted...]
-      <c r="S6" s="6">
+      <c r="E368" s="7"/>
+      <c r="F368" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G368" s="33"/>
+      <c r="H368" s="7"/>
+      <c r="I368" s="36" t="s">
+        <v>1183</v>
+      </c>
+      <c r="J368" s="33"/>
+      <c r="K368" s="7" t="s">
+        <v>1184</v>
+      </c>
+      <c r="L368" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M368" s="36" t="s">
+        <v>1185</v>
+      </c>
+      <c r="N368" s="33"/>
+      <c r="O368" s="8">
+        <v>347.65</v>
+      </c>
+      <c r="P368" s="38">
+        <v>347.65</v>
+      </c>
+      <c r="Q368" s="33"/>
+      <c r="R368" s="9">
+        <v>0</v>
+      </c>
+      <c r="S368" s="10">
+        <v>46</v>
+      </c>
+      <c r="T368" s="38">
+        <v>7.5576086956521698</v>
+      </c>
+      <c r="U368" s="32"/>
+      <c r="V368" s="33"/>
+      <c r="W368" s="8">
+        <v>1164000</v>
+      </c>
+      <c r="X368" s="8">
+        <v>3348.1950237307601</v>
+      </c>
+      <c r="Y368" s="11">
+        <v>2343.7379999999998</v>
+      </c>
+      <c r="Z368" s="9">
+        <v>1004.4570237307601</v>
+      </c>
+      <c r="AA368" s="9">
+        <v>349199.48430000001</v>
+      </c>
+      <c r="AB368" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC368" s="8">
+        <v>796537.51</v>
+      </c>
+    </row>
+    <row r="369" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B369" s="36" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C369" s="33"/>
+      <c r="D369" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E369" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="F369" s="36" t="s">
+        <v>1187</v>
+      </c>
+      <c r="G369" s="33"/>
+      <c r="H369" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I369" s="36"/>
+      <c r="J369" s="33"/>
+      <c r="K369" s="7" t="s">
+        <v>718</v>
+      </c>
+      <c r="L369" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M369" s="36" t="s">
+        <v>1188</v>
+      </c>
+      <c r="N369" s="33"/>
+      <c r="O369" s="8">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="P369" s="38">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="Q369" s="33"/>
+      <c r="R369" s="9">
+        <v>0</v>
+      </c>
+      <c r="S369" s="10">
+        <v>3</v>
+      </c>
+      <c r="T369" s="38">
+        <v>11.266666666666699</v>
+      </c>
+      <c r="U369" s="32"/>
+      <c r="V369" s="33"/>
+      <c r="W369" s="8">
+        <v>48000</v>
+      </c>
+      <c r="X369" s="8">
+        <v>1420.11834319527</v>
+      </c>
+      <c r="Y369" s="11">
+        <v>1420.1179999999999</v>
+      </c>
+      <c r="Z369" s="9">
+        <v>3.4319526639592401E-4</v>
+      </c>
+      <c r="AA369" s="9">
+        <v>1.16000000052736E-2</v>
+      </c>
+      <c r="AB369" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC369" s="7"/>
+    </row>
+    <row r="370" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B370" s="36" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C370" s="33"/>
+      <c r="D370" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E370" s="7"/>
+      <c r="F370" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="G370" s="33"/>
+      <c r="H370" s="7"/>
+      <c r="I370" s="36" t="s">
+        <v>1190</v>
+      </c>
+      <c r="J370" s="33"/>
+      <c r="K370" s="7" t="s">
+        <v>1191</v>
+      </c>
+      <c r="L370" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M370" s="36" t="s">
+        <v>1192</v>
+      </c>
+      <c r="N370" s="33"/>
+      <c r="O370" s="8">
+        <v>253.16</v>
+      </c>
+      <c r="P370" s="38">
+        <v>193.64</v>
+      </c>
+      <c r="Q370" s="33"/>
+      <c r="R370" s="9">
+        <v>59.52</v>
+      </c>
+      <c r="S370" s="10">
+        <v>9</v>
+      </c>
+      <c r="T370" s="38">
+        <v>21.515555555555601</v>
+      </c>
+      <c r="U370" s="32"/>
+      <c r="V370" s="33"/>
+      <c r="W370" s="8">
+        <v>465400.8</v>
+      </c>
+      <c r="X370" s="8">
+        <v>1838.3662505925099</v>
+      </c>
+      <c r="Y370" s="11">
+        <v>1669.5619999999999</v>
+      </c>
+      <c r="Z370" s="9">
+        <v>168.80425059251101</v>
+      </c>
+      <c r="AA370" s="9">
+        <v>42734.484080000002</v>
+      </c>
+      <c r="AB370" s="9">
+        <v>157511.5416</v>
+      </c>
+      <c r="AC370" s="8">
+        <v>360594.6</v>
+      </c>
+    </row>
+    <row r="371" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B371" s="36" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C371" s="33"/>
+      <c r="D371" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E371" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="F371" s="36" t="s">
+        <v>315</v>
+      </c>
+      <c r="G371" s="33"/>
+      <c r="H371" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="I371" s="36" t="s">
+        <v>1194</v>
+      </c>
+      <c r="J371" s="33"/>
+      <c r="K371" s="7" t="s">
+        <v>1195</v>
+      </c>
+      <c r="L371" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M371" s="36" t="s">
+        <v>1196</v>
+      </c>
+      <c r="N371" s="33"/>
+      <c r="O371" s="8">
+        <v>73.8</v>
+      </c>
+      <c r="P371" s="38">
+        <v>41.3</v>
+      </c>
+      <c r="Q371" s="33"/>
+      <c r="R371" s="9">
+        <v>32.5</v>
+      </c>
+      <c r="S371" s="10">
+        <v>3</v>
+      </c>
+      <c r="T371" s="38">
+        <v>13.766666666666699</v>
+      </c>
+      <c r="U371" s="32"/>
+      <c r="V371" s="33"/>
+      <c r="W371" s="8">
+        <v>47928.480000000003</v>
+      </c>
+      <c r="X371" s="8">
+        <v>649.43739837398402</v>
+      </c>
+      <c r="Y371" s="11">
+        <v>1787.9649999999999</v>
+      </c>
+      <c r="Z371" s="9">
+        <v>-1138.52760162602</v>
+      </c>
+      <c r="AA371" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB371" s="9">
+        <v>3448.5264000000002</v>
+      </c>
+      <c r="AC371" s="8">
+        <v>94120.58</v>
+      </c>
+    </row>
+    <row r="372" spans="2:29" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B372" s="36" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C372" s="29"/>
+      <c r="D372" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="E372" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="F372" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="G372" s="33"/>
+      <c r="H372" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="I372" s="36" t="s">
+        <v>1038</v>
+      </c>
+      <c r="J372" s="33"/>
+      <c r="K372" s="7" t="s">
+        <v>1039</v>
+      </c>
+      <c r="L372" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M372" s="36" t="s">
+        <v>1040</v>
+      </c>
+      <c r="N372" s="33"/>
+      <c r="O372" s="8">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="P372" s="38">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="Q372" s="33"/>
+      <c r="R372" s="9">
+        <v>0</v>
+      </c>
+      <c r="S372" s="10">
+        <v>3</v>
+      </c>
+      <c r="T372" s="38">
+        <v>10.9</v>
+      </c>
+      <c r="U372" s="32"/>
+      <c r="V372" s="33"/>
+      <c r="W372" s="8">
+        <v>66264</v>
+      </c>
+      <c r="X372" s="8">
+        <v>2026.42201834862</v>
+      </c>
+      <c r="Y372" s="11">
+        <v>1799.704</v>
+      </c>
+      <c r="Z372" s="9">
+        <v>226.71801834862401</v>
+      </c>
+      <c r="AA372" s="9">
+        <v>7413.6791999999996</v>
+      </c>
+      <c r="AB372" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC372" s="8">
+        <v>17891</v>
+      </c>
+    </row>
+    <row r="373" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B373" s="39"/>
+      <c r="C373" s="40"/>
+      <c r="D373" s="7" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E373" s="7"/>
+      <c r="F373" s="36" t="s">
+        <v>1198</v>
+      </c>
+      <c r="G373" s="33"/>
+      <c r="H373" s="7"/>
+      <c r="I373" s="36" t="s">
+        <v>1199</v>
+      </c>
+      <c r="J373" s="33"/>
+      <c r="K373" s="7" t="s">
+        <v>1200</v>
+      </c>
+      <c r="L373" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M373" s="36" t="s">
+        <v>1201</v>
+      </c>
+      <c r="N373" s="33"/>
+      <c r="O373" s="8">
+        <v>46.6</v>
+      </c>
+      <c r="P373" s="38">
+        <v>0</v>
+      </c>
+      <c r="Q373" s="33"/>
+      <c r="R373" s="9">
+        <v>46.6</v>
+      </c>
+      <c r="S373" s="10">
+        <v>1</v>
+      </c>
+      <c r="T373" s="38">
+        <v>0</v>
+      </c>
+      <c r="U373" s="32"/>
+      <c r="V373" s="33"/>
+      <c r="W373" s="8">
+        <v>18636</v>
+      </c>
+      <c r="X373" s="8">
+        <v>399.91416309012902</v>
+      </c>
+      <c r="Y373" s="11">
+        <v>399.91399999999999</v>
+      </c>
+      <c r="Z373" s="9">
+        <v>1.63090128751264E-4</v>
+      </c>
+      <c r="AA373" s="9">
+        <v>7.6000000008207298E-3</v>
+      </c>
+      <c r="AB373" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC373" s="8">
+        <v>44495.25</v>
+      </c>
+    </row>
+    <row r="374" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B374" s="37"/>
+      <c r="C374" s="31"/>
+      <c r="D374" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E374" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="F374" s="36" t="s">
+        <v>338</v>
+      </c>
+      <c r="G374" s="33"/>
+      <c r="H374" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="I374" s="36" t="s">
+        <v>1202</v>
+      </c>
+      <c r="J374" s="33"/>
+      <c r="K374" s="7" t="s">
+        <v>1203</v>
+      </c>
+      <c r="L374" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M374" s="36" t="s">
+        <v>208</v>
+      </c>
+      <c r="N374" s="33"/>
+      <c r="O374" s="8">
+        <v>20</v>
+      </c>
+      <c r="P374" s="38">
+        <v>0</v>
+      </c>
+      <c r="Q374" s="33"/>
+      <c r="R374" s="9">
+        <v>20</v>
+      </c>
+      <c r="S374" s="10">
         <v>2</v>
       </c>
-      <c r="T6" s="12">
-[...1560 lines deleted...]
-      <c r="S29" s="6">
+      <c r="T374" s="38">
+        <v>0</v>
+      </c>
+      <c r="U374" s="32"/>
+      <c r="V374" s="33"/>
+      <c r="W374" s="8">
+        <v>30000</v>
+      </c>
+      <c r="X374" s="8">
+        <v>1500</v>
+      </c>
+      <c r="Y374" s="11">
+        <v>3008.4479999999999</v>
+      </c>
+      <c r="Z374" s="9">
+        <v>-1508.4480000000001</v>
+      </c>
+      <c r="AA374" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB374" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC374" s="8">
+        <v>19795.939999999999</v>
+      </c>
+    </row>
+    <row r="375" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B375" s="36" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C375" s="33"/>
+      <c r="D375" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="E375" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="F375" s="36" t="s">
+        <v>433</v>
+      </c>
+      <c r="G375" s="33"/>
+      <c r="H375" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="I375" s="36" t="s">
+        <v>1205</v>
+      </c>
+      <c r="J375" s="33"/>
+      <c r="K375" s="7" t="s">
+        <v>1121</v>
+      </c>
+      <c r="L375" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M375" s="36" t="s">
+        <v>1206</v>
+      </c>
+      <c r="N375" s="33"/>
+      <c r="O375" s="8">
+        <v>551</v>
+      </c>
+      <c r="P375" s="38">
+        <v>264</v>
+      </c>
+      <c r="Q375" s="33"/>
+      <c r="R375" s="9">
+        <v>287</v>
+      </c>
+      <c r="S375" s="10">
         <v>24</v>
       </c>
-      <c r="T29" s="12">
-[...66 lines deleted...]
-      <c r="S30" s="6">
+      <c r="T375" s="38">
+        <v>11</v>
+      </c>
+      <c r="U375" s="32"/>
+      <c r="V375" s="33"/>
+      <c r="W375" s="8">
+        <v>719868</v>
+      </c>
+      <c r="X375" s="8">
+        <v>1306.4754990925601</v>
+      </c>
+      <c r="Y375" s="11">
+        <v>2256.7399999999998</v>
+      </c>
+      <c r="Z375" s="9">
+        <v>-950.26450090744095</v>
+      </c>
+      <c r="AA375" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB375" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC375" s="7"/>
+    </row>
+    <row r="376" spans="2:29" x14ac:dyDescent="0.25">
+      <c r="B376" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="T30" s="12">
-[...24831 lines deleted...]
-    <row r="408" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="C376" s="32"/>
+      <c r="D376" s="32"/>
+      <c r="E376" s="32"/>
+      <c r="F376" s="32"/>
+      <c r="G376" s="32"/>
+      <c r="H376" s="32"/>
+      <c r="I376" s="32"/>
+      <c r="J376" s="32"/>
+      <c r="K376" s="32"/>
+      <c r="L376" s="32"/>
+      <c r="M376" s="32"/>
+      <c r="N376" s="33"/>
+      <c r="O376" s="13">
+        <v>270926.12</v>
+      </c>
+      <c r="P376" s="44">
+        <v>157078.26</v>
+      </c>
+      <c r="Q376" s="33"/>
+      <c r="R376" s="13">
+        <v>113847.86</v>
+      </c>
+      <c r="S376" s="14">
+        <v>10329</v>
+      </c>
+      <c r="T376" s="44">
+        <v>15.207499273889001</v>
+      </c>
+      <c r="U376" s="32"/>
+      <c r="V376" s="33"/>
+      <c r="W376" s="15">
+        <v>706302134.52999997</v>
+      </c>
+      <c r="X376" s="13">
+        <v>2606.99165709825</v>
+      </c>
+      <c r="Y376" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z376" s="13">
+        <v>9949.5321316672507</v>
+      </c>
+      <c r="AA376" s="13">
+        <v>90462905.861570001</v>
+      </c>
+      <c r="AB376" s="13">
+        <v>91760222.003200099</v>
+      </c>
+      <c r="AC376" s="15">
+        <v>391237699.80239999</v>
+      </c>
+    </row>
+    <row r="377" spans="2:29" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="378" spans="2:29" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="2080">
-[...606 lines deleted...]
-    <mergeCell ref="T114:V114"/>
+  <mergeCells count="1962">
+    <mergeCell ref="B376:N376"/>
+    <mergeCell ref="P376:Q376"/>
+    <mergeCell ref="T376:V376"/>
+    <mergeCell ref="T374:V374"/>
+    <mergeCell ref="B375:C375"/>
+    <mergeCell ref="F375:G375"/>
+    <mergeCell ref="I375:J375"/>
+    <mergeCell ref="M375:N375"/>
+    <mergeCell ref="P375:Q375"/>
+    <mergeCell ref="T375:V375"/>
+    <mergeCell ref="T372:V372"/>
+    <mergeCell ref="F373:G373"/>
+    <mergeCell ref="I373:J373"/>
+    <mergeCell ref="M373:N373"/>
+    <mergeCell ref="P373:Q373"/>
+    <mergeCell ref="T373:V373"/>
+    <mergeCell ref="B372:C374"/>
+    <mergeCell ref="F372:G372"/>
+    <mergeCell ref="I372:J372"/>
+    <mergeCell ref="M372:N372"/>
+    <mergeCell ref="P372:Q372"/>
+    <mergeCell ref="F374:G374"/>
+    <mergeCell ref="I374:J374"/>
+    <mergeCell ref="M374:N374"/>
+    <mergeCell ref="P374:Q374"/>
+    <mergeCell ref="T370:V370"/>
+    <mergeCell ref="B371:C371"/>
+    <mergeCell ref="F371:G371"/>
+    <mergeCell ref="I371:J371"/>
+    <mergeCell ref="M371:N371"/>
+    <mergeCell ref="P371:Q371"/>
+    <mergeCell ref="T371:V371"/>
+    <mergeCell ref="B370:C370"/>
+    <mergeCell ref="F370:G370"/>
+    <mergeCell ref="I370:J370"/>
+    <mergeCell ref="M370:N370"/>
+    <mergeCell ref="P370:Q370"/>
+    <mergeCell ref="T368:V368"/>
+    <mergeCell ref="B369:C369"/>
+    <mergeCell ref="F369:G369"/>
+    <mergeCell ref="I369:J369"/>
+    <mergeCell ref="M369:N369"/>
+    <mergeCell ref="P369:Q369"/>
+    <mergeCell ref="T369:V369"/>
+    <mergeCell ref="B368:C368"/>
+    <mergeCell ref="F368:G368"/>
+    <mergeCell ref="I368:J368"/>
+    <mergeCell ref="M368:N368"/>
+    <mergeCell ref="P368:Q368"/>
+    <mergeCell ref="T366:V366"/>
+    <mergeCell ref="B367:C367"/>
+    <mergeCell ref="F367:G367"/>
+    <mergeCell ref="I367:J367"/>
+    <mergeCell ref="M367:N367"/>
+    <mergeCell ref="P367:Q367"/>
+    <mergeCell ref="T367:V367"/>
+    <mergeCell ref="B366:C366"/>
+    <mergeCell ref="F366:G366"/>
+    <mergeCell ref="I366:J366"/>
+    <mergeCell ref="M366:N366"/>
+    <mergeCell ref="P366:Q366"/>
+    <mergeCell ref="T363:V363"/>
+    <mergeCell ref="B364:C365"/>
+    <mergeCell ref="F364:G364"/>
+    <mergeCell ref="I364:J364"/>
+    <mergeCell ref="M364:N364"/>
+    <mergeCell ref="P364:Q364"/>
+    <mergeCell ref="T364:V364"/>
+    <mergeCell ref="F365:G365"/>
+    <mergeCell ref="I365:J365"/>
+    <mergeCell ref="M365:N365"/>
+    <mergeCell ref="P365:Q365"/>
+    <mergeCell ref="T365:V365"/>
+    <mergeCell ref="B363:C363"/>
+    <mergeCell ref="F363:G363"/>
+    <mergeCell ref="I363:J363"/>
+    <mergeCell ref="M363:N363"/>
+    <mergeCell ref="P363:Q363"/>
+    <mergeCell ref="F362:G362"/>
+    <mergeCell ref="I362:J362"/>
+    <mergeCell ref="M362:N362"/>
+    <mergeCell ref="P362:Q362"/>
+    <mergeCell ref="T362:V362"/>
+    <mergeCell ref="F361:G361"/>
+    <mergeCell ref="I361:J361"/>
+    <mergeCell ref="M361:N361"/>
+    <mergeCell ref="P361:Q361"/>
+    <mergeCell ref="T361:V361"/>
+    <mergeCell ref="F360:G360"/>
+    <mergeCell ref="I360:J360"/>
+    <mergeCell ref="M360:N360"/>
+    <mergeCell ref="P360:Q360"/>
+    <mergeCell ref="T360:V360"/>
+    <mergeCell ref="F359:G359"/>
+    <mergeCell ref="I359:J359"/>
+    <mergeCell ref="M359:N359"/>
+    <mergeCell ref="P359:Q359"/>
+    <mergeCell ref="T359:V359"/>
+    <mergeCell ref="F358:G358"/>
+    <mergeCell ref="I358:J358"/>
+    <mergeCell ref="M358:N358"/>
+    <mergeCell ref="P358:Q358"/>
+    <mergeCell ref="T358:V358"/>
+    <mergeCell ref="F357:G357"/>
+    <mergeCell ref="I357:J357"/>
+    <mergeCell ref="M357:N357"/>
+    <mergeCell ref="P357:Q357"/>
+    <mergeCell ref="T357:V357"/>
+    <mergeCell ref="F356:G356"/>
+    <mergeCell ref="I356:J356"/>
+    <mergeCell ref="M356:N356"/>
+    <mergeCell ref="P356:Q356"/>
+    <mergeCell ref="T356:V356"/>
+    <mergeCell ref="F355:G355"/>
+    <mergeCell ref="I355:J355"/>
+    <mergeCell ref="M355:N355"/>
+    <mergeCell ref="P355:Q355"/>
+    <mergeCell ref="T355:V355"/>
+    <mergeCell ref="F354:G354"/>
+    <mergeCell ref="I354:J354"/>
+    <mergeCell ref="M354:N354"/>
+    <mergeCell ref="P354:Q354"/>
+    <mergeCell ref="T354:V354"/>
+    <mergeCell ref="F353:G353"/>
+    <mergeCell ref="I353:J353"/>
+    <mergeCell ref="M353:N353"/>
+    <mergeCell ref="P353:Q353"/>
+    <mergeCell ref="T353:V353"/>
+    <mergeCell ref="F352:G352"/>
+    <mergeCell ref="I352:J352"/>
+    <mergeCell ref="M352:N352"/>
+    <mergeCell ref="P352:Q352"/>
+    <mergeCell ref="T352:V352"/>
+    <mergeCell ref="F351:G351"/>
+    <mergeCell ref="I351:J351"/>
+    <mergeCell ref="M351:N351"/>
+    <mergeCell ref="P351:Q351"/>
+    <mergeCell ref="T351:V351"/>
+    <mergeCell ref="F350:G350"/>
+    <mergeCell ref="I350:J350"/>
+    <mergeCell ref="M350:N350"/>
+    <mergeCell ref="P350:Q350"/>
+    <mergeCell ref="T350:V350"/>
+    <mergeCell ref="F349:G349"/>
+    <mergeCell ref="I349:J349"/>
+    <mergeCell ref="M349:N349"/>
+    <mergeCell ref="P349:Q349"/>
+    <mergeCell ref="T349:V349"/>
+    <mergeCell ref="F348:G348"/>
+    <mergeCell ref="I348:J348"/>
+    <mergeCell ref="M348:N348"/>
+    <mergeCell ref="P348:Q348"/>
+    <mergeCell ref="T348:V348"/>
+    <mergeCell ref="M346:N346"/>
+    <mergeCell ref="P346:Q346"/>
+    <mergeCell ref="T346:V346"/>
+    <mergeCell ref="I347:J347"/>
+    <mergeCell ref="M347:N347"/>
+    <mergeCell ref="P347:Q347"/>
+    <mergeCell ref="T347:V347"/>
+    <mergeCell ref="D346:D347"/>
+    <mergeCell ref="E346:E347"/>
+    <mergeCell ref="F346:G347"/>
+    <mergeCell ref="H346:H347"/>
+    <mergeCell ref="I346:J346"/>
+    <mergeCell ref="F345:G345"/>
+    <mergeCell ref="I345:J345"/>
+    <mergeCell ref="M345:N345"/>
+    <mergeCell ref="P345:Q345"/>
+    <mergeCell ref="T345:V345"/>
+    <mergeCell ref="F344:G344"/>
+    <mergeCell ref="I344:J344"/>
+    <mergeCell ref="M344:N344"/>
+    <mergeCell ref="P344:Q344"/>
+    <mergeCell ref="T344:V344"/>
+    <mergeCell ref="F343:G343"/>
+    <mergeCell ref="I343:J343"/>
+    <mergeCell ref="M343:N343"/>
+    <mergeCell ref="P343:Q343"/>
+    <mergeCell ref="T343:V343"/>
+    <mergeCell ref="F342:G342"/>
+    <mergeCell ref="I342:J342"/>
+    <mergeCell ref="M342:N342"/>
+    <mergeCell ref="P342:Q342"/>
+    <mergeCell ref="T342:V342"/>
+    <mergeCell ref="F341:G341"/>
+    <mergeCell ref="I341:J341"/>
+    <mergeCell ref="M341:N341"/>
+    <mergeCell ref="P341:Q341"/>
+    <mergeCell ref="T341:V341"/>
+    <mergeCell ref="F340:G340"/>
+    <mergeCell ref="I340:J340"/>
+    <mergeCell ref="M340:N340"/>
+    <mergeCell ref="P340:Q340"/>
+    <mergeCell ref="T340:V340"/>
+    <mergeCell ref="F339:G339"/>
+    <mergeCell ref="I339:J339"/>
+    <mergeCell ref="M339:N339"/>
+    <mergeCell ref="P339:Q339"/>
+    <mergeCell ref="T339:V339"/>
+    <mergeCell ref="F338:G338"/>
+    <mergeCell ref="I338:J338"/>
+    <mergeCell ref="M338:N338"/>
+    <mergeCell ref="P338:Q338"/>
+    <mergeCell ref="T338:V338"/>
+    <mergeCell ref="F337:G337"/>
+    <mergeCell ref="I337:J337"/>
+    <mergeCell ref="M337:N337"/>
+    <mergeCell ref="P337:Q337"/>
+    <mergeCell ref="T337:V337"/>
+    <mergeCell ref="F336:G336"/>
+    <mergeCell ref="I336:J336"/>
+    <mergeCell ref="M336:N336"/>
+    <mergeCell ref="P336:Q336"/>
+    <mergeCell ref="T336:V336"/>
+    <mergeCell ref="F335:G335"/>
+    <mergeCell ref="I335:J335"/>
+    <mergeCell ref="M335:N335"/>
+    <mergeCell ref="P335:Q335"/>
+    <mergeCell ref="T335:V335"/>
+    <mergeCell ref="T333:V333"/>
+    <mergeCell ref="F334:G334"/>
+    <mergeCell ref="I334:J334"/>
+    <mergeCell ref="M334:N334"/>
+    <mergeCell ref="P334:Q334"/>
+    <mergeCell ref="T334:V334"/>
+    <mergeCell ref="T331:V331"/>
+    <mergeCell ref="F332:G332"/>
+    <mergeCell ref="I332:J332"/>
+    <mergeCell ref="M332:N332"/>
+    <mergeCell ref="P332:Q332"/>
+    <mergeCell ref="T332:V332"/>
+    <mergeCell ref="T329:V329"/>
+    <mergeCell ref="F330:G330"/>
+    <mergeCell ref="I330:J330"/>
+    <mergeCell ref="M330:N330"/>
+    <mergeCell ref="P330:Q330"/>
+    <mergeCell ref="T330:V330"/>
+    <mergeCell ref="D329:D334"/>
+    <mergeCell ref="F329:G329"/>
+    <mergeCell ref="I329:J329"/>
+    <mergeCell ref="M329:N329"/>
+    <mergeCell ref="P329:Q329"/>
+    <mergeCell ref="F331:G331"/>
+    <mergeCell ref="I331:J331"/>
+    <mergeCell ref="M331:N331"/>
+    <mergeCell ref="P331:Q331"/>
+    <mergeCell ref="F333:G333"/>
+    <mergeCell ref="I333:J333"/>
+    <mergeCell ref="M333:N333"/>
+    <mergeCell ref="P333:Q333"/>
+    <mergeCell ref="F328:G328"/>
+    <mergeCell ref="I328:J328"/>
+    <mergeCell ref="M328:N328"/>
+    <mergeCell ref="P328:Q328"/>
+    <mergeCell ref="T328:V328"/>
+    <mergeCell ref="F327:G327"/>
+    <mergeCell ref="I327:J327"/>
+    <mergeCell ref="M327:N327"/>
+    <mergeCell ref="P327:Q327"/>
+    <mergeCell ref="T327:V327"/>
+    <mergeCell ref="M325:N325"/>
+    <mergeCell ref="P325:Q325"/>
+    <mergeCell ref="T325:V325"/>
+    <mergeCell ref="F326:G326"/>
+    <mergeCell ref="I326:J326"/>
+    <mergeCell ref="M326:N326"/>
+    <mergeCell ref="P326:Q326"/>
+    <mergeCell ref="T326:V326"/>
+    <mergeCell ref="M323:N323"/>
+    <mergeCell ref="P323:Q323"/>
+    <mergeCell ref="T323:V323"/>
+    <mergeCell ref="I324:J324"/>
+    <mergeCell ref="M324:N324"/>
+    <mergeCell ref="P324:Q324"/>
+    <mergeCell ref="T324:V324"/>
+    <mergeCell ref="D323:D325"/>
+    <mergeCell ref="E323:E325"/>
+    <mergeCell ref="F323:G325"/>
+    <mergeCell ref="H323:H325"/>
+    <mergeCell ref="I323:J323"/>
+    <mergeCell ref="I325:J325"/>
+    <mergeCell ref="F322:G322"/>
+    <mergeCell ref="I322:J322"/>
+    <mergeCell ref="M322:N322"/>
+    <mergeCell ref="P322:Q322"/>
+    <mergeCell ref="T322:V322"/>
+    <mergeCell ref="F321:G321"/>
+    <mergeCell ref="I321:J321"/>
+    <mergeCell ref="M321:N321"/>
+    <mergeCell ref="P321:Q321"/>
+    <mergeCell ref="T321:V321"/>
+    <mergeCell ref="T319:V319"/>
+    <mergeCell ref="F320:G320"/>
+    <mergeCell ref="I320:J320"/>
+    <mergeCell ref="M320:N320"/>
+    <mergeCell ref="P320:Q320"/>
+    <mergeCell ref="T320:V320"/>
+    <mergeCell ref="D319:D320"/>
+    <mergeCell ref="F319:G319"/>
+    <mergeCell ref="I319:J319"/>
+    <mergeCell ref="M319:N319"/>
+    <mergeCell ref="P319:Q319"/>
+    <mergeCell ref="F318:G318"/>
+    <mergeCell ref="I318:J318"/>
+    <mergeCell ref="M318:N318"/>
+    <mergeCell ref="P318:Q318"/>
+    <mergeCell ref="T318:V318"/>
+    <mergeCell ref="F317:G317"/>
+    <mergeCell ref="I317:J317"/>
+    <mergeCell ref="M317:N317"/>
+    <mergeCell ref="P317:Q317"/>
+    <mergeCell ref="T317:V317"/>
+    <mergeCell ref="M315:N315"/>
+    <mergeCell ref="P315:Q315"/>
+    <mergeCell ref="T315:V315"/>
+    <mergeCell ref="I316:J316"/>
+    <mergeCell ref="M316:N316"/>
+    <mergeCell ref="P316:Q316"/>
+    <mergeCell ref="T316:V316"/>
+    <mergeCell ref="D315:D316"/>
+    <mergeCell ref="E315:E316"/>
+    <mergeCell ref="F315:G316"/>
+    <mergeCell ref="H315:H316"/>
+    <mergeCell ref="I315:J315"/>
+    <mergeCell ref="F314:G314"/>
+    <mergeCell ref="I314:J314"/>
+    <mergeCell ref="M314:N314"/>
+    <mergeCell ref="P314:Q314"/>
+    <mergeCell ref="T314:V314"/>
+    <mergeCell ref="T312:V312"/>
+    <mergeCell ref="F313:G313"/>
+    <mergeCell ref="I313:J313"/>
+    <mergeCell ref="M313:N313"/>
+    <mergeCell ref="P313:Q313"/>
+    <mergeCell ref="T313:V313"/>
+    <mergeCell ref="D312:D313"/>
+    <mergeCell ref="F312:G312"/>
+    <mergeCell ref="I312:J312"/>
+    <mergeCell ref="M312:N312"/>
+    <mergeCell ref="P312:Q312"/>
+    <mergeCell ref="F311:G311"/>
+    <mergeCell ref="I311:J311"/>
+    <mergeCell ref="M311:N311"/>
+    <mergeCell ref="P311:Q311"/>
+    <mergeCell ref="T311:V311"/>
+    <mergeCell ref="F310:G310"/>
+    <mergeCell ref="I310:J310"/>
+    <mergeCell ref="M310:N310"/>
+    <mergeCell ref="P310:Q310"/>
+    <mergeCell ref="T310:V310"/>
+    <mergeCell ref="F309:G309"/>
+    <mergeCell ref="I309:J309"/>
+    <mergeCell ref="M309:N309"/>
+    <mergeCell ref="P309:Q309"/>
+    <mergeCell ref="T309:V309"/>
+    <mergeCell ref="F308:G308"/>
+    <mergeCell ref="I308:J308"/>
+    <mergeCell ref="M308:N308"/>
+    <mergeCell ref="P308:Q308"/>
+    <mergeCell ref="T308:V308"/>
+    <mergeCell ref="F307:G307"/>
+    <mergeCell ref="I307:J307"/>
+    <mergeCell ref="M307:N307"/>
+    <mergeCell ref="P307:Q307"/>
+    <mergeCell ref="T307:V307"/>
+    <mergeCell ref="F306:G306"/>
+    <mergeCell ref="I306:J306"/>
+    <mergeCell ref="M306:N306"/>
+    <mergeCell ref="P306:Q306"/>
+    <mergeCell ref="T306:V306"/>
+    <mergeCell ref="F305:G305"/>
+    <mergeCell ref="I305:J305"/>
+    <mergeCell ref="M305:N305"/>
+    <mergeCell ref="P305:Q305"/>
+    <mergeCell ref="T305:V305"/>
+    <mergeCell ref="F304:G304"/>
+    <mergeCell ref="I304:J304"/>
+    <mergeCell ref="M304:N304"/>
+    <mergeCell ref="P304:Q304"/>
+    <mergeCell ref="T304:V304"/>
+    <mergeCell ref="F303:G303"/>
+    <mergeCell ref="I303:J303"/>
+    <mergeCell ref="M303:N303"/>
+    <mergeCell ref="P303:Q303"/>
+    <mergeCell ref="T303:V303"/>
+    <mergeCell ref="F302:G302"/>
+    <mergeCell ref="I302:J302"/>
+    <mergeCell ref="M302:N302"/>
+    <mergeCell ref="P302:Q302"/>
+    <mergeCell ref="T302:V302"/>
+    <mergeCell ref="F301:G301"/>
+    <mergeCell ref="I301:J301"/>
+    <mergeCell ref="M301:N301"/>
+    <mergeCell ref="P301:Q301"/>
+    <mergeCell ref="T301:V301"/>
+    <mergeCell ref="F300:G300"/>
+    <mergeCell ref="I300:J300"/>
+    <mergeCell ref="M300:N300"/>
+    <mergeCell ref="P300:Q300"/>
+    <mergeCell ref="T300:V300"/>
+    <mergeCell ref="F299:G299"/>
+    <mergeCell ref="I299:J299"/>
+    <mergeCell ref="M299:N299"/>
+    <mergeCell ref="P299:Q299"/>
+    <mergeCell ref="T299:V299"/>
+    <mergeCell ref="F298:G298"/>
+    <mergeCell ref="I298:J298"/>
+    <mergeCell ref="M298:N298"/>
+    <mergeCell ref="P298:Q298"/>
+    <mergeCell ref="T298:V298"/>
+    <mergeCell ref="M296:N296"/>
+    <mergeCell ref="P296:Q296"/>
+    <mergeCell ref="T296:V296"/>
+    <mergeCell ref="I297:J297"/>
+    <mergeCell ref="M297:N297"/>
+    <mergeCell ref="P297:Q297"/>
+    <mergeCell ref="T297:V297"/>
+    <mergeCell ref="D296:D297"/>
+    <mergeCell ref="E296:E297"/>
+    <mergeCell ref="F296:G297"/>
+    <mergeCell ref="H296:H297"/>
+    <mergeCell ref="I296:J296"/>
+    <mergeCell ref="F295:G295"/>
+    <mergeCell ref="I295:J295"/>
+    <mergeCell ref="M295:N295"/>
+    <mergeCell ref="P295:Q295"/>
+    <mergeCell ref="T295:V295"/>
+    <mergeCell ref="F294:G294"/>
+    <mergeCell ref="I294:J294"/>
+    <mergeCell ref="M294:N294"/>
+    <mergeCell ref="P294:Q294"/>
+    <mergeCell ref="T294:V294"/>
+    <mergeCell ref="F293:G293"/>
+    <mergeCell ref="I293:J293"/>
+    <mergeCell ref="M293:N293"/>
+    <mergeCell ref="P293:Q293"/>
+    <mergeCell ref="T293:V293"/>
+    <mergeCell ref="M291:N291"/>
+    <mergeCell ref="P291:Q291"/>
+    <mergeCell ref="T291:V291"/>
+    <mergeCell ref="I292:J292"/>
+    <mergeCell ref="M292:N292"/>
+    <mergeCell ref="P292:Q292"/>
+    <mergeCell ref="T292:V292"/>
+    <mergeCell ref="D291:D292"/>
+    <mergeCell ref="E291:E292"/>
+    <mergeCell ref="F291:G292"/>
+    <mergeCell ref="H291:H292"/>
+    <mergeCell ref="I291:J291"/>
+    <mergeCell ref="F290:G290"/>
+    <mergeCell ref="I290:J290"/>
+    <mergeCell ref="M290:N290"/>
+    <mergeCell ref="P290:Q290"/>
+    <mergeCell ref="T290:V290"/>
+    <mergeCell ref="F289:G289"/>
+    <mergeCell ref="I289:J289"/>
+    <mergeCell ref="M289:N289"/>
+    <mergeCell ref="P289:Q289"/>
+    <mergeCell ref="T289:V289"/>
+    <mergeCell ref="F288:G288"/>
+    <mergeCell ref="I288:J288"/>
+    <mergeCell ref="M288:N288"/>
+    <mergeCell ref="P288:Q288"/>
+    <mergeCell ref="T288:V288"/>
+    <mergeCell ref="F287:G287"/>
+    <mergeCell ref="I287:J287"/>
+    <mergeCell ref="M287:N287"/>
+    <mergeCell ref="P287:Q287"/>
+    <mergeCell ref="T287:V287"/>
+    <mergeCell ref="M285:N285"/>
+    <mergeCell ref="P285:Q285"/>
+    <mergeCell ref="T285:V285"/>
+    <mergeCell ref="I286:J286"/>
+    <mergeCell ref="M286:N286"/>
+    <mergeCell ref="P286:Q286"/>
+    <mergeCell ref="T286:V286"/>
+    <mergeCell ref="D285:D286"/>
+    <mergeCell ref="E285:E286"/>
+    <mergeCell ref="F285:G286"/>
+    <mergeCell ref="H285:H286"/>
+    <mergeCell ref="I285:J285"/>
+    <mergeCell ref="F284:G284"/>
+    <mergeCell ref="I284:J284"/>
+    <mergeCell ref="M284:N284"/>
+    <mergeCell ref="P284:Q284"/>
+    <mergeCell ref="T284:V284"/>
+    <mergeCell ref="F283:G283"/>
+    <mergeCell ref="I283:J283"/>
+    <mergeCell ref="M283:N283"/>
+    <mergeCell ref="P283:Q283"/>
+    <mergeCell ref="T283:V283"/>
+    <mergeCell ref="F282:G282"/>
+    <mergeCell ref="I282:J282"/>
+    <mergeCell ref="M282:N282"/>
+    <mergeCell ref="P282:Q282"/>
+    <mergeCell ref="T282:V282"/>
+    <mergeCell ref="F281:G281"/>
+    <mergeCell ref="I281:J281"/>
+    <mergeCell ref="M281:N281"/>
+    <mergeCell ref="P281:Q281"/>
+    <mergeCell ref="T281:V281"/>
+    <mergeCell ref="F280:G280"/>
+    <mergeCell ref="I280:J280"/>
+    <mergeCell ref="M280:N280"/>
+    <mergeCell ref="P280:Q280"/>
+    <mergeCell ref="T280:V280"/>
+    <mergeCell ref="F279:G279"/>
+    <mergeCell ref="I279:J279"/>
+    <mergeCell ref="M279:N279"/>
+    <mergeCell ref="P279:Q279"/>
+    <mergeCell ref="T279:V279"/>
+    <mergeCell ref="F278:G278"/>
+    <mergeCell ref="I278:J278"/>
+    <mergeCell ref="M278:N278"/>
+    <mergeCell ref="P278:Q278"/>
+    <mergeCell ref="T278:V278"/>
+    <mergeCell ref="F277:G277"/>
+    <mergeCell ref="I277:J277"/>
+    <mergeCell ref="M277:N277"/>
+    <mergeCell ref="P277:Q277"/>
+    <mergeCell ref="T277:V277"/>
+    <mergeCell ref="F276:G276"/>
+    <mergeCell ref="I276:J276"/>
+    <mergeCell ref="M276:N276"/>
+    <mergeCell ref="P276:Q276"/>
+    <mergeCell ref="T276:V276"/>
+    <mergeCell ref="F275:G275"/>
+    <mergeCell ref="I275:J275"/>
+    <mergeCell ref="M275:N275"/>
+    <mergeCell ref="P275:Q275"/>
+    <mergeCell ref="T275:V275"/>
+    <mergeCell ref="P273:Q273"/>
+    <mergeCell ref="T273:V273"/>
+    <mergeCell ref="F274:G274"/>
+    <mergeCell ref="I274:J274"/>
+    <mergeCell ref="M274:N274"/>
+    <mergeCell ref="P274:Q274"/>
+    <mergeCell ref="T274:V274"/>
+    <mergeCell ref="T271:V271"/>
+    <mergeCell ref="F272:G272"/>
+    <mergeCell ref="I272:J272"/>
+    <mergeCell ref="M272:N272"/>
+    <mergeCell ref="P272:Q272"/>
+    <mergeCell ref="T272:V272"/>
+    <mergeCell ref="T269:V269"/>
+    <mergeCell ref="F270:G270"/>
+    <mergeCell ref="I270:J270"/>
+    <mergeCell ref="M270:N270"/>
+    <mergeCell ref="P270:Q270"/>
+    <mergeCell ref="T270:V270"/>
+    <mergeCell ref="T267:V267"/>
+    <mergeCell ref="F268:G268"/>
+    <mergeCell ref="I268:J268"/>
+    <mergeCell ref="M268:N268"/>
+    <mergeCell ref="P268:Q268"/>
+    <mergeCell ref="T268:V268"/>
+    <mergeCell ref="B267:C362"/>
+    <mergeCell ref="F267:G267"/>
+    <mergeCell ref="I267:J267"/>
+    <mergeCell ref="M267:N267"/>
+    <mergeCell ref="P267:Q267"/>
+    <mergeCell ref="F269:G269"/>
+    <mergeCell ref="I269:J269"/>
+    <mergeCell ref="M269:N269"/>
+    <mergeCell ref="P269:Q269"/>
+    <mergeCell ref="F271:G271"/>
+    <mergeCell ref="I271:J271"/>
+    <mergeCell ref="M271:N271"/>
+    <mergeCell ref="P271:Q271"/>
+    <mergeCell ref="F273:G273"/>
+    <mergeCell ref="I273:J273"/>
+    <mergeCell ref="M273:N273"/>
+    <mergeCell ref="T265:V265"/>
+    <mergeCell ref="B266:C266"/>
+    <mergeCell ref="F266:G266"/>
+    <mergeCell ref="I266:J266"/>
+    <mergeCell ref="M266:N266"/>
+    <mergeCell ref="P266:Q266"/>
+    <mergeCell ref="T266:V266"/>
+    <mergeCell ref="B265:C265"/>
+    <mergeCell ref="F265:G265"/>
+    <mergeCell ref="I265:J265"/>
+    <mergeCell ref="M265:N265"/>
+    <mergeCell ref="P265:Q265"/>
+    <mergeCell ref="T262:V262"/>
+    <mergeCell ref="D263:D264"/>
+    <mergeCell ref="F263:G263"/>
+    <mergeCell ref="I263:J263"/>
+    <mergeCell ref="M263:N263"/>
+    <mergeCell ref="P263:Q263"/>
+    <mergeCell ref="T263:V263"/>
+    <mergeCell ref="F264:G264"/>
+    <mergeCell ref="I264:J264"/>
+    <mergeCell ref="M264:N264"/>
+    <mergeCell ref="P264:Q264"/>
+    <mergeCell ref="T264:V264"/>
+    <mergeCell ref="B262:C264"/>
+    <mergeCell ref="F262:G262"/>
+    <mergeCell ref="I262:J262"/>
+    <mergeCell ref="M262:N262"/>
+    <mergeCell ref="P262:Q262"/>
+    <mergeCell ref="T260:V260"/>
+    <mergeCell ref="F261:G261"/>
+    <mergeCell ref="I261:J261"/>
+    <mergeCell ref="M261:N261"/>
+    <mergeCell ref="P261:Q261"/>
+    <mergeCell ref="T261:V261"/>
+    <mergeCell ref="T258:V258"/>
+    <mergeCell ref="F259:G259"/>
+    <mergeCell ref="I259:J259"/>
+    <mergeCell ref="M259:N259"/>
+    <mergeCell ref="P259:Q259"/>
+    <mergeCell ref="T259:V259"/>
+    <mergeCell ref="T256:V256"/>
+    <mergeCell ref="F257:G257"/>
+    <mergeCell ref="I257:J257"/>
+    <mergeCell ref="M257:N257"/>
+    <mergeCell ref="P257:Q257"/>
+    <mergeCell ref="T257:V257"/>
+    <mergeCell ref="B256:C261"/>
+    <mergeCell ref="F256:G256"/>
+    <mergeCell ref="I256:J256"/>
+    <mergeCell ref="M256:N256"/>
+    <mergeCell ref="P256:Q256"/>
+    <mergeCell ref="F258:G258"/>
+    <mergeCell ref="I258:J258"/>
+    <mergeCell ref="M258:N258"/>
+    <mergeCell ref="P258:Q258"/>
+    <mergeCell ref="F260:G260"/>
+    <mergeCell ref="I260:J260"/>
+    <mergeCell ref="M260:N260"/>
+    <mergeCell ref="P260:Q260"/>
+    <mergeCell ref="T254:V254"/>
+    <mergeCell ref="F255:G255"/>
+    <mergeCell ref="I255:J255"/>
+    <mergeCell ref="M255:N255"/>
+    <mergeCell ref="P255:Q255"/>
+    <mergeCell ref="T255:V255"/>
+    <mergeCell ref="T252:V252"/>
+    <mergeCell ref="F253:G253"/>
+    <mergeCell ref="I253:J253"/>
+    <mergeCell ref="M253:N253"/>
+    <mergeCell ref="P253:Q253"/>
+    <mergeCell ref="T253:V253"/>
+    <mergeCell ref="B252:C255"/>
+    <mergeCell ref="F252:G252"/>
+    <mergeCell ref="I252:J252"/>
+    <mergeCell ref="M252:N252"/>
+    <mergeCell ref="P252:Q252"/>
+    <mergeCell ref="F254:G254"/>
+    <mergeCell ref="I254:J254"/>
+    <mergeCell ref="M254:N254"/>
+    <mergeCell ref="P254:Q254"/>
+    <mergeCell ref="T250:V250"/>
+    <mergeCell ref="F251:G251"/>
+    <mergeCell ref="I251:J251"/>
+    <mergeCell ref="M251:N251"/>
+    <mergeCell ref="P251:Q251"/>
+    <mergeCell ref="T251:V251"/>
+    <mergeCell ref="B250:C251"/>
+    <mergeCell ref="F250:G250"/>
+    <mergeCell ref="I250:J250"/>
+    <mergeCell ref="M250:N250"/>
+    <mergeCell ref="P250:Q250"/>
+    <mergeCell ref="T247:V247"/>
+    <mergeCell ref="B248:C249"/>
+    <mergeCell ref="F248:G248"/>
+    <mergeCell ref="I248:J248"/>
+    <mergeCell ref="M248:N248"/>
+    <mergeCell ref="P248:Q248"/>
+    <mergeCell ref="T248:V248"/>
+    <mergeCell ref="F249:G249"/>
+    <mergeCell ref="I249:J249"/>
+    <mergeCell ref="M249:N249"/>
+    <mergeCell ref="P249:Q249"/>
+    <mergeCell ref="T249:V249"/>
+    <mergeCell ref="T245:V245"/>
+    <mergeCell ref="F246:G246"/>
+    <mergeCell ref="I246:J246"/>
+    <mergeCell ref="M246:N246"/>
+    <mergeCell ref="P246:Q246"/>
+    <mergeCell ref="T246:V246"/>
+    <mergeCell ref="B245:C247"/>
+    <mergeCell ref="F245:G245"/>
+    <mergeCell ref="I245:J245"/>
+    <mergeCell ref="M245:N245"/>
+    <mergeCell ref="P245:Q245"/>
+    <mergeCell ref="F247:G247"/>
+    <mergeCell ref="I247:J247"/>
+    <mergeCell ref="M247:N247"/>
+    <mergeCell ref="P247:Q247"/>
+    <mergeCell ref="F244:G244"/>
+    <mergeCell ref="I244:J244"/>
+    <mergeCell ref="M244:N244"/>
+    <mergeCell ref="P244:Q244"/>
+    <mergeCell ref="T244:V244"/>
+    <mergeCell ref="P242:Q242"/>
+    <mergeCell ref="T242:V242"/>
+    <mergeCell ref="F243:G243"/>
+    <mergeCell ref="I243:J243"/>
+    <mergeCell ref="M243:N243"/>
+    <mergeCell ref="P243:Q243"/>
+    <mergeCell ref="T243:V243"/>
+    <mergeCell ref="T240:V240"/>
+    <mergeCell ref="F241:G241"/>
+    <mergeCell ref="I241:J241"/>
+    <mergeCell ref="M241:N241"/>
+    <mergeCell ref="P241:Q241"/>
+    <mergeCell ref="T241:V241"/>
+    <mergeCell ref="T238:V238"/>
+    <mergeCell ref="F239:G239"/>
+    <mergeCell ref="I239:J239"/>
+    <mergeCell ref="M239:N239"/>
+    <mergeCell ref="P239:Q239"/>
+    <mergeCell ref="T239:V239"/>
+    <mergeCell ref="T236:V236"/>
+    <mergeCell ref="F237:G237"/>
+    <mergeCell ref="I237:J237"/>
+    <mergeCell ref="M237:N237"/>
+    <mergeCell ref="P237:Q237"/>
+    <mergeCell ref="T237:V237"/>
+    <mergeCell ref="B236:C244"/>
+    <mergeCell ref="F236:G236"/>
+    <mergeCell ref="I236:J236"/>
+    <mergeCell ref="M236:N236"/>
+    <mergeCell ref="P236:Q236"/>
+    <mergeCell ref="F238:G238"/>
+    <mergeCell ref="I238:J238"/>
+    <mergeCell ref="M238:N238"/>
+    <mergeCell ref="P238:Q238"/>
+    <mergeCell ref="F240:G240"/>
+    <mergeCell ref="I240:J240"/>
+    <mergeCell ref="M240:N240"/>
+    <mergeCell ref="P240:Q240"/>
+    <mergeCell ref="F242:G242"/>
+    <mergeCell ref="I242:J242"/>
+    <mergeCell ref="M242:N242"/>
+    <mergeCell ref="F235:G235"/>
+    <mergeCell ref="I235:J235"/>
+    <mergeCell ref="M235:N235"/>
+    <mergeCell ref="P235:Q235"/>
+    <mergeCell ref="T235:V235"/>
+    <mergeCell ref="F234:G234"/>
+    <mergeCell ref="I234:J234"/>
+    <mergeCell ref="M234:N234"/>
+    <mergeCell ref="P234:Q234"/>
+    <mergeCell ref="T234:V234"/>
+    <mergeCell ref="F233:G233"/>
+    <mergeCell ref="I233:J233"/>
+    <mergeCell ref="M233:N233"/>
+    <mergeCell ref="P233:Q233"/>
+    <mergeCell ref="T233:V233"/>
+    <mergeCell ref="F232:G232"/>
+    <mergeCell ref="I232:J232"/>
+    <mergeCell ref="M232:N232"/>
+    <mergeCell ref="P232:Q232"/>
+    <mergeCell ref="T232:V232"/>
+    <mergeCell ref="F231:G231"/>
+    <mergeCell ref="I231:J231"/>
+    <mergeCell ref="M231:N231"/>
+    <mergeCell ref="P231:Q231"/>
+    <mergeCell ref="T231:V231"/>
+    <mergeCell ref="F230:G230"/>
+    <mergeCell ref="I230:J230"/>
+    <mergeCell ref="M230:N230"/>
+    <mergeCell ref="P230:Q230"/>
+    <mergeCell ref="T230:V230"/>
+    <mergeCell ref="P228:Q228"/>
+    <mergeCell ref="T228:V228"/>
+    <mergeCell ref="F229:G229"/>
+    <mergeCell ref="I229:J229"/>
+    <mergeCell ref="M229:N229"/>
+    <mergeCell ref="P229:Q229"/>
+    <mergeCell ref="T229:V229"/>
+    <mergeCell ref="T226:V226"/>
+    <mergeCell ref="F227:G227"/>
+    <mergeCell ref="I227:J227"/>
+    <mergeCell ref="M227:N227"/>
+    <mergeCell ref="P227:Q227"/>
+    <mergeCell ref="T227:V227"/>
+    <mergeCell ref="T224:V224"/>
+    <mergeCell ref="F225:G225"/>
+    <mergeCell ref="I225:J225"/>
+    <mergeCell ref="M225:N225"/>
+    <mergeCell ref="P225:Q225"/>
+    <mergeCell ref="T225:V225"/>
+    <mergeCell ref="T222:V222"/>
+    <mergeCell ref="F223:G223"/>
+    <mergeCell ref="I223:J223"/>
+    <mergeCell ref="M223:N223"/>
+    <mergeCell ref="P223:Q223"/>
+    <mergeCell ref="T223:V223"/>
+    <mergeCell ref="B222:C235"/>
+    <mergeCell ref="F222:G222"/>
+    <mergeCell ref="I222:J222"/>
+    <mergeCell ref="M222:N222"/>
+    <mergeCell ref="P222:Q222"/>
+    <mergeCell ref="F224:G224"/>
+    <mergeCell ref="I224:J224"/>
+    <mergeCell ref="M224:N224"/>
+    <mergeCell ref="P224:Q224"/>
+    <mergeCell ref="F226:G226"/>
+    <mergeCell ref="I226:J226"/>
+    <mergeCell ref="M226:N226"/>
+    <mergeCell ref="P226:Q226"/>
+    <mergeCell ref="F228:G228"/>
+    <mergeCell ref="I228:J228"/>
+    <mergeCell ref="M228:N228"/>
+    <mergeCell ref="T219:V219"/>
+    <mergeCell ref="B220:C221"/>
+    <mergeCell ref="F220:G220"/>
+    <mergeCell ref="I220:J220"/>
+    <mergeCell ref="M220:N220"/>
+    <mergeCell ref="P220:Q220"/>
+    <mergeCell ref="T220:V220"/>
+    <mergeCell ref="F221:G221"/>
+    <mergeCell ref="I221:J221"/>
+    <mergeCell ref="M221:N221"/>
+    <mergeCell ref="P221:Q221"/>
+    <mergeCell ref="T221:V221"/>
+    <mergeCell ref="B219:C219"/>
+    <mergeCell ref="F219:G219"/>
+    <mergeCell ref="I219:J219"/>
+    <mergeCell ref="M219:N219"/>
+    <mergeCell ref="P219:Q219"/>
+    <mergeCell ref="T217:V217"/>
+    <mergeCell ref="B218:C218"/>
+    <mergeCell ref="F218:G218"/>
+    <mergeCell ref="I218:J218"/>
+    <mergeCell ref="M218:N218"/>
+    <mergeCell ref="P218:Q218"/>
+    <mergeCell ref="T218:V218"/>
+    <mergeCell ref="B217:C217"/>
+    <mergeCell ref="F217:G217"/>
+    <mergeCell ref="I217:J217"/>
+    <mergeCell ref="M217:N217"/>
+    <mergeCell ref="P217:Q217"/>
+    <mergeCell ref="T215:V215"/>
+    <mergeCell ref="B216:C216"/>
+    <mergeCell ref="F216:G216"/>
+    <mergeCell ref="I216:J216"/>
+    <mergeCell ref="M216:N216"/>
+    <mergeCell ref="P216:Q216"/>
+    <mergeCell ref="T216:V216"/>
+    <mergeCell ref="B215:C215"/>
+    <mergeCell ref="F215:G215"/>
+    <mergeCell ref="I215:J215"/>
+    <mergeCell ref="M215:N215"/>
+    <mergeCell ref="P215:Q215"/>
+    <mergeCell ref="F214:G214"/>
+    <mergeCell ref="I214:J214"/>
+    <mergeCell ref="M214:N214"/>
+    <mergeCell ref="P214:Q214"/>
+    <mergeCell ref="T214:V214"/>
+    <mergeCell ref="P212:Q212"/>
+    <mergeCell ref="T212:V212"/>
+    <mergeCell ref="F213:G213"/>
+    <mergeCell ref="I213:J213"/>
+    <mergeCell ref="M213:N213"/>
+    <mergeCell ref="P213:Q213"/>
+    <mergeCell ref="T213:V213"/>
+    <mergeCell ref="T210:V210"/>
+    <mergeCell ref="F211:G211"/>
+    <mergeCell ref="I211:J211"/>
+    <mergeCell ref="M211:N211"/>
+    <mergeCell ref="P211:Q211"/>
+    <mergeCell ref="T211:V211"/>
+    <mergeCell ref="T208:V208"/>
+    <mergeCell ref="F209:G209"/>
+    <mergeCell ref="I209:J209"/>
+    <mergeCell ref="M209:N209"/>
+    <mergeCell ref="P209:Q209"/>
+    <mergeCell ref="T209:V209"/>
+    <mergeCell ref="T206:V206"/>
+    <mergeCell ref="F207:G207"/>
+    <mergeCell ref="I207:J207"/>
+    <mergeCell ref="M207:N207"/>
+    <mergeCell ref="P207:Q207"/>
+    <mergeCell ref="T207:V207"/>
+    <mergeCell ref="B206:C214"/>
+    <mergeCell ref="F206:G206"/>
+    <mergeCell ref="I206:J206"/>
+    <mergeCell ref="M206:N206"/>
+    <mergeCell ref="P206:Q206"/>
+    <mergeCell ref="F208:G208"/>
+    <mergeCell ref="I208:J208"/>
+    <mergeCell ref="M208:N208"/>
+    <mergeCell ref="P208:Q208"/>
+    <mergeCell ref="F210:G210"/>
+    <mergeCell ref="I210:J210"/>
+    <mergeCell ref="M210:N210"/>
+    <mergeCell ref="P210:Q210"/>
+    <mergeCell ref="F212:G212"/>
+    <mergeCell ref="I212:J212"/>
+    <mergeCell ref="M212:N212"/>
+    <mergeCell ref="T203:V203"/>
+    <mergeCell ref="B204:C205"/>
+    <mergeCell ref="D204:D205"/>
+    <mergeCell ref="E204:E205"/>
+    <mergeCell ref="F204:G205"/>
+    <mergeCell ref="H204:H205"/>
+    <mergeCell ref="I204:J205"/>
+    <mergeCell ref="M204:N204"/>
+    <mergeCell ref="P204:Q204"/>
+    <mergeCell ref="T204:V204"/>
+    <mergeCell ref="M205:N205"/>
+    <mergeCell ref="P205:Q205"/>
+    <mergeCell ref="T205:V205"/>
+    <mergeCell ref="B203:C203"/>
+    <mergeCell ref="F203:G203"/>
+    <mergeCell ref="I203:J203"/>
+    <mergeCell ref="M203:N203"/>
+    <mergeCell ref="P203:Q203"/>
+    <mergeCell ref="T201:V201"/>
+    <mergeCell ref="F202:G202"/>
+    <mergeCell ref="I202:J202"/>
+    <mergeCell ref="M202:N202"/>
+    <mergeCell ref="P202:Q202"/>
+    <mergeCell ref="T202:V202"/>
+    <mergeCell ref="B201:C202"/>
+    <mergeCell ref="F201:G201"/>
+    <mergeCell ref="I201:J201"/>
+    <mergeCell ref="M201:N201"/>
+    <mergeCell ref="P201:Q201"/>
+    <mergeCell ref="T198:V198"/>
+    <mergeCell ref="B199:C200"/>
+    <mergeCell ref="F199:G199"/>
+    <mergeCell ref="I199:J199"/>
+    <mergeCell ref="M199:N199"/>
+    <mergeCell ref="P199:Q199"/>
+    <mergeCell ref="T199:V199"/>
+    <mergeCell ref="F200:G200"/>
+    <mergeCell ref="I200:J200"/>
+    <mergeCell ref="M200:N200"/>
+    <mergeCell ref="P200:Q200"/>
+    <mergeCell ref="T200:V200"/>
+    <mergeCell ref="B198:C198"/>
+    <mergeCell ref="F198:G198"/>
+    <mergeCell ref="I198:J198"/>
+    <mergeCell ref="M198:N198"/>
+    <mergeCell ref="P198:Q198"/>
+    <mergeCell ref="T195:V195"/>
+    <mergeCell ref="B196:C197"/>
+    <mergeCell ref="F196:G196"/>
+    <mergeCell ref="I196:J196"/>
+    <mergeCell ref="M196:N196"/>
+    <mergeCell ref="P196:Q196"/>
+    <mergeCell ref="T196:V196"/>
+    <mergeCell ref="F197:G197"/>
+    <mergeCell ref="I197:J197"/>
+    <mergeCell ref="M197:N197"/>
+    <mergeCell ref="P197:Q197"/>
+    <mergeCell ref="T197:V197"/>
+    <mergeCell ref="B195:C195"/>
+    <mergeCell ref="F195:G195"/>
+    <mergeCell ref="I195:J195"/>
+    <mergeCell ref="M195:N195"/>
+    <mergeCell ref="P195:Q195"/>
+    <mergeCell ref="P192:Q192"/>
+    <mergeCell ref="T192:V192"/>
+    <mergeCell ref="B193:C194"/>
+    <mergeCell ref="D193:D194"/>
+    <mergeCell ref="F193:G193"/>
+    <mergeCell ref="I193:J193"/>
+    <mergeCell ref="M193:N193"/>
+    <mergeCell ref="P193:Q193"/>
+    <mergeCell ref="T193:V193"/>
+    <mergeCell ref="F194:G194"/>
+    <mergeCell ref="I194:J194"/>
+    <mergeCell ref="M194:N194"/>
+    <mergeCell ref="P194:Q194"/>
+    <mergeCell ref="T194:V194"/>
+    <mergeCell ref="P190:Q190"/>
+    <mergeCell ref="T190:V190"/>
+    <mergeCell ref="F191:G191"/>
+    <mergeCell ref="I191:J191"/>
+    <mergeCell ref="M191:N191"/>
+    <mergeCell ref="P191:Q191"/>
+    <mergeCell ref="T191:V191"/>
+    <mergeCell ref="B190:C192"/>
+    <mergeCell ref="D190:D192"/>
+    <mergeCell ref="F190:G190"/>
+    <mergeCell ref="I190:J190"/>
+    <mergeCell ref="M190:N190"/>
+    <mergeCell ref="F192:G192"/>
+    <mergeCell ref="I192:J192"/>
+    <mergeCell ref="M192:N192"/>
+    <mergeCell ref="T188:V188"/>
+    <mergeCell ref="B189:C189"/>
+    <mergeCell ref="F189:G189"/>
+    <mergeCell ref="I189:J189"/>
+    <mergeCell ref="M189:N189"/>
+    <mergeCell ref="P189:Q189"/>
+    <mergeCell ref="T189:V189"/>
+    <mergeCell ref="B188:C188"/>
+    <mergeCell ref="F188:G188"/>
+    <mergeCell ref="I188:J188"/>
+    <mergeCell ref="M188:N188"/>
+    <mergeCell ref="P188:Q188"/>
+    <mergeCell ref="T186:V186"/>
+    <mergeCell ref="F187:G187"/>
+    <mergeCell ref="I187:J187"/>
+    <mergeCell ref="M187:N187"/>
+    <mergeCell ref="P187:Q187"/>
+    <mergeCell ref="T187:V187"/>
+    <mergeCell ref="T183:V183"/>
+    <mergeCell ref="B184:C187"/>
+    <mergeCell ref="F184:G184"/>
+    <mergeCell ref="I184:J184"/>
+    <mergeCell ref="M184:N184"/>
+    <mergeCell ref="P184:Q184"/>
+    <mergeCell ref="T184:V184"/>
+    <mergeCell ref="F185:G185"/>
+    <mergeCell ref="I185:J185"/>
+    <mergeCell ref="M185:N185"/>
+    <mergeCell ref="P185:Q185"/>
+    <mergeCell ref="T185:V185"/>
+    <mergeCell ref="F186:G186"/>
+    <mergeCell ref="I186:J186"/>
+    <mergeCell ref="M186:N186"/>
+    <mergeCell ref="P186:Q186"/>
+    <mergeCell ref="B183:C183"/>
+    <mergeCell ref="F183:G183"/>
+    <mergeCell ref="I183:J183"/>
+    <mergeCell ref="M183:N183"/>
+    <mergeCell ref="P183:Q183"/>
+    <mergeCell ref="T181:V181"/>
+    <mergeCell ref="B182:C182"/>
+    <mergeCell ref="F182:G182"/>
+    <mergeCell ref="I182:J182"/>
+    <mergeCell ref="M182:N182"/>
+    <mergeCell ref="P182:Q182"/>
+    <mergeCell ref="T182:V182"/>
+    <mergeCell ref="B181:C181"/>
+    <mergeCell ref="F181:G181"/>
+    <mergeCell ref="I181:J181"/>
+    <mergeCell ref="M181:N181"/>
+    <mergeCell ref="P181:Q181"/>
+    <mergeCell ref="T179:V179"/>
+    <mergeCell ref="F180:G180"/>
+    <mergeCell ref="I180:J180"/>
+    <mergeCell ref="M180:N180"/>
+    <mergeCell ref="P180:Q180"/>
+    <mergeCell ref="T180:V180"/>
+    <mergeCell ref="T177:V177"/>
+    <mergeCell ref="F178:G178"/>
+    <mergeCell ref="I178:J178"/>
+    <mergeCell ref="M178:N178"/>
+    <mergeCell ref="P178:Q178"/>
+    <mergeCell ref="T178:V178"/>
+    <mergeCell ref="B177:C180"/>
+    <mergeCell ref="F177:G177"/>
+    <mergeCell ref="I177:J177"/>
+    <mergeCell ref="M177:N177"/>
+    <mergeCell ref="P177:Q177"/>
+    <mergeCell ref="F179:G179"/>
+    <mergeCell ref="I179:J179"/>
+    <mergeCell ref="M179:N179"/>
+    <mergeCell ref="P179:Q179"/>
+    <mergeCell ref="F176:G176"/>
+    <mergeCell ref="I176:J176"/>
+    <mergeCell ref="M176:N176"/>
+    <mergeCell ref="P176:Q176"/>
+    <mergeCell ref="T176:V176"/>
+    <mergeCell ref="T174:V174"/>
+    <mergeCell ref="F175:G175"/>
+    <mergeCell ref="I175:J175"/>
+    <mergeCell ref="M175:N175"/>
+    <mergeCell ref="P175:Q175"/>
+    <mergeCell ref="T175:V175"/>
+    <mergeCell ref="T171:V171"/>
+    <mergeCell ref="B172:C176"/>
+    <mergeCell ref="F172:G172"/>
+    <mergeCell ref="I172:J172"/>
+    <mergeCell ref="M172:N172"/>
+    <mergeCell ref="P172:Q172"/>
+    <mergeCell ref="T172:V172"/>
+    <mergeCell ref="F173:G173"/>
+    <mergeCell ref="I173:J173"/>
+    <mergeCell ref="M173:N173"/>
+    <mergeCell ref="P173:Q173"/>
+    <mergeCell ref="T173:V173"/>
+    <mergeCell ref="F174:G174"/>
+    <mergeCell ref="I174:J174"/>
+    <mergeCell ref="M174:N174"/>
+    <mergeCell ref="P174:Q174"/>
+    <mergeCell ref="T169:V169"/>
+    <mergeCell ref="F170:G170"/>
+    <mergeCell ref="I170:J170"/>
+    <mergeCell ref="M170:N170"/>
+    <mergeCell ref="P170:Q170"/>
+    <mergeCell ref="T170:V170"/>
+    <mergeCell ref="T167:V167"/>
+    <mergeCell ref="F168:G168"/>
+    <mergeCell ref="I168:J168"/>
+    <mergeCell ref="M168:N168"/>
+    <mergeCell ref="P168:Q168"/>
+    <mergeCell ref="T168:V168"/>
+    <mergeCell ref="B167:C171"/>
+    <mergeCell ref="F167:G167"/>
+    <mergeCell ref="I167:J167"/>
+    <mergeCell ref="M167:N167"/>
+    <mergeCell ref="P167:Q167"/>
+    <mergeCell ref="F169:G169"/>
+    <mergeCell ref="I169:J169"/>
+    <mergeCell ref="M169:N169"/>
+    <mergeCell ref="P169:Q169"/>
+    <mergeCell ref="F171:G171"/>
+    <mergeCell ref="I171:J171"/>
+    <mergeCell ref="M171:N171"/>
+    <mergeCell ref="P171:Q171"/>
+    <mergeCell ref="P165:Q165"/>
+    <mergeCell ref="T165:V165"/>
+    <mergeCell ref="B166:C166"/>
+    <mergeCell ref="F166:G166"/>
+    <mergeCell ref="I166:J166"/>
+    <mergeCell ref="M166:N166"/>
+    <mergeCell ref="P166:Q166"/>
+    <mergeCell ref="T166:V166"/>
+    <mergeCell ref="T162:V162"/>
+    <mergeCell ref="B163:C165"/>
+    <mergeCell ref="F163:G163"/>
+    <mergeCell ref="I163:J163"/>
+    <mergeCell ref="M163:N163"/>
+    <mergeCell ref="P163:Q163"/>
+    <mergeCell ref="T163:V163"/>
+    <mergeCell ref="D164:D165"/>
+    <mergeCell ref="F164:G164"/>
+    <mergeCell ref="I164:J164"/>
+    <mergeCell ref="M164:N164"/>
+    <mergeCell ref="P164:Q164"/>
+    <mergeCell ref="T164:V164"/>
+    <mergeCell ref="F165:G165"/>
+    <mergeCell ref="I165:J165"/>
+    <mergeCell ref="M165:N165"/>
+    <mergeCell ref="B162:C162"/>
+    <mergeCell ref="F162:G162"/>
+    <mergeCell ref="I162:J162"/>
+    <mergeCell ref="M162:N162"/>
+    <mergeCell ref="P162:Q162"/>
+    <mergeCell ref="T159:V159"/>
+    <mergeCell ref="B160:C161"/>
+    <mergeCell ref="F160:G160"/>
+    <mergeCell ref="I160:J160"/>
+    <mergeCell ref="M160:N160"/>
+    <mergeCell ref="P160:Q160"/>
+    <mergeCell ref="T160:V160"/>
+    <mergeCell ref="F161:G161"/>
+    <mergeCell ref="I161:J161"/>
+    <mergeCell ref="M161:N161"/>
+    <mergeCell ref="P161:Q161"/>
+    <mergeCell ref="T161:V161"/>
+    <mergeCell ref="B159:C159"/>
+    <mergeCell ref="F159:G159"/>
+    <mergeCell ref="I159:J159"/>
+    <mergeCell ref="M159:N159"/>
+    <mergeCell ref="P159:Q159"/>
+    <mergeCell ref="T157:V157"/>
+    <mergeCell ref="B158:C158"/>
+    <mergeCell ref="F158:G158"/>
+    <mergeCell ref="I158:J158"/>
+    <mergeCell ref="M158:N158"/>
+    <mergeCell ref="P158:Q158"/>
+    <mergeCell ref="T158:V158"/>
+    <mergeCell ref="B157:C157"/>
+    <mergeCell ref="F157:G157"/>
+    <mergeCell ref="I157:J157"/>
+    <mergeCell ref="M157:N157"/>
+    <mergeCell ref="P157:Q157"/>
+    <mergeCell ref="T155:V155"/>
+    <mergeCell ref="F156:G156"/>
+    <mergeCell ref="I156:J156"/>
+    <mergeCell ref="M156:N156"/>
+    <mergeCell ref="P156:Q156"/>
+    <mergeCell ref="T156:V156"/>
+    <mergeCell ref="B155:C156"/>
+    <mergeCell ref="F155:G155"/>
+    <mergeCell ref="I155:J155"/>
+    <mergeCell ref="M155:N155"/>
+    <mergeCell ref="P155:Q155"/>
+    <mergeCell ref="T153:V153"/>
+    <mergeCell ref="B154:C154"/>
+    <mergeCell ref="F154:G154"/>
+    <mergeCell ref="I154:J154"/>
+    <mergeCell ref="M154:N154"/>
+    <mergeCell ref="P154:Q154"/>
+    <mergeCell ref="T154:V154"/>
+    <mergeCell ref="B153:C153"/>
+    <mergeCell ref="F153:G153"/>
+    <mergeCell ref="I153:J153"/>
+    <mergeCell ref="M153:N153"/>
+    <mergeCell ref="P153:Q153"/>
+    <mergeCell ref="P150:Q150"/>
+    <mergeCell ref="T150:V150"/>
+    <mergeCell ref="B151:C152"/>
+    <mergeCell ref="F151:G151"/>
+    <mergeCell ref="I151:J151"/>
+    <mergeCell ref="M151:N151"/>
+    <mergeCell ref="P151:Q151"/>
+    <mergeCell ref="T151:V151"/>
+    <mergeCell ref="F152:G152"/>
+    <mergeCell ref="I152:J152"/>
+    <mergeCell ref="M152:N152"/>
+    <mergeCell ref="P152:Q152"/>
+    <mergeCell ref="T152:V152"/>
+    <mergeCell ref="T147:V147"/>
+    <mergeCell ref="B148:C150"/>
+    <mergeCell ref="D148:D149"/>
+    <mergeCell ref="F148:G148"/>
+    <mergeCell ref="I148:J148"/>
+    <mergeCell ref="M148:N148"/>
+    <mergeCell ref="P148:Q148"/>
+    <mergeCell ref="T148:V148"/>
+    <mergeCell ref="F149:G149"/>
+    <mergeCell ref="I149:J149"/>
+    <mergeCell ref="M149:N149"/>
+    <mergeCell ref="P149:Q149"/>
+    <mergeCell ref="T149:V149"/>
+    <mergeCell ref="F150:G150"/>
+    <mergeCell ref="I150:J150"/>
+    <mergeCell ref="M150:N150"/>
+    <mergeCell ref="B147:C147"/>
+    <mergeCell ref="F147:G147"/>
+    <mergeCell ref="I147:J147"/>
+    <mergeCell ref="M147:N147"/>
+    <mergeCell ref="P147:Q147"/>
+    <mergeCell ref="T144:V144"/>
+    <mergeCell ref="B145:C146"/>
+    <mergeCell ref="D145:D146"/>
+    <mergeCell ref="E145:E146"/>
+    <mergeCell ref="F145:G146"/>
+    <mergeCell ref="H145:H146"/>
+    <mergeCell ref="I145:J145"/>
+    <mergeCell ref="M145:N145"/>
+    <mergeCell ref="P145:Q145"/>
+    <mergeCell ref="T145:V145"/>
+    <mergeCell ref="I146:J146"/>
+    <mergeCell ref="M146:N146"/>
+    <mergeCell ref="P146:Q146"/>
+    <mergeCell ref="T146:V146"/>
+    <mergeCell ref="T142:V142"/>
+    <mergeCell ref="F143:G143"/>
+    <mergeCell ref="I143:J143"/>
+    <mergeCell ref="M143:N143"/>
+    <mergeCell ref="P143:Q143"/>
+    <mergeCell ref="T143:V143"/>
+    <mergeCell ref="T140:V140"/>
+    <mergeCell ref="F141:G141"/>
+    <mergeCell ref="I141:J141"/>
+    <mergeCell ref="M141:N141"/>
+    <mergeCell ref="P141:Q141"/>
+    <mergeCell ref="T141:V141"/>
+    <mergeCell ref="B140:C144"/>
+    <mergeCell ref="F140:G140"/>
+    <mergeCell ref="I140:J140"/>
+    <mergeCell ref="M140:N140"/>
+    <mergeCell ref="P140:Q140"/>
+    <mergeCell ref="F142:G142"/>
+    <mergeCell ref="I142:J142"/>
+    <mergeCell ref="M142:N142"/>
+    <mergeCell ref="P142:Q142"/>
+    <mergeCell ref="F144:G144"/>
+    <mergeCell ref="I144:J144"/>
+    <mergeCell ref="M144:N144"/>
+    <mergeCell ref="P144:Q144"/>
+    <mergeCell ref="I138:J139"/>
+    <mergeCell ref="M138:N138"/>
+    <mergeCell ref="P138:Q138"/>
+    <mergeCell ref="T138:V138"/>
+    <mergeCell ref="M139:N139"/>
+    <mergeCell ref="P139:Q139"/>
+    <mergeCell ref="T139:V139"/>
+    <mergeCell ref="B138:C139"/>
+    <mergeCell ref="D138:D139"/>
+    <mergeCell ref="E138:E139"/>
+    <mergeCell ref="F138:G139"/>
+    <mergeCell ref="H138:H139"/>
+    <mergeCell ref="F137:G137"/>
+    <mergeCell ref="I137:J137"/>
+    <mergeCell ref="M137:N137"/>
+    <mergeCell ref="P137:Q137"/>
+    <mergeCell ref="T137:V137"/>
+    <mergeCell ref="F136:G136"/>
+    <mergeCell ref="I136:J136"/>
+    <mergeCell ref="M136:N136"/>
+    <mergeCell ref="P136:Q136"/>
+    <mergeCell ref="T136:V136"/>
+    <mergeCell ref="F135:G135"/>
+    <mergeCell ref="I135:J135"/>
+    <mergeCell ref="M135:N135"/>
+    <mergeCell ref="P135:Q135"/>
+    <mergeCell ref="T135:V135"/>
+    <mergeCell ref="M133:N133"/>
+    <mergeCell ref="P133:Q133"/>
+    <mergeCell ref="T133:V133"/>
+    <mergeCell ref="F134:G134"/>
+    <mergeCell ref="I134:J134"/>
+    <mergeCell ref="M134:N134"/>
+    <mergeCell ref="P134:Q134"/>
+    <mergeCell ref="T134:V134"/>
+    <mergeCell ref="M131:N131"/>
+    <mergeCell ref="P131:Q131"/>
+    <mergeCell ref="T131:V131"/>
+    <mergeCell ref="I132:J132"/>
+    <mergeCell ref="M132:N132"/>
+    <mergeCell ref="P132:Q132"/>
+    <mergeCell ref="T132:V132"/>
+    <mergeCell ref="M129:N129"/>
+    <mergeCell ref="P129:Q129"/>
+    <mergeCell ref="T129:V129"/>
+    <mergeCell ref="I130:J130"/>
+    <mergeCell ref="M130:N130"/>
+    <mergeCell ref="P130:Q130"/>
+    <mergeCell ref="T130:V130"/>
+    <mergeCell ref="D129:D133"/>
+    <mergeCell ref="E129:E130"/>
+    <mergeCell ref="F129:G130"/>
+    <mergeCell ref="H129:H130"/>
+    <mergeCell ref="I129:J129"/>
+    <mergeCell ref="E131:E132"/>
+    <mergeCell ref="F131:G132"/>
+    <mergeCell ref="H131:H132"/>
+    <mergeCell ref="I131:J131"/>
+    <mergeCell ref="F133:G133"/>
+    <mergeCell ref="I133:J133"/>
+    <mergeCell ref="F128:G128"/>
+    <mergeCell ref="I128:J128"/>
+    <mergeCell ref="M128:N128"/>
+    <mergeCell ref="P128:Q128"/>
+    <mergeCell ref="T128:V128"/>
+    <mergeCell ref="F127:G127"/>
+    <mergeCell ref="I127:J127"/>
+    <mergeCell ref="M127:N127"/>
+    <mergeCell ref="P127:Q127"/>
+    <mergeCell ref="T127:V127"/>
+    <mergeCell ref="F126:G126"/>
+    <mergeCell ref="I126:J126"/>
+    <mergeCell ref="M126:N126"/>
+    <mergeCell ref="P126:Q126"/>
+    <mergeCell ref="T126:V126"/>
+    <mergeCell ref="F125:G125"/>
+    <mergeCell ref="I125:J125"/>
+    <mergeCell ref="M125:N125"/>
+    <mergeCell ref="P125:Q125"/>
+    <mergeCell ref="T125:V125"/>
+    <mergeCell ref="P122:Q122"/>
     <mergeCell ref="T122:V122"/>
+    <mergeCell ref="D123:D124"/>
     <mergeCell ref="E123:E124"/>
     <mergeCell ref="F123:G124"/>
     <mergeCell ref="H123:H124"/>
     <mergeCell ref="I123:J123"/>
     <mergeCell ref="M123:N123"/>
     <mergeCell ref="P123:Q123"/>
     <mergeCell ref="T123:V123"/>
     <mergeCell ref="I124:J124"/>
     <mergeCell ref="M124:N124"/>
     <mergeCell ref="P124:Q124"/>
     <mergeCell ref="T124:V124"/>
-    <mergeCell ref="D122:D126"/>
-[...9 lines deleted...]
-    <mergeCell ref="P125:Q125"/>
+    <mergeCell ref="T120:V120"/>
     <mergeCell ref="F121:G121"/>
     <mergeCell ref="I121:J121"/>
     <mergeCell ref="M121:N121"/>
     <mergeCell ref="P121:Q121"/>
-    <mergeCell ref="F120:G120"/>
-[...12 lines deleted...]
-    <mergeCell ref="T126:V126"/>
     <mergeCell ref="T121:V121"/>
-    <mergeCell ref="T120:V120"/>
-    <mergeCell ref="T119:V119"/>
     <mergeCell ref="T118:V118"/>
-    <mergeCell ref="T117:V117"/>
-[...1 lines deleted...]
-    <mergeCell ref="P120:Q120"/>
     <mergeCell ref="F119:G119"/>
     <mergeCell ref="I119:J119"/>
     <mergeCell ref="M119:N119"/>
     <mergeCell ref="P119:Q119"/>
+    <mergeCell ref="T119:V119"/>
+    <mergeCell ref="T115:V115"/>
+    <mergeCell ref="D116:D117"/>
+    <mergeCell ref="F116:G116"/>
+    <mergeCell ref="I116:J116"/>
+    <mergeCell ref="M116:N116"/>
+    <mergeCell ref="P116:Q116"/>
+    <mergeCell ref="T116:V116"/>
+    <mergeCell ref="F117:G117"/>
+    <mergeCell ref="I117:J117"/>
+    <mergeCell ref="M117:N117"/>
+    <mergeCell ref="P117:Q117"/>
+    <mergeCell ref="T117:V117"/>
+    <mergeCell ref="B115:C137"/>
+    <mergeCell ref="F115:G115"/>
+    <mergeCell ref="I115:J115"/>
+    <mergeCell ref="M115:N115"/>
+    <mergeCell ref="P115:Q115"/>
     <mergeCell ref="F118:G118"/>
     <mergeCell ref="I118:J118"/>
     <mergeCell ref="M118:N118"/>
     <mergeCell ref="P118:Q118"/>
-    <mergeCell ref="F117:G117"/>
-[...1383 lines deleted...]
-    <mergeCell ref="T288:V288"/>
+    <mergeCell ref="F120:G120"/>
+    <mergeCell ref="I120:J120"/>
+    <mergeCell ref="M120:N120"/>
+    <mergeCell ref="P120:Q120"/>
+    <mergeCell ref="F122:G122"/>
+    <mergeCell ref="I122:J122"/>
+    <mergeCell ref="M122:N122"/>
+    <mergeCell ref="T113:V113"/>
+    <mergeCell ref="F114:G114"/>
+    <mergeCell ref="I114:J114"/>
+    <mergeCell ref="M114:N114"/>
+    <mergeCell ref="P114:Q114"/>
+    <mergeCell ref="T114:V114"/>
+    <mergeCell ref="B113:C114"/>
+    <mergeCell ref="F113:G113"/>
+    <mergeCell ref="I113:J113"/>
+    <mergeCell ref="M113:N113"/>
+    <mergeCell ref="P113:Q113"/>
+    <mergeCell ref="F112:G112"/>
+    <mergeCell ref="I112:J112"/>
+    <mergeCell ref="M112:N112"/>
+    <mergeCell ref="P112:Q112"/>
+    <mergeCell ref="T112:V112"/>
+    <mergeCell ref="F111:G111"/>
+    <mergeCell ref="I111:J111"/>
+    <mergeCell ref="M111:N111"/>
+    <mergeCell ref="P111:Q111"/>
+    <mergeCell ref="T111:V111"/>
+    <mergeCell ref="F110:G110"/>
+    <mergeCell ref="I110:J110"/>
+    <mergeCell ref="M110:N110"/>
+    <mergeCell ref="P110:Q110"/>
+    <mergeCell ref="T110:V110"/>
+    <mergeCell ref="F109:G109"/>
+    <mergeCell ref="I109:J109"/>
+    <mergeCell ref="M109:N109"/>
+    <mergeCell ref="P109:Q109"/>
+    <mergeCell ref="T109:V109"/>
+    <mergeCell ref="F108:G108"/>
+    <mergeCell ref="I108:J108"/>
+    <mergeCell ref="M108:N108"/>
+    <mergeCell ref="P108:Q108"/>
+    <mergeCell ref="T108:V108"/>
+    <mergeCell ref="F107:G107"/>
+    <mergeCell ref="I107:J107"/>
+    <mergeCell ref="M107:N107"/>
+    <mergeCell ref="P107:Q107"/>
+    <mergeCell ref="T107:V107"/>
+    <mergeCell ref="F106:G106"/>
+    <mergeCell ref="I106:J106"/>
+    <mergeCell ref="M106:N106"/>
+    <mergeCell ref="P106:Q106"/>
+    <mergeCell ref="T106:V106"/>
+    <mergeCell ref="T104:V104"/>
+    <mergeCell ref="F105:G105"/>
+    <mergeCell ref="I105:J105"/>
+    <mergeCell ref="M105:N105"/>
+    <mergeCell ref="P105:Q105"/>
+    <mergeCell ref="T105:V105"/>
+    <mergeCell ref="T102:V102"/>
+    <mergeCell ref="F103:G103"/>
+    <mergeCell ref="I103:J103"/>
+    <mergeCell ref="M103:N103"/>
+    <mergeCell ref="P103:Q103"/>
+    <mergeCell ref="T103:V103"/>
+    <mergeCell ref="D102:D104"/>
+    <mergeCell ref="F102:G102"/>
+    <mergeCell ref="I102:J102"/>
+    <mergeCell ref="M102:N102"/>
+    <mergeCell ref="P102:Q102"/>
+    <mergeCell ref="F104:G104"/>
+    <mergeCell ref="I104:J104"/>
+    <mergeCell ref="M104:N104"/>
+    <mergeCell ref="P104:Q104"/>
+    <mergeCell ref="F101:G101"/>
+    <mergeCell ref="I101:J101"/>
+    <mergeCell ref="M101:N101"/>
+    <mergeCell ref="P101:Q101"/>
+    <mergeCell ref="T101:V101"/>
+    <mergeCell ref="F100:G100"/>
+    <mergeCell ref="I100:J100"/>
+    <mergeCell ref="M100:N100"/>
+    <mergeCell ref="P100:Q100"/>
+    <mergeCell ref="T100:V100"/>
+    <mergeCell ref="F99:G99"/>
+    <mergeCell ref="I99:J99"/>
+    <mergeCell ref="M99:N99"/>
+    <mergeCell ref="P99:Q99"/>
+    <mergeCell ref="T99:V99"/>
+    <mergeCell ref="F98:G98"/>
+    <mergeCell ref="I98:J98"/>
+    <mergeCell ref="M98:N98"/>
+    <mergeCell ref="P98:Q98"/>
+    <mergeCell ref="T98:V98"/>
+    <mergeCell ref="F97:G97"/>
+    <mergeCell ref="I97:J97"/>
+    <mergeCell ref="M97:N97"/>
+    <mergeCell ref="P97:Q97"/>
+    <mergeCell ref="T97:V97"/>
+    <mergeCell ref="M95:N95"/>
+    <mergeCell ref="P95:Q95"/>
+    <mergeCell ref="T95:V95"/>
+    <mergeCell ref="F96:G96"/>
+    <mergeCell ref="I96:J96"/>
+    <mergeCell ref="M96:N96"/>
+    <mergeCell ref="P96:Q96"/>
+    <mergeCell ref="T96:V96"/>
+    <mergeCell ref="T93:V93"/>
+    <mergeCell ref="F94:G94"/>
+    <mergeCell ref="I94:J94"/>
+    <mergeCell ref="M94:N94"/>
+    <mergeCell ref="P94:Q94"/>
+    <mergeCell ref="T94:V94"/>
     <mergeCell ref="T91:V91"/>
+    <mergeCell ref="F92:G92"/>
+    <mergeCell ref="I92:J92"/>
+    <mergeCell ref="M92:N92"/>
+    <mergeCell ref="P92:Q92"/>
+    <mergeCell ref="T92:V92"/>
+    <mergeCell ref="T89:V89"/>
+    <mergeCell ref="F90:G90"/>
+    <mergeCell ref="I90:J90"/>
+    <mergeCell ref="M90:N90"/>
+    <mergeCell ref="P90:Q90"/>
     <mergeCell ref="T90:V90"/>
-    <mergeCell ref="T89:V89"/>
+    <mergeCell ref="T86:V86"/>
+    <mergeCell ref="D87:D90"/>
+    <mergeCell ref="E87:E88"/>
+    <mergeCell ref="F87:G88"/>
+    <mergeCell ref="H87:H88"/>
+    <mergeCell ref="I87:J87"/>
+    <mergeCell ref="M87:N87"/>
+    <mergeCell ref="P87:Q87"/>
+    <mergeCell ref="T87:V87"/>
+    <mergeCell ref="I88:J88"/>
+    <mergeCell ref="M88:N88"/>
+    <mergeCell ref="P88:Q88"/>
     <mergeCell ref="T88:V88"/>
-    <mergeCell ref="T87:V87"/>
-[...26 lines deleted...]
-    <mergeCell ref="T212:V212"/>
+    <mergeCell ref="F89:G89"/>
+    <mergeCell ref="I89:J89"/>
+    <mergeCell ref="M89:N89"/>
+    <mergeCell ref="B86:C112"/>
+    <mergeCell ref="F86:G86"/>
+    <mergeCell ref="I86:J86"/>
+    <mergeCell ref="M86:N86"/>
+    <mergeCell ref="P86:Q86"/>
+    <mergeCell ref="P89:Q89"/>
+    <mergeCell ref="F91:G91"/>
+    <mergeCell ref="I91:J91"/>
+    <mergeCell ref="M91:N91"/>
+    <mergeCell ref="P91:Q91"/>
+    <mergeCell ref="F93:G93"/>
+    <mergeCell ref="I93:J93"/>
+    <mergeCell ref="M93:N93"/>
+    <mergeCell ref="P93:Q93"/>
+    <mergeCell ref="F95:G95"/>
+    <mergeCell ref="I95:J95"/>
+    <mergeCell ref="I84:J84"/>
+    <mergeCell ref="M84:N84"/>
+    <mergeCell ref="P84:Q84"/>
+    <mergeCell ref="T84:V84"/>
+    <mergeCell ref="I85:J85"/>
+    <mergeCell ref="M85:N85"/>
+    <mergeCell ref="P85:Q85"/>
+    <mergeCell ref="T85:V85"/>
+    <mergeCell ref="B84:C85"/>
+    <mergeCell ref="D84:D85"/>
+    <mergeCell ref="E84:E85"/>
+    <mergeCell ref="F84:G85"/>
+    <mergeCell ref="H84:H85"/>
+    <mergeCell ref="T82:V82"/>
+    <mergeCell ref="B83:C83"/>
+    <mergeCell ref="F83:G83"/>
+    <mergeCell ref="I83:J83"/>
+    <mergeCell ref="M83:N83"/>
+    <mergeCell ref="P83:Q83"/>
+    <mergeCell ref="T83:V83"/>
+    <mergeCell ref="T80:V80"/>
+    <mergeCell ref="F81:G81"/>
+    <mergeCell ref="I81:J81"/>
+    <mergeCell ref="M81:N81"/>
+    <mergeCell ref="P81:Q81"/>
+    <mergeCell ref="T81:V81"/>
+    <mergeCell ref="T78:V78"/>
+    <mergeCell ref="F79:G79"/>
+    <mergeCell ref="I79:J79"/>
+    <mergeCell ref="M79:N79"/>
+    <mergeCell ref="P79:Q79"/>
+    <mergeCell ref="T79:V79"/>
+    <mergeCell ref="B78:C82"/>
+    <mergeCell ref="F78:G78"/>
+    <mergeCell ref="I78:J78"/>
+    <mergeCell ref="M78:N78"/>
+    <mergeCell ref="P78:Q78"/>
+    <mergeCell ref="F80:G80"/>
+    <mergeCell ref="I80:J80"/>
+    <mergeCell ref="M80:N80"/>
+    <mergeCell ref="P80:Q80"/>
+    <mergeCell ref="F82:G82"/>
+    <mergeCell ref="I82:J82"/>
+    <mergeCell ref="M82:N82"/>
+    <mergeCell ref="P82:Q82"/>
+    <mergeCell ref="T76:V76"/>
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="F77:G77"/>
+    <mergeCell ref="I77:J77"/>
+    <mergeCell ref="M77:N77"/>
+    <mergeCell ref="P77:Q77"/>
+    <mergeCell ref="T77:V77"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="F76:G76"/>
+    <mergeCell ref="I76:J76"/>
+    <mergeCell ref="M76:N76"/>
+    <mergeCell ref="P76:Q76"/>
+    <mergeCell ref="F75:G75"/>
+    <mergeCell ref="I75:J75"/>
+    <mergeCell ref="M75:N75"/>
+    <mergeCell ref="P75:Q75"/>
+    <mergeCell ref="T75:V75"/>
+    <mergeCell ref="F74:G74"/>
+    <mergeCell ref="I74:J74"/>
+    <mergeCell ref="M74:N74"/>
+    <mergeCell ref="P74:Q74"/>
+    <mergeCell ref="T74:V74"/>
+    <mergeCell ref="P72:Q72"/>
+    <mergeCell ref="T72:V72"/>
+    <mergeCell ref="F73:G73"/>
+    <mergeCell ref="I73:J73"/>
+    <mergeCell ref="M73:N73"/>
+    <mergeCell ref="P73:Q73"/>
+    <mergeCell ref="T73:V73"/>
+    <mergeCell ref="T69:V69"/>
+    <mergeCell ref="B70:C75"/>
+    <mergeCell ref="D70:D71"/>
+    <mergeCell ref="F70:G70"/>
+    <mergeCell ref="I70:J70"/>
+    <mergeCell ref="M70:N70"/>
+    <mergeCell ref="P70:Q70"/>
+    <mergeCell ref="T70:V70"/>
+    <mergeCell ref="F71:G71"/>
+    <mergeCell ref="I71:J71"/>
+    <mergeCell ref="M71:N71"/>
+    <mergeCell ref="P71:Q71"/>
+    <mergeCell ref="T71:V71"/>
+    <mergeCell ref="F72:G72"/>
+    <mergeCell ref="I72:J72"/>
+    <mergeCell ref="M72:N72"/>
+    <mergeCell ref="T67:V67"/>
+    <mergeCell ref="F68:G68"/>
+    <mergeCell ref="I68:J68"/>
+    <mergeCell ref="M68:N68"/>
+    <mergeCell ref="P68:Q68"/>
+    <mergeCell ref="T68:V68"/>
+    <mergeCell ref="B67:C69"/>
+    <mergeCell ref="F67:G67"/>
+    <mergeCell ref="I67:J67"/>
+    <mergeCell ref="M67:N67"/>
+    <mergeCell ref="P67:Q67"/>
+    <mergeCell ref="F69:G69"/>
+    <mergeCell ref="I69:J69"/>
+    <mergeCell ref="M69:N69"/>
+    <mergeCell ref="P69:Q69"/>
+    <mergeCell ref="T65:V65"/>
+    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="F66:G66"/>
+    <mergeCell ref="I66:J66"/>
+    <mergeCell ref="M66:N66"/>
+    <mergeCell ref="P66:Q66"/>
+    <mergeCell ref="T66:V66"/>
+    <mergeCell ref="T62:V62"/>
+    <mergeCell ref="B63:C65"/>
+    <mergeCell ref="F63:G63"/>
+    <mergeCell ref="I63:J63"/>
+    <mergeCell ref="M63:N63"/>
+    <mergeCell ref="P63:Q63"/>
+    <mergeCell ref="T63:V63"/>
+    <mergeCell ref="F64:G64"/>
+    <mergeCell ref="I64:J64"/>
+    <mergeCell ref="M64:N64"/>
+    <mergeCell ref="P64:Q64"/>
+    <mergeCell ref="T64:V64"/>
+    <mergeCell ref="F65:G65"/>
+    <mergeCell ref="I65:J65"/>
+    <mergeCell ref="M65:N65"/>
+    <mergeCell ref="P65:Q65"/>
+    <mergeCell ref="T60:V60"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="I61:J61"/>
+    <mergeCell ref="M61:N61"/>
+    <mergeCell ref="P61:Q61"/>
+    <mergeCell ref="T61:V61"/>
+    <mergeCell ref="B60:C62"/>
+    <mergeCell ref="F60:G60"/>
+    <mergeCell ref="I60:J60"/>
+    <mergeCell ref="M60:N60"/>
+    <mergeCell ref="P60:Q60"/>
+    <mergeCell ref="F62:G62"/>
+    <mergeCell ref="I62:J62"/>
+    <mergeCell ref="M62:N62"/>
+    <mergeCell ref="P62:Q62"/>
+    <mergeCell ref="T58:V58"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="I59:J59"/>
+    <mergeCell ref="M59:N59"/>
+    <mergeCell ref="P59:Q59"/>
+    <mergeCell ref="T59:V59"/>
+    <mergeCell ref="B58:C59"/>
+    <mergeCell ref="F58:G58"/>
+    <mergeCell ref="I58:J58"/>
+    <mergeCell ref="M58:N58"/>
+    <mergeCell ref="P58:Q58"/>
+    <mergeCell ref="T56:V56"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="I57:J57"/>
+    <mergeCell ref="M57:N57"/>
+    <mergeCell ref="P57:Q57"/>
+    <mergeCell ref="T57:V57"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="I56:J56"/>
+    <mergeCell ref="M56:N56"/>
+    <mergeCell ref="P56:Q56"/>
+    <mergeCell ref="T54:V54"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="I55:J55"/>
+    <mergeCell ref="M55:N55"/>
+    <mergeCell ref="P55:Q55"/>
+    <mergeCell ref="T55:V55"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="I54:J54"/>
+    <mergeCell ref="M54:N54"/>
+    <mergeCell ref="P54:Q54"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="I53:J53"/>
+    <mergeCell ref="M53:N53"/>
+    <mergeCell ref="P53:Q53"/>
+    <mergeCell ref="T53:V53"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="I52:J52"/>
+    <mergeCell ref="M52:N52"/>
+    <mergeCell ref="P52:Q52"/>
+    <mergeCell ref="T52:V52"/>
+    <mergeCell ref="M50:N50"/>
+    <mergeCell ref="P50:Q50"/>
+    <mergeCell ref="T50:V50"/>
+    <mergeCell ref="I51:J51"/>
+    <mergeCell ref="M51:N51"/>
+    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="T51:V51"/>
+    <mergeCell ref="D50:D51"/>
+    <mergeCell ref="E50:E51"/>
+    <mergeCell ref="F50:G51"/>
+    <mergeCell ref="H50:H51"/>
+    <mergeCell ref="I50:J50"/>
+    <mergeCell ref="F49:G49"/>
+    <mergeCell ref="I49:J49"/>
+    <mergeCell ref="M49:N49"/>
+    <mergeCell ref="P49:Q49"/>
+    <mergeCell ref="T49:V49"/>
+    <mergeCell ref="P47:Q47"/>
+    <mergeCell ref="T47:V47"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="I48:J48"/>
+    <mergeCell ref="M48:N48"/>
+    <mergeCell ref="P48:Q48"/>
+    <mergeCell ref="T48:V48"/>
+    <mergeCell ref="T45:V45"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="I46:J46"/>
+    <mergeCell ref="M46:N46"/>
+    <mergeCell ref="P46:Q46"/>
+    <mergeCell ref="T46:V46"/>
+    <mergeCell ref="T43:V43"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="I44:J44"/>
+    <mergeCell ref="M44:N44"/>
+    <mergeCell ref="P44:Q44"/>
+    <mergeCell ref="T44:V44"/>
+    <mergeCell ref="T41:V41"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="M42:N42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="T42:V42"/>
+    <mergeCell ref="B41:C53"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="P41:Q41"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="P43:Q43"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="I45:J45"/>
+    <mergeCell ref="M45:N45"/>
+    <mergeCell ref="P45:Q45"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="I47:J47"/>
+    <mergeCell ref="M47:N47"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="T40:V40"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="T39:V39"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="I38:J38"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="P38:Q38"/>
+    <mergeCell ref="T38:V38"/>
+    <mergeCell ref="P36:Q36"/>
+    <mergeCell ref="T36:V36"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="T37:V37"/>
+    <mergeCell ref="T34:V34"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="T35:V35"/>
+    <mergeCell ref="T32:V32"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="T33:V33"/>
+    <mergeCell ref="T30:V30"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="T31:V31"/>
+    <mergeCell ref="B30:C40"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="P32:Q32"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="M36:N36"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="T29:V29"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="I28:J28"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="T28:V28"/>
+    <mergeCell ref="P26:Q26"/>
+    <mergeCell ref="T26:V26"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="T27:V27"/>
+    <mergeCell ref="T24:V24"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="P25:Q25"/>
+    <mergeCell ref="T25:V25"/>
+    <mergeCell ref="T22:V22"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="T23:V23"/>
+    <mergeCell ref="T20:V20"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="T21:V21"/>
+    <mergeCell ref="B20:C29"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="T18:V18"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="T19:V19"/>
+    <mergeCell ref="B18:C19"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="W16:X16"/>
+    <mergeCell ref="Y16:AA16"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="T17:V17"/>
+    <mergeCell ref="N13:P13"/>
+    <mergeCell ref="Q13:T13"/>
+    <mergeCell ref="B16:C17"/>
+    <mergeCell ref="D16:N16"/>
+    <mergeCell ref="O16:R16"/>
+    <mergeCell ref="S16:V16"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="N11:P11"/>
+    <mergeCell ref="Q11:T11"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="N12:P12"/>
+    <mergeCell ref="Q12:T12"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="B8:U8"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="E9:K9"/>
+    <mergeCell ref="L9:U9"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:P10"/>
+    <mergeCell ref="Q10:T10"/>
+    <mergeCell ref="C3:U3"/>
+    <mergeCell ref="B4:U4"/>
+    <mergeCell ref="B5:U5"/>
+    <mergeCell ref="B6:U6"/>
+    <mergeCell ref="B7:U7"/>
   </mergeCells>
   <pageMargins left="0.39370078740157499" right="0.39370078740157499" top="0.39370078740157499" bottom="0.39370078740157499" header="0.39370078740157499" footer="0.39370078740157499"/>
   <pageSetup paperSize="0" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>2</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>