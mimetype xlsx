--- v0 (2025-10-29)
+++ v1 (2026-04-01)
@@ -1,279 +1,297 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25601"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\76 Sekce výkonu daní\20\202\SPSS_MODELER\STREAMY_ODDELENI\DS_ODS_PUBLIKACE_MF_CR\Vývoj inkasa za vybrané druhy daní a dalších příjmů za FÚ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p050122\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3E87ADE2-1696-4A9A-B6A0-3F28E0F779F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{74C84AB3-EF6A-47FF-8F70-37F0806E21DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="921" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Vývoj inkasa za vybrané druhy d" sheetId="1" r:id="rId1"/>
+    <sheet name="Vývoj inkasa dle FÚ" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="32">
   <si>
-    <t xml:space="preserve">Rok </t>
+    <t>Daň silniční</t>
   </si>
   <si>
     <t>Daň z nemovitých věcí</t>
   </si>
   <si>
-    <t>Daň z nabytí nemovitých věcí</t>
-[...4 lines deleted...]
-  <si>
     <t>Odvod z elektřiny ze slunečního záření</t>
-  </si>
-[...1 lines deleted...]
-    <t>Daň z hazardu celkem</t>
   </si>
   <si>
     <t>FÚ pro hlavní město Prahu</t>
   </si>
   <si>
     <t>FÚ pro Středočeský kraj</t>
   </si>
   <si>
     <t>FÚ pro Jihočeský kraj</t>
   </si>
   <si>
     <t>FÚ pro Plzeňský kraj</t>
   </si>
   <si>
     <t>FÚ pro Karlovarský kraj</t>
   </si>
   <si>
     <t>FÚ pro Ústecký kraj</t>
   </si>
   <si>
     <t>FÚ pro Liberecký kraj</t>
   </si>
   <si>
     <t>FÚ pro Královéhradecký kraj</t>
   </si>
   <si>
     <t>FÚ pro Pardubický kraj</t>
   </si>
   <si>
     <t>FÚ pro Kraj Vysočina</t>
   </si>
   <si>
     <t>FÚ pro Jihomoravský kraj</t>
   </si>
   <si>
     <t>FÚ pro Olomoucký kraj</t>
   </si>
   <si>
     <t>FÚ pro Moravskoslezský kraj</t>
   </si>
   <si>
     <t>FÚ pro Zlínský kraj</t>
   </si>
   <si>
-    <t>Orgán Finanční správy</t>
+    <t>Daň z nabytí nemovitých věcí</t>
   </si>
   <si>
-    <t>Specializovaný FÚ</t>
-[...2 lines deleted...]
-    <t>DPH celkem</t>
+    <t>Daň z hazardu celkem</t>
   </si>
   <si>
     <t>Daň z příjmů PO z přiznání</t>
   </si>
   <si>
     <t>Daň z příjmů FO z přiznání</t>
   </si>
   <si>
     <t>Daň z příjmů FO ze závislé činnosti</t>
   </si>
   <si>
     <t>Daň z příjmů srážkou dle zvláštní sazby</t>
   </si>
   <si>
-    <t>Daň dědická a darovací a z převodu nemovitostí</t>
+    <t>Úroky hrazené správcem daně</t>
   </si>
   <si>
-    <t>Specializovaný finanční úřad</t>
+    <t>Odvod z nadměrných příjmů</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Příslušenství daní </t>
+  </si>
+  <si>
+    <t>SFÚ</t>
+  </si>
+  <si>
+    <t>Daň z neočekávaných zisků</t>
+  </si>
+  <si>
+    <t>Rok</t>
+  </si>
+  <si>
+    <t>DPH celkem</t>
+  </si>
+  <si>
+    <t>Orgán finanční správy</t>
+  </si>
+  <si>
+    <t>Daně majetkové</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="10"/>
+      <name val="Arial CE"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial CE"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
+    <cellStyle name="Normální 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normální 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFCCCC00"/>
+      <color rgb="FFFFFFCC"/>
+      <color rgb="FF808000"/>
+      <color rgb="FFFFCCCC"/>
+      <color rgb="FFE691D7"/>
+      <color rgb="FFE1FFD2"/>
+      <color rgb="FFCCFFCC"/>
+      <color rgb="FF666633"/>
+      <color rgb="FFAAC8FA"/>
+      <color rgb="FF666699"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -498,5277 +516,8085 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M136"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A47C41C-0F73-47F2-8B26-DC10742DC9D3}">
+  <dimension ref="A1:Q151"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="41.140625" defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" style="7" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="8.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="32.5703125" style="1" customWidth="1"/>
+    <col min="3" max="17" width="18.7109375" style="1" customWidth="1"/>
+    <col min="18" max="18" width="46" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="41.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="B1" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F1" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="G1" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="I1" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="J1" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K1" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="L1" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="M1" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="N1" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="O1" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="P1" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="Q1" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="F1" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="3" t="s">
+    </row>
+    <row r="2" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2" s="4">
+        <v>87963.456194900005</v>
+      </c>
+      <c r="D2" s="4">
+        <v>22363.88299151</v>
+      </c>
+      <c r="E2" s="4">
+        <v>0</v>
+      </c>
+      <c r="F2" s="4">
+        <v>2647.0419396699999</v>
+      </c>
+      <c r="G2" s="4">
+        <v>34445.600564449996</v>
+      </c>
+      <c r="H2" s="4">
+        <v>5561.15737627</v>
+      </c>
+      <c r="I2" s="4">
+        <v>800.66578807999997</v>
+      </c>
+      <c r="J2" s="4">
+        <v>2936.39836694</v>
+      </c>
+      <c r="K2" s="4">
+        <v>-3714.5408846</v>
+      </c>
+      <c r="L2" s="4">
+        <v>838.07852644000002</v>
+      </c>
+      <c r="M2" s="4">
+        <v>0</v>
+      </c>
+      <c r="N2" s="4">
+        <v>1746.6671294600001</v>
+      </c>
+      <c r="O2" s="4">
+        <v>26.014534619999999</v>
+      </c>
+      <c r="P2" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q2" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="4">
+        <v>21923.744351429999</v>
+      </c>
+      <c r="D3" s="4">
+        <v>6259.70192288</v>
+      </c>
+      <c r="E3" s="4">
+        <v>0</v>
+      </c>
+      <c r="F3" s="4">
+        <v>4.0294771300000001</v>
+      </c>
+      <c r="G3" s="4">
+        <v>9001.5773583099999</v>
+      </c>
+      <c r="H3" s="4">
+        <v>944.50925699000004</v>
+      </c>
+      <c r="I3" s="4">
+        <v>1588.86707533</v>
+      </c>
+      <c r="J3" s="4">
+        <v>1858.41111606</v>
+      </c>
+      <c r="K3" s="4">
+        <v>34.13621002</v>
+      </c>
+      <c r="L3" s="4">
+        <v>714.48253488</v>
+      </c>
+      <c r="M3" s="4">
+        <v>0</v>
+      </c>
+      <c r="N3" s="4">
+        <v>801.94717500000002</v>
+      </c>
+      <c r="O3" s="4">
+        <v>8.5306030800000006</v>
+      </c>
+      <c r="P3" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="4">
+        <v>6036.2856467000001</v>
+      </c>
+      <c r="D4" s="4">
+        <v>2794.2546949900002</v>
+      </c>
+      <c r="E4" s="4">
+        <v>0</v>
+      </c>
+      <c r="F4" s="4">
+        <v>4.1106048199999998</v>
+      </c>
+      <c r="G4" s="4">
+        <v>4569.0109879000001</v>
+      </c>
+      <c r="H4" s="4">
+        <v>460.44177243000001</v>
+      </c>
+      <c r="I4" s="4">
+        <v>702.93274210000004</v>
+      </c>
+      <c r="J4" s="4">
+        <v>561.93611874999999</v>
+      </c>
+      <c r="K4" s="4">
+        <v>7.4985694799999996</v>
+      </c>
+      <c r="L4" s="4">
+        <v>357.56811033999998</v>
+      </c>
+      <c r="M4" s="4">
+        <v>0</v>
+      </c>
+      <c r="N4" s="4">
+        <v>25.484252999999999</v>
+      </c>
+      <c r="O4" s="4">
+        <v>5.8435928500000003</v>
+      </c>
+      <c r="P4" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="4">
+        <v>5097.0927143400004</v>
+      </c>
+      <c r="D5" s="4">
+        <v>3301.7772611</v>
+      </c>
+      <c r="E5" s="4">
+        <v>0</v>
+      </c>
+      <c r="F5" s="4">
+        <v>117.13214873</v>
+      </c>
+      <c r="G5" s="4">
+        <v>5062.7382836799998</v>
+      </c>
+      <c r="H5" s="4">
+        <v>496.43909391</v>
+      </c>
+      <c r="I5" s="4">
+        <v>561.60142896000002</v>
+      </c>
+      <c r="J5" s="4">
+        <v>509.91811445000002</v>
+      </c>
+      <c r="K5" s="4">
+        <v>-23.645340130000001</v>
+      </c>
+      <c r="L5" s="4">
+        <v>306.22698198000001</v>
+      </c>
+      <c r="M5" s="4">
+        <v>0</v>
+      </c>
+      <c r="N5" s="4">
+        <v>263.40928301999998</v>
+      </c>
+      <c r="O5" s="4">
+        <v>4.2706758499999999</v>
+      </c>
+      <c r="P5" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="4">
+        <v>973.63362514999994</v>
+      </c>
+      <c r="D6" s="4">
+        <v>1035.5053018000001</v>
+      </c>
+      <c r="E6" s="4">
+        <v>0</v>
+      </c>
+      <c r="F6" s="4">
+        <v>22.289513679999999</v>
+      </c>
+      <c r="G6" s="4">
+        <v>1794.8375942299999</v>
+      </c>
+      <c r="H6" s="4">
+        <v>192.40547197999999</v>
+      </c>
+      <c r="I6" s="4">
+        <v>347.57645098</v>
+      </c>
+      <c r="J6" s="4">
+        <v>250.90977280000001</v>
+      </c>
+      <c r="K6" s="4">
+        <v>-0.10271065</v>
+      </c>
+      <c r="L6" s="4">
+        <v>126.93194221</v>
+      </c>
+      <c r="M6" s="4">
+        <v>0</v>
+      </c>
+      <c r="N6" s="4">
+        <v>13.98718732</v>
+      </c>
+      <c r="O6" s="4">
+        <v>1.1528758699999999</v>
+      </c>
+      <c r="P6" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="4">
+        <v>5252.61255953</v>
+      </c>
+      <c r="D7" s="4">
+        <v>2791.7425075400001</v>
+      </c>
+      <c r="E7" s="4">
+        <v>0</v>
+      </c>
+      <c r="F7" s="4">
+        <v>44.42941356</v>
+      </c>
+      <c r="G7" s="4">
+        <v>5576.1810993099998</v>
+      </c>
+      <c r="H7" s="4">
+        <v>526.87995272000001</v>
+      </c>
+      <c r="I7" s="4">
+        <v>969.27474757000005</v>
+      </c>
+      <c r="J7" s="4">
+        <v>491.34848971999998</v>
+      </c>
+      <c r="K7" s="4">
+        <v>-83.277541439999993</v>
+      </c>
+      <c r="L7" s="4">
+        <v>319.81728435999997</v>
+      </c>
+      <c r="M7" s="4">
+        <v>0</v>
+      </c>
+      <c r="N7" s="4">
+        <v>11.66670087</v>
+      </c>
+      <c r="O7" s="4">
+        <v>-36.481969110000001</v>
+      </c>
+      <c r="P7" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="4">
+        <v>2314.7496328799998</v>
+      </c>
+      <c r="D8" s="4">
+        <v>2139.7974087100001</v>
+      </c>
+      <c r="E8" s="4">
+        <v>0</v>
+      </c>
+      <c r="F8" s="4">
+        <v>-0.10129295000000001</v>
+      </c>
+      <c r="G8" s="4">
+        <v>2879.3776824000001</v>
+      </c>
+      <c r="H8" s="4">
+        <v>383.32748987000002</v>
+      </c>
+      <c r="I8" s="4">
+        <v>448.30725071000001</v>
+      </c>
+      <c r="J8" s="4">
+        <v>361.32154085000002</v>
+      </c>
+      <c r="K8" s="4">
+        <v>10.09659896</v>
+      </c>
+      <c r="L8" s="4">
+        <v>184.73329910999999</v>
+      </c>
+      <c r="M8" s="4">
+        <v>0</v>
+      </c>
+      <c r="N8" s="4">
+        <v>155.71601200000001</v>
+      </c>
+      <c r="O8" s="4">
+        <v>3.8625640400000001</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="4">
+        <v>6898.9548053099998</v>
+      </c>
+      <c r="D9" s="4">
+        <v>2615.4097541199999</v>
+      </c>
+      <c r="E9" s="4">
+        <v>0</v>
+      </c>
+      <c r="F9" s="4">
+        <v>-55.809309200000001</v>
+      </c>
+      <c r="G9" s="4">
+        <v>4094.6197962699998</v>
+      </c>
+      <c r="H9" s="4">
+        <v>476.88757413000002</v>
+      </c>
+      <c r="I9" s="4">
+        <v>638.42897142000004</v>
+      </c>
+      <c r="J9" s="4">
+        <v>475.18931875999999</v>
+      </c>
+      <c r="K9" s="4">
+        <v>9.7973873000000005</v>
+      </c>
+      <c r="L9" s="4">
+        <v>302.09763329999998</v>
+      </c>
+      <c r="M9" s="4">
+        <v>0</v>
+      </c>
+      <c r="N9" s="4">
+        <v>11.067494999999999</v>
+      </c>
+      <c r="O9" s="4">
+        <v>5.7280067700000004</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="4">
+        <v>4015.81597298</v>
+      </c>
+      <c r="D10" s="4">
+        <v>2553.6384253599999</v>
+      </c>
+      <c r="E10" s="4">
+        <v>0</v>
+      </c>
+      <c r="F10" s="4">
+        <v>-101.124841</v>
+      </c>
+      <c r="G10" s="4">
+        <v>4213.4455712299996</v>
+      </c>
+      <c r="H10" s="4">
+        <v>542.43889925999997</v>
+      </c>
+      <c r="I10" s="4">
+        <v>553.69689794999999</v>
+      </c>
+      <c r="J10" s="4">
+        <v>374.05316827000001</v>
+      </c>
+      <c r="K10" s="4">
+        <v>-508.84979414999998</v>
+      </c>
+      <c r="L10" s="4">
+        <v>267.90788285000002</v>
+      </c>
+      <c r="M10" s="4">
+        <v>0</v>
+      </c>
+      <c r="N10" s="4">
+        <v>2.1902900000000001</v>
+      </c>
+      <c r="O10" s="4">
+        <v>-19.976987869999999</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="4">
+        <v>4431.1461283999997</v>
+      </c>
+      <c r="D11" s="4">
+        <v>2750.67009839</v>
+      </c>
+      <c r="E11" s="4">
+        <v>0</v>
+      </c>
+      <c r="F11" s="4">
+        <v>-19.042846690000001</v>
+      </c>
+      <c r="G11" s="4">
+        <v>3177.4170128800001</v>
+      </c>
+      <c r="H11" s="4">
+        <v>405.36516822999999</v>
+      </c>
+      <c r="I11" s="4">
+        <v>539.39479103999997</v>
+      </c>
+      <c r="J11" s="4">
+        <v>282.66789958999999</v>
+      </c>
+      <c r="K11" s="4">
+        <v>9.4522178500000003</v>
+      </c>
+      <c r="L11" s="4">
+        <v>245.79091199000001</v>
+      </c>
+      <c r="M11" s="4">
+        <v>0</v>
+      </c>
+      <c r="N11" s="4">
+        <v>9.3139999999999994E-3</v>
+      </c>
+      <c r="O11" s="4">
+        <v>4.94429724</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="4">
+        <v>24225.965865890001</v>
+      </c>
+      <c r="D12" s="4">
+        <v>7600.9652967100001</v>
+      </c>
+      <c r="E12" s="4">
+        <v>0</v>
+      </c>
+      <c r="F12" s="4">
+        <v>-81.761275479999995</v>
+      </c>
+      <c r="G12" s="4">
+        <v>10958.1265552</v>
+      </c>
+      <c r="H12" s="4">
+        <v>1249.7761527099999</v>
+      </c>
+      <c r="I12" s="4">
+        <v>1054.15531857</v>
+      </c>
+      <c r="J12" s="4">
+        <v>1346.2625286699999</v>
+      </c>
+      <c r="K12" s="4">
+        <v>26.135892569999999</v>
+      </c>
+      <c r="L12" s="4">
+        <v>606.87506355000005</v>
+      </c>
+      <c r="M12" s="4">
+        <v>0</v>
+      </c>
+      <c r="N12" s="4">
+        <v>1.600376</v>
+      </c>
+      <c r="O12" s="4">
+        <v>4.5552714300000003</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="4">
+        <v>5594.7841977300004</v>
+      </c>
+      <c r="D13" s="4">
+        <v>3306.6818466099999</v>
+      </c>
+      <c r="E13" s="4">
+        <v>0</v>
+      </c>
+      <c r="F13" s="4">
+        <v>73.698149849999993</v>
+      </c>
+      <c r="G13" s="4">
+        <v>4591.5467067999998</v>
+      </c>
+      <c r="H13" s="4">
+        <v>439.60667697999997</v>
+      </c>
+      <c r="I13" s="4">
+        <v>606.30169782999997</v>
+      </c>
+      <c r="J13" s="4">
+        <v>483.41234808000002</v>
+      </c>
+      <c r="K13" s="4">
+        <v>14.50291129</v>
+      </c>
+      <c r="L13" s="4">
+        <v>300.51888859000002</v>
+      </c>
+      <c r="M13" s="4">
+        <v>0</v>
+      </c>
+      <c r="N13" s="4">
+        <v>605.20033899999999</v>
+      </c>
+      <c r="O13" s="4">
+        <v>5.16070501</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="4">
+        <v>16183.11465628</v>
+      </c>
+      <c r="D14" s="4">
+        <v>5086.3868402999997</v>
+      </c>
+      <c r="E14" s="4">
+        <v>0</v>
+      </c>
+      <c r="F14" s="4">
+        <v>-171.78002685000001</v>
+      </c>
+      <c r="G14" s="4">
+        <v>9349.9381615399998</v>
+      </c>
+      <c r="H14" s="4">
+        <v>977.19436332999999</v>
+      </c>
+      <c r="I14" s="4">
+        <v>1007.5400663299999</v>
+      </c>
+      <c r="J14" s="4">
+        <v>623.20206304999999</v>
+      </c>
+      <c r="K14" s="4">
+        <v>23.176143379999999</v>
+      </c>
+      <c r="L14" s="4">
+        <v>486.95907155999998</v>
+      </c>
+      <c r="M14" s="4">
+        <v>0</v>
+      </c>
+      <c r="N14" s="4">
+        <v>251.270263</v>
+      </c>
+      <c r="O14" s="4">
+        <v>-9.8367823199999993</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="4">
+        <v>6776.6171127199996</v>
+      </c>
+      <c r="D15" s="4">
+        <v>3706.23987713</v>
+      </c>
+      <c r="E15" s="4">
+        <v>0</v>
+      </c>
+      <c r="F15" s="4">
+        <v>15.05264543</v>
+      </c>
+      <c r="G15" s="4">
+        <v>4034.7962725799998</v>
+      </c>
+      <c r="H15" s="4">
+        <v>600.35688185000004</v>
+      </c>
+      <c r="I15" s="4">
+        <v>494.62706322000003</v>
+      </c>
+      <c r="J15" s="4">
+        <v>427.15116756999998</v>
+      </c>
+      <c r="K15" s="4">
+        <v>2.9055718800000001</v>
+      </c>
+      <c r="L15" s="4">
+        <v>300.82898552</v>
+      </c>
+      <c r="M15" s="4">
+        <v>0</v>
+      </c>
+      <c r="N15" s="4">
+        <v>18.367657999999999</v>
+      </c>
+      <c r="O15" s="4">
+        <v>5.34751127</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H1" s="3" t="s">
-[...8 lines deleted...]
-      <c r="K1" s="3" t="s">
+      <c r="C16" s="4">
+        <v>133915.76047959999</v>
+      </c>
+      <c r="D16" s="4">
+        <v>69833.041318989999</v>
+      </c>
+      <c r="E16" s="4">
+        <v>0</v>
+      </c>
+      <c r="F16" s="4">
+        <v>0</v>
+      </c>
+      <c r="G16" s="4">
+        <v>32375.730697629999</v>
+      </c>
+      <c r="H16" s="4">
+        <v>11842.6771678</v>
+      </c>
+      <c r="I16" s="4">
+        <v>0</v>
+      </c>
+      <c r="J16" s="4">
+        <v>0</v>
+      </c>
+      <c r="K16" s="4">
+        <v>0</v>
+      </c>
+      <c r="L16" s="4">
+        <v>454.76993711</v>
+      </c>
+      <c r="M16" s="4">
+        <v>1932.2135639999999</v>
+      </c>
+      <c r="N16" s="4">
+        <v>4191.2214720000002</v>
+      </c>
+      <c r="O16" s="4">
+        <v>-19.219908669999999</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="L1" s="3" t="s">
+      <c r="C17" s="4">
+        <v>86091.539874099995</v>
+      </c>
+      <c r="D17" s="4">
+        <v>26602.524785540001</v>
+      </c>
+      <c r="E17" s="4">
+        <v>0</v>
+      </c>
+      <c r="F17" s="4">
+        <v>3823.2082273300002</v>
+      </c>
+      <c r="G17" s="4">
+        <v>37942.613089929997</v>
+      </c>
+      <c r="H17" s="4">
+        <v>5974.3106759700004</v>
+      </c>
+      <c r="I17" s="4">
+        <v>825.65665723999996</v>
+      </c>
+      <c r="J17" s="4">
+        <v>3505.2794223199999</v>
+      </c>
+      <c r="K17" s="4">
+        <v>32.928008949999999</v>
+      </c>
+      <c r="L17" s="4">
+        <v>848.64431010999999</v>
+      </c>
+      <c r="M17" s="4">
+        <v>0</v>
+      </c>
+      <c r="N17" s="4">
+        <v>1751.9009671900001</v>
+      </c>
+      <c r="O17" s="4">
+        <v>43.510512499999997</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="M1" s="3" t="s">
+      <c r="C18" s="4">
+        <v>22843.40321439</v>
+      </c>
+      <c r="D18" s="4">
+        <v>6701.6316662299996</v>
+      </c>
+      <c r="E18" s="4">
+        <v>0</v>
+      </c>
+      <c r="F18" s="4">
+        <v>568.95010122999997</v>
+      </c>
+      <c r="G18" s="4">
+        <v>9829.4396000300003</v>
+      </c>
+      <c r="H18" s="4">
+        <v>989.03032103999999</v>
+      </c>
+      <c r="I18" s="4">
+        <v>1699.9168409500001</v>
+      </c>
+      <c r="J18" s="4">
+        <v>2133.77315344</v>
+      </c>
+      <c r="K18" s="4">
+        <v>-130.49579349000001</v>
+      </c>
+      <c r="L18" s="4">
+        <v>734.46483449000004</v>
+      </c>
+      <c r="M18" s="4">
+        <v>0</v>
+      </c>
+      <c r="N18" s="4">
+        <v>257.629097</v>
+      </c>
+      <c r="O18" s="4">
+        <v>-79.824986850000002</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>5</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="C19" s="4">
+        <v>6629.5811869299996</v>
+      </c>
+      <c r="D19" s="4">
+        <v>3330.7371450700002</v>
+      </c>
+      <c r="E19" s="4">
+        <v>0</v>
+      </c>
+      <c r="F19" s="4">
+        <v>165.29007766999999</v>
+      </c>
+      <c r="G19" s="4">
+        <v>5008.0952008800004</v>
+      </c>
+      <c r="H19" s="4">
+        <v>524.35708425999997</v>
+      </c>
+      <c r="I19" s="4">
+        <v>712.38876393999999</v>
+      </c>
+      <c r="J19" s="4">
+        <v>619.67929762000006</v>
+      </c>
+      <c r="K19" s="4">
+        <v>-11.540630030000001</v>
+      </c>
+      <c r="L19" s="4">
+        <v>377.06063661000002</v>
+      </c>
+      <c r="M19" s="4">
+        <v>0</v>
+      </c>
+      <c r="N19" s="4">
+        <v>66.705207000000001</v>
+      </c>
+      <c r="O19" s="4">
+        <v>5.8485389300000001</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="8">
-[...35 lines deleted...]
-      <c r="B4" s="3" t="s">
+      <c r="C20" s="4">
+        <v>5845.4284888700004</v>
+      </c>
+      <c r="D20" s="4">
+        <v>3302.2486633399999</v>
+      </c>
+      <c r="E20" s="4">
+        <v>0</v>
+      </c>
+      <c r="F20" s="4">
+        <v>277.33431200000001</v>
+      </c>
+      <c r="G20" s="4">
+        <v>5493.6819554100002</v>
+      </c>
+      <c r="H20" s="4">
+        <v>525.57337809000001</v>
+      </c>
+      <c r="I20" s="4">
+        <v>573.35116486000004</v>
+      </c>
+      <c r="J20" s="4">
+        <v>621.67671155000005</v>
+      </c>
+      <c r="K20" s="4">
+        <v>-12.87568961</v>
+      </c>
+      <c r="L20" s="4">
+        <v>307.20608542999997</v>
+      </c>
+      <c r="M20" s="4">
+        <v>0</v>
+      </c>
+      <c r="N20" s="4">
+        <v>449.01450131000001</v>
+      </c>
+      <c r="O20" s="4">
+        <v>-15.5324393</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="C4" s="8">
-[...35 lines deleted...]
-      <c r="B5" s="3" t="s">
+      <c r="C21" s="4">
+        <v>1398.64614396</v>
+      </c>
+      <c r="D21" s="4">
+        <v>909.08831843999997</v>
+      </c>
+      <c r="E21" s="4">
+        <v>0</v>
+      </c>
+      <c r="F21" s="4">
+        <v>121.70931207</v>
+      </c>
+      <c r="G21" s="4">
+        <v>1982.9944670899999</v>
+      </c>
+      <c r="H21" s="4">
+        <v>251.74194777</v>
+      </c>
+      <c r="I21" s="4">
+        <v>362.29137042000002</v>
+      </c>
+      <c r="J21" s="4">
+        <v>353.44020496000002</v>
+      </c>
+      <c r="K21" s="4">
+        <v>-67.046825549999994</v>
+      </c>
+      <c r="L21" s="4">
+        <v>125.91249787</v>
+      </c>
+      <c r="M21" s="4">
+        <v>0</v>
+      </c>
+      <c r="N21" s="4">
+        <v>7.2649476799999997</v>
+      </c>
+      <c r="O21" s="4">
+        <v>5.8264836600000001</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C5" s="8">
-[...35 lines deleted...]
-      <c r="B6" s="3" t="s">
+      <c r="C22" s="4">
+        <v>5741.3181100100001</v>
+      </c>
+      <c r="D22" s="4">
+        <v>2870.8591075300001</v>
+      </c>
+      <c r="E22" s="4">
+        <v>0</v>
+      </c>
+      <c r="F22" s="4">
+        <v>272.46255694000001</v>
+      </c>
+      <c r="G22" s="4">
+        <v>6079.0841152700004</v>
+      </c>
+      <c r="H22" s="4">
+        <v>549.26836274000004</v>
+      </c>
+      <c r="I22" s="4">
+        <v>984.13959266999996</v>
+      </c>
+      <c r="J22" s="4">
+        <v>580.79054461999999</v>
+      </c>
+      <c r="K22" s="4">
+        <v>9.7202932700000009</v>
+      </c>
+      <c r="L22" s="4">
+        <v>327.59262689000002</v>
+      </c>
+      <c r="M22" s="4">
+        <v>0</v>
+      </c>
+      <c r="N22" s="4">
+        <v>16.371667769999998</v>
+      </c>
+      <c r="O22" s="4">
+        <v>13.46832032</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="8">
-[...35 lines deleted...]
-      <c r="B7" s="3" t="s">
+      <c r="C23" s="4">
+        <v>3541.8600962</v>
+      </c>
+      <c r="D23" s="4">
+        <v>2277.3459200100001</v>
+      </c>
+      <c r="E23" s="4">
+        <v>0</v>
+      </c>
+      <c r="F23" s="4">
+        <v>158.77337014</v>
+      </c>
+      <c r="G23" s="4">
+        <v>3170.99410997</v>
+      </c>
+      <c r="H23" s="4">
+        <v>409.26006774000001</v>
+      </c>
+      <c r="I23" s="4">
+        <v>448.65290742000002</v>
+      </c>
+      <c r="J23" s="4">
+        <v>423.17879227999998</v>
+      </c>
+      <c r="K23" s="4">
+        <v>7.1815416499999998</v>
+      </c>
+      <c r="L23" s="4">
+        <v>187.26719839</v>
+      </c>
+      <c r="M23" s="4">
+        <v>0</v>
+      </c>
+      <c r="N23" s="4">
+        <v>182.46543299999999</v>
+      </c>
+      <c r="O23" s="4">
+        <v>4.40883249</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="8">
-[...35 lines deleted...]
-      <c r="B8" s="3" t="s">
+      <c r="C24" s="4">
+        <v>7251.2278618500004</v>
+      </c>
+      <c r="D24" s="4">
+        <v>2556.6544390700001</v>
+      </c>
+      <c r="E24" s="4">
+        <v>0</v>
+      </c>
+      <c r="F24" s="4">
+        <v>150.64574612000001</v>
+      </c>
+      <c r="G24" s="4">
+        <v>4564.7226937300002</v>
+      </c>
+      <c r="H24" s="4">
+        <v>505.12527120999999</v>
+      </c>
+      <c r="I24" s="4">
+        <v>648.80477771000005</v>
+      </c>
+      <c r="J24" s="4">
+        <v>497.45727744999999</v>
+      </c>
+      <c r="K24" s="4">
+        <v>5.0464504899999998</v>
+      </c>
+      <c r="L24" s="4">
+        <v>302.94567939000001</v>
+      </c>
+      <c r="M24" s="4">
+        <v>0</v>
+      </c>
+      <c r="N24" s="4">
+        <v>14.558028999999999</v>
+      </c>
+      <c r="O24" s="4">
+        <v>8.8025865200000002</v>
+      </c>
+      <c r="P24" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="8">
-[...35 lines deleted...]
-      <c r="B9" s="3" t="s">
+      <c r="C25" s="4">
+        <v>5047.25362451</v>
+      </c>
+      <c r="D25" s="4">
+        <v>2728.67927538</v>
+      </c>
+      <c r="E25" s="4">
+        <v>0</v>
+      </c>
+      <c r="F25" s="4">
+        <v>78.224160139999995</v>
+      </c>
+      <c r="G25" s="4">
+        <v>4548.2479821999996</v>
+      </c>
+      <c r="H25" s="4">
+        <v>569.10438724999995</v>
+      </c>
+      <c r="I25" s="4">
+        <v>563.5264737</v>
+      </c>
+      <c r="J25" s="4">
+        <v>435.59632820000002</v>
+      </c>
+      <c r="K25" s="4">
+        <v>7.9667857199999998</v>
+      </c>
+      <c r="L25" s="4">
+        <v>275.93838872999999</v>
+      </c>
+      <c r="M25" s="4">
+        <v>0</v>
+      </c>
+      <c r="N25" s="4">
+        <v>2.0520659999999999</v>
+      </c>
+      <c r="O25" s="4">
+        <v>6.30504335</v>
+      </c>
+      <c r="P25" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="8">
-[...35 lines deleted...]
-      <c r="B10" s="3" t="s">
+      <c r="C26" s="4">
+        <v>4843.65719627</v>
+      </c>
+      <c r="D26" s="4">
+        <v>2930.0335831799998</v>
+      </c>
+      <c r="E26" s="4">
+        <v>0</v>
+      </c>
+      <c r="F26" s="4">
+        <v>81.963272380000006</v>
+      </c>
+      <c r="G26" s="4">
+        <v>3474.1888631299998</v>
+      </c>
+      <c r="H26" s="4">
+        <v>421.92684695999998</v>
+      </c>
+      <c r="I26" s="4">
+        <v>543.34059591000005</v>
+      </c>
+      <c r="J26" s="4">
+        <v>348.30556404999999</v>
+      </c>
+      <c r="K26" s="4">
+        <v>2.3010422699999999</v>
+      </c>
+      <c r="L26" s="4">
+        <v>253.81425865</v>
+      </c>
+      <c r="M26" s="4">
+        <v>0</v>
+      </c>
+      <c r="N26" s="4">
+        <v>1.9011E-2</v>
+      </c>
+      <c r="O26" s="4">
+        <v>5.7044987200000001</v>
+      </c>
+      <c r="P26" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B27" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="8">
-[...35 lines deleted...]
-      <c r="B11" s="3" t="s">
+      <c r="C27" s="4">
+        <v>24386.319772660001</v>
+      </c>
+      <c r="D27" s="4">
+        <v>8691.4963186299992</v>
+      </c>
+      <c r="E27" s="4">
+        <v>0</v>
+      </c>
+      <c r="F27" s="4">
+        <v>439.42203037000002</v>
+      </c>
+      <c r="G27" s="4">
+        <v>11831.48812082</v>
+      </c>
+      <c r="H27" s="4">
+        <v>1296.89385221</v>
+      </c>
+      <c r="I27" s="4">
+        <v>1062.1041447699999</v>
+      </c>
+      <c r="J27" s="4">
+        <v>1467.7769259700001</v>
+      </c>
+      <c r="K27" s="4">
+        <v>22.033836709999999</v>
+      </c>
+      <c r="L27" s="4">
+        <v>607.76137821999998</v>
+      </c>
+      <c r="M27" s="4">
+        <v>0</v>
+      </c>
+      <c r="N27" s="4">
+        <v>0.77866299999999999</v>
+      </c>
+      <c r="O27" s="4">
+        <v>13.36180828</v>
+      </c>
+      <c r="P27" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="8">
-[...35 lines deleted...]
-      <c r="B12" s="3" t="s">
+      <c r="C28" s="4">
+        <v>6466.7430751700003</v>
+      </c>
+      <c r="D28" s="4">
+        <v>3558.9241460100002</v>
+      </c>
+      <c r="E28" s="4">
+        <v>0</v>
+      </c>
+      <c r="F28" s="4">
+        <v>265.79559148999999</v>
+      </c>
+      <c r="G28" s="4">
+        <v>5112.9562937199998</v>
+      </c>
+      <c r="H28" s="4">
+        <v>472.77088178999998</v>
+      </c>
+      <c r="I28" s="4">
+        <v>621.51298196000005</v>
+      </c>
+      <c r="J28" s="4">
+        <v>522.85354888999996</v>
+      </c>
+      <c r="K28" s="4">
+        <v>2.2927407199999998</v>
+      </c>
+      <c r="L28" s="4">
+        <v>310.71872803000002</v>
+      </c>
+      <c r="M28" s="4">
+        <v>0</v>
+      </c>
+      <c r="N28" s="4">
+        <v>811.52324799999997</v>
+      </c>
+      <c r="O28" s="4">
+        <v>5.9299513299999997</v>
+      </c>
+      <c r="P28" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B29" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="8">
-[...35 lines deleted...]
-      <c r="B13" s="3" t="s">
+      <c r="C29" s="4">
+        <v>18903.993587389999</v>
+      </c>
+      <c r="D29" s="4">
+        <v>5383.3987030899998</v>
+      </c>
+      <c r="E29" s="4">
+        <v>0</v>
+      </c>
+      <c r="F29" s="4">
+        <v>242.50369549000001</v>
+      </c>
+      <c r="G29" s="4">
+        <v>9832.6054333100001</v>
+      </c>
+      <c r="H29" s="4">
+        <v>1193.2621375000001</v>
+      </c>
+      <c r="I29" s="4">
+        <v>1024.0181670899999</v>
+      </c>
+      <c r="J29" s="4">
+        <v>732.51484644000004</v>
+      </c>
+      <c r="K29" s="4">
+        <v>-36.887343209999997</v>
+      </c>
+      <c r="L29" s="4">
+        <v>493.88174729999997</v>
+      </c>
+      <c r="M29" s="4">
+        <v>0</v>
+      </c>
+      <c r="N29" s="4">
+        <v>302.87859600000002</v>
+      </c>
+      <c r="O29" s="4">
+        <v>8.3865813899999999</v>
+      </c>
+      <c r="P29" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B30" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="8">
-[...185 lines deleted...]
-      <c r="B18" s="3" t="s">
+      <c r="C30" s="4">
+        <v>7371.6642801300004</v>
+      </c>
+      <c r="D30" s="4">
+        <v>3813.9833257199998</v>
+      </c>
+      <c r="E30" s="4">
+        <v>0</v>
+      </c>
+      <c r="F30" s="4">
+        <v>202.75926390999999</v>
+      </c>
+      <c r="G30" s="4">
+        <v>4401.0758692899999</v>
+      </c>
+      <c r="H30" s="4">
+        <v>624.17188902999999</v>
+      </c>
+      <c r="I30" s="4">
+        <v>511.83829539999999</v>
+      </c>
+      <c r="J30" s="4">
+        <v>454.32453170000002</v>
+      </c>
+      <c r="K30" s="4">
+        <v>5.3922694099999999</v>
+      </c>
+      <c r="L30" s="4">
+        <v>299.90964530999997</v>
+      </c>
+      <c r="M30" s="4">
+        <v>0</v>
+      </c>
+      <c r="N30" s="4">
+        <v>21.367065</v>
+      </c>
+      <c r="O30" s="4">
+        <v>-1.8574127899999999</v>
+      </c>
+      <c r="P30" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C31" s="4">
+        <v>143097.06281767</v>
+      </c>
+      <c r="D31" s="4">
+        <v>80743.542148349996</v>
+      </c>
+      <c r="E31" s="4">
+        <v>0</v>
+      </c>
+      <c r="F31" s="4">
+        <v>0</v>
+      </c>
+      <c r="G31" s="4">
+        <v>36119.465845450002</v>
+      </c>
+      <c r="H31" s="4">
+        <v>10154.83236502</v>
+      </c>
+      <c r="I31" s="4">
+        <v>0</v>
+      </c>
+      <c r="J31" s="4">
+        <v>0</v>
+      </c>
+      <c r="K31" s="4">
+        <v>0</v>
+      </c>
+      <c r="L31" s="4">
+        <v>517.08309659999998</v>
+      </c>
+      <c r="M31" s="4">
+        <v>1925.918893</v>
+      </c>
+      <c r="N31" s="4">
+        <v>6567.3550070000001</v>
+      </c>
+      <c r="O31" s="4">
+        <v>-7.27955153</v>
+      </c>
+      <c r="P31" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C32" s="4">
+        <v>112201.20376751</v>
+      </c>
+      <c r="D32" s="4">
+        <v>30454.938411359999</v>
+      </c>
+      <c r="E32" s="4">
+        <v>0</v>
+      </c>
+      <c r="F32" s="4">
+        <v>4074.2026443999998</v>
+      </c>
+      <c r="G32" s="4">
+        <v>42524.249485070002</v>
+      </c>
+      <c r="H32" s="4">
+        <v>5344.4416407600002</v>
+      </c>
+      <c r="I32" s="4">
+        <v>829.82535986000005</v>
+      </c>
+      <c r="J32" s="4">
+        <v>3389.2849052699999</v>
+      </c>
+      <c r="K32" s="4">
+        <v>58.922080999999999</v>
+      </c>
+      <c r="L32" s="4">
+        <v>873.92004626000005</v>
+      </c>
+      <c r="M32" s="4">
+        <v>0</v>
+      </c>
+      <c r="N32" s="4">
+        <v>272.87495985999999</v>
+      </c>
+      <c r="O32" s="4">
+        <v>-54.385049469999998</v>
+      </c>
+      <c r="P32" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C33" s="4">
+        <v>25165.738325599999</v>
+      </c>
+      <c r="D33" s="4">
+        <v>6642.5065557099997</v>
+      </c>
+      <c r="E33" s="4">
+        <v>0</v>
+      </c>
+      <c r="F33" s="4">
+        <v>837.67843401000005</v>
+      </c>
+      <c r="G33" s="4">
+        <v>11063.378984499999</v>
+      </c>
+      <c r="H33" s="4">
+        <v>1204.0273339800001</v>
+      </c>
+      <c r="I33" s="4">
+        <v>1767.53255033</v>
+      </c>
+      <c r="J33" s="4">
+        <v>2133.3613225899999</v>
+      </c>
+      <c r="K33" s="4">
+        <v>7.9831678699999999</v>
+      </c>
+      <c r="L33" s="4">
+        <v>750.68205281999997</v>
+      </c>
+      <c r="M33" s="4">
+        <v>0</v>
+      </c>
+      <c r="N33" s="4">
+        <v>4.4881855000000002</v>
+      </c>
+      <c r="O33" s="4">
+        <v>16.471192970000001</v>
+      </c>
+      <c r="P33" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C34" s="4">
+        <v>7374.1514751200002</v>
+      </c>
+      <c r="D34" s="4">
+        <v>2889.3087110299998</v>
+      </c>
+      <c r="E34" s="4">
+        <v>0</v>
+      </c>
+      <c r="F34" s="4">
+        <v>214.90304166000001</v>
+      </c>
+      <c r="G34" s="4">
+        <v>5596.1306660800001</v>
+      </c>
+      <c r="H34" s="4">
+        <v>556.64305483999999</v>
+      </c>
+      <c r="I34" s="4">
+        <v>716.95176574000004</v>
+      </c>
+      <c r="J34" s="4">
+        <v>609.94418789999997</v>
+      </c>
+      <c r="K34" s="4">
+        <v>3.54983038</v>
+      </c>
+      <c r="L34" s="4">
+        <v>390.85901045000003</v>
+      </c>
+      <c r="M34" s="4">
+        <v>0</v>
+      </c>
+      <c r="N34" s="4">
+        <v>-1.9183209999999999</v>
+      </c>
+      <c r="O34" s="4">
+        <v>6.1323025900000001</v>
+      </c>
+      <c r="P34" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B35" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C18" s="8">
-[...35 lines deleted...]
-      <c r="B19" s="3" t="s">
+      <c r="C35" s="4">
+        <v>5899.0048300500002</v>
+      </c>
+      <c r="D35" s="4">
+        <v>3420.17248363</v>
+      </c>
+      <c r="E35" s="4">
+        <v>0</v>
+      </c>
+      <c r="F35" s="4">
+        <v>312.69997358000001</v>
+      </c>
+      <c r="G35" s="4">
+        <v>6309.7195740699999</v>
+      </c>
+      <c r="H35" s="4">
+        <v>594.05750454999998</v>
+      </c>
+      <c r="I35" s="4">
+        <v>583.66072767000003</v>
+      </c>
+      <c r="J35" s="4">
+        <v>623.99032841999997</v>
+      </c>
+      <c r="K35" s="4">
+        <v>5.9287874399999998</v>
+      </c>
+      <c r="L35" s="4">
+        <v>319.07276612999999</v>
+      </c>
+      <c r="M35" s="4">
+        <v>0</v>
+      </c>
+      <c r="N35" s="4">
+        <v>7.2055378399999999</v>
+      </c>
+      <c r="O35" s="4">
+        <v>5.7011786500000001</v>
+      </c>
+      <c r="P35" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B36" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="C19" s="8">
-[...35 lines deleted...]
-      <c r="B20" s="3" t="s">
+      <c r="C36" s="4">
+        <v>1599.5252347400001</v>
+      </c>
+      <c r="D36" s="4">
+        <v>983.80198317999998</v>
+      </c>
+      <c r="E36" s="4">
+        <v>0</v>
+      </c>
+      <c r="F36" s="4">
+        <v>100.70607518</v>
+      </c>
+      <c r="G36" s="4">
+        <v>2314.6774689700001</v>
+      </c>
+      <c r="H36" s="4">
+        <v>275.94692356000002</v>
+      </c>
+      <c r="I36" s="4">
+        <v>361.78821744999999</v>
+      </c>
+      <c r="J36" s="4">
+        <v>265.74296106000003</v>
+      </c>
+      <c r="K36" s="4">
+        <v>2.37055755</v>
+      </c>
+      <c r="L36" s="4">
+        <v>127.76662627</v>
+      </c>
+      <c r="M36" s="4">
+        <v>0</v>
+      </c>
+      <c r="N36" s="4">
+        <v>-2.6879999999999999E-3</v>
+      </c>
+      <c r="O36" s="4">
+        <v>4.2012082099999999</v>
+      </c>
+      <c r="P36" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B37" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C20" s="8">
-[...35 lines deleted...]
-      <c r="B21" s="3" t="s">
+      <c r="C37" s="4">
+        <v>5886.2750468000004</v>
+      </c>
+      <c r="D37" s="4">
+        <v>2880.7547467899999</v>
+      </c>
+      <c r="E37" s="4">
+        <v>0</v>
+      </c>
+      <c r="F37" s="4">
+        <v>302.30761655999999</v>
+      </c>
+      <c r="G37" s="4">
+        <v>6822.8625342400001</v>
+      </c>
+      <c r="H37" s="4">
+        <v>610.53441462000001</v>
+      </c>
+      <c r="I37" s="4">
+        <v>995.66782770999998</v>
+      </c>
+      <c r="J37" s="4">
+        <v>571.51983617999997</v>
+      </c>
+      <c r="K37" s="4">
+        <v>9.3903879700000008</v>
+      </c>
+      <c r="L37" s="4">
+        <v>338.56553104</v>
+      </c>
+      <c r="M37" s="4">
+        <v>0</v>
+      </c>
+      <c r="N37" s="4">
+        <v>5.5343240000000002E-2</v>
+      </c>
+      <c r="O37" s="4">
+        <v>12.43344327</v>
+      </c>
+      <c r="P37" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B38" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C21" s="8">
-[...35 lines deleted...]
-      <c r="B22" s="3" t="s">
+      <c r="C38" s="4">
+        <v>4979.0868798700003</v>
+      </c>
+      <c r="D38" s="4">
+        <v>2258.65947633</v>
+      </c>
+      <c r="E38" s="4">
+        <v>0</v>
+      </c>
+      <c r="F38" s="4">
+        <v>175.21313918999999</v>
+      </c>
+      <c r="G38" s="4">
+        <v>3560.48433264</v>
+      </c>
+      <c r="H38" s="4">
+        <v>443.45673656999998</v>
+      </c>
+      <c r="I38" s="4">
+        <v>454.78638845</v>
+      </c>
+      <c r="J38" s="4">
+        <v>422.22245788999999</v>
+      </c>
+      <c r="K38" s="4">
+        <v>3.80572724</v>
+      </c>
+      <c r="L38" s="4">
+        <v>193.99041179</v>
+      </c>
+      <c r="M38" s="4">
+        <v>0</v>
+      </c>
+      <c r="N38" s="4">
+        <v>0.77024199999999998</v>
+      </c>
+      <c r="O38" s="4">
+        <v>4.62157617</v>
+      </c>
+      <c r="P38" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B39" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C22" s="8">
-[...35 lines deleted...]
-      <c r="B23" s="3" t="s">
+      <c r="C39" s="4">
+        <v>8205.4812973000007</v>
+      </c>
+      <c r="D39" s="4">
+        <v>2764.3442151099998</v>
+      </c>
+      <c r="E39" s="4">
+        <v>0</v>
+      </c>
+      <c r="F39" s="4">
+        <v>143.20145735</v>
+      </c>
+      <c r="G39" s="4">
+        <v>5391.9069041100001</v>
+      </c>
+      <c r="H39" s="4">
+        <v>566.45680737999999</v>
+      </c>
+      <c r="I39" s="4">
+        <v>660.80353348999995</v>
+      </c>
+      <c r="J39" s="4">
+        <v>489.33146506000003</v>
+      </c>
+      <c r="K39" s="4">
+        <v>2.8474060699999999</v>
+      </c>
+      <c r="L39" s="4">
+        <v>295.11070790999997</v>
+      </c>
+      <c r="M39" s="4">
+        <v>0</v>
+      </c>
+      <c r="N39" s="4">
+        <v>0.741761</v>
+      </c>
+      <c r="O39" s="4">
+        <v>7.8443495499999996</v>
+      </c>
+      <c r="P39" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B40" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C23" s="8">
-[...35 lines deleted...]
-      <c r="B24" s="3" t="s">
+      <c r="C40" s="4">
+        <v>6076.7831653399999</v>
+      </c>
+      <c r="D40" s="4">
+        <v>2674.9415085300002</v>
+      </c>
+      <c r="E40" s="4">
+        <v>0</v>
+      </c>
+      <c r="F40" s="4">
+        <v>92.859098919999994</v>
+      </c>
+      <c r="G40" s="4">
+        <v>5160.2850095100002</v>
+      </c>
+      <c r="H40" s="4">
+        <v>631.56284730000004</v>
+      </c>
+      <c r="I40" s="4">
+        <v>568.32909524000002</v>
+      </c>
+      <c r="J40" s="4">
+        <v>435.46833975999999</v>
+      </c>
+      <c r="K40" s="4">
+        <v>6.2428486000000003</v>
+      </c>
+      <c r="L40" s="4">
+        <v>289.77965259000001</v>
+      </c>
+      <c r="M40" s="4">
+        <v>0</v>
+      </c>
+      <c r="N40" s="4">
+        <v>2.3521E-2</v>
+      </c>
+      <c r="O40" s="4">
+        <v>7.3531260899999999</v>
+      </c>
+      <c r="P40" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B41" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C24" s="8">
-[...35 lines deleted...]
-      <c r="B25" s="3" t="s">
+      <c r="C41" s="4">
+        <v>5564.6169690099996</v>
+      </c>
+      <c r="D41" s="4">
+        <v>2812.86972913</v>
+      </c>
+      <c r="E41" s="4">
+        <v>0</v>
+      </c>
+      <c r="F41" s="4">
+        <v>115.05658454</v>
+      </c>
+      <c r="G41" s="4">
+        <v>4084.7114194699998</v>
+      </c>
+      <c r="H41" s="4">
+        <v>440.67697414000003</v>
+      </c>
+      <c r="I41" s="4">
+        <v>550.39730882000003</v>
+      </c>
+      <c r="J41" s="4">
+        <v>355.07821043000001</v>
+      </c>
+      <c r="K41" s="4">
+        <v>3.22944305</v>
+      </c>
+      <c r="L41" s="4">
+        <v>256.24461237000003</v>
+      </c>
+      <c r="M41" s="4">
+        <v>0</v>
+      </c>
+      <c r="N41" s="4">
+        <v>1.9139999999999999E-3</v>
+      </c>
+      <c r="O41" s="4">
+        <v>5.3402174000000002</v>
+      </c>
+      <c r="P41" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B42" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C25" s="8">
-[...35 lines deleted...]
-      <c r="B26" s="3" t="s">
+      <c r="C42" s="4">
+        <v>25728.715833859998</v>
+      </c>
+      <c r="D42" s="4">
+        <v>8385.47783738</v>
+      </c>
+      <c r="E42" s="4">
+        <v>0</v>
+      </c>
+      <c r="F42" s="4">
+        <v>456.31824965999999</v>
+      </c>
+      <c r="G42" s="4">
+        <v>13415.714810850001</v>
+      </c>
+      <c r="H42" s="4">
+        <v>1543.3252048100001</v>
+      </c>
+      <c r="I42" s="4">
+        <v>1081.47448534</v>
+      </c>
+      <c r="J42" s="4">
+        <v>1481.50003339</v>
+      </c>
+      <c r="K42" s="4">
+        <v>12.80179334</v>
+      </c>
+      <c r="L42" s="4">
+        <v>634.33514534000005</v>
+      </c>
+      <c r="M42" s="4">
+        <v>0</v>
+      </c>
+      <c r="N42" s="4">
+        <v>0.19839699999999999</v>
+      </c>
+      <c r="O42" s="4">
+        <v>12.43640914</v>
+      </c>
+      <c r="P42" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B43" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C26" s="8">
-[...35 lines deleted...]
-      <c r="B27" s="3" t="s">
+      <c r="C43" s="4">
+        <v>7604.38586992</v>
+      </c>
+      <c r="D43" s="4">
+        <v>3527.3248909899999</v>
+      </c>
+      <c r="E43" s="4">
+        <v>0</v>
+      </c>
+      <c r="F43" s="4">
+        <v>326.14596008000001</v>
+      </c>
+      <c r="G43" s="4">
+        <v>5842.6134458500001</v>
+      </c>
+      <c r="H43" s="4">
+        <v>558.81433793999997</v>
+      </c>
+      <c r="I43" s="4">
+        <v>626.85620273999996</v>
+      </c>
+      <c r="J43" s="4">
+        <v>522.2570819</v>
+      </c>
+      <c r="K43" s="4">
+        <v>3.0536574700000001</v>
+      </c>
+      <c r="L43" s="4">
+        <v>319.18865356999999</v>
+      </c>
+      <c r="M43" s="4">
+        <v>0</v>
+      </c>
+      <c r="N43" s="4">
+        <v>36.641298999999997</v>
+      </c>
+      <c r="O43" s="4">
+        <v>2.1529956000000001</v>
+      </c>
+      <c r="P43" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B44" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C27" s="8">
-[...35 lines deleted...]
-      <c r="B28" s="3" t="s">
+      <c r="C44" s="4">
+        <v>-533.04875910999999</v>
+      </c>
+      <c r="D44" s="4">
+        <v>5282.3593271899999</v>
+      </c>
+      <c r="E44" s="4">
+        <v>0</v>
+      </c>
+      <c r="F44" s="4">
+        <v>257.09918155000003</v>
+      </c>
+      <c r="G44" s="4">
+        <v>11124.86784759</v>
+      </c>
+      <c r="H44" s="4">
+        <v>1215.4085225700001</v>
+      </c>
+      <c r="I44" s="4">
+        <v>1056.7417896899999</v>
+      </c>
+      <c r="J44" s="4">
+        <v>716.02002592999997</v>
+      </c>
+      <c r="K44" s="4">
+        <v>-22.99985758</v>
+      </c>
+      <c r="L44" s="4">
+        <v>512.88633117999996</v>
+      </c>
+      <c r="M44" s="4">
+        <v>0</v>
+      </c>
+      <c r="N44" s="4">
+        <v>1.9209E-2</v>
+      </c>
+      <c r="O44" s="4">
+        <v>-77.966491070000004</v>
+      </c>
+      <c r="P44" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B45" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C28" s="8">
-[...185 lines deleted...]
-      <c r="B33" s="3" t="s">
+      <c r="C45" s="4">
+        <v>8586.2071749499992</v>
+      </c>
+      <c r="D45" s="4">
+        <v>3498.0413610199998</v>
+      </c>
+      <c r="E45" s="4">
+        <v>0</v>
+      </c>
+      <c r="F45" s="4">
+        <v>208.42951246999999</v>
+      </c>
+      <c r="G45" s="4">
+        <v>5087.7007101600002</v>
+      </c>
+      <c r="H45" s="4">
+        <v>666.74894245999997</v>
+      </c>
+      <c r="I45" s="4">
+        <v>503.38912181000001</v>
+      </c>
+      <c r="J45" s="4">
+        <v>462.75355148</v>
+      </c>
+      <c r="K45" s="4">
+        <v>4.6146183299999999</v>
+      </c>
+      <c r="L45" s="4">
+        <v>307.59232204</v>
+      </c>
+      <c r="M45" s="4">
+        <v>0</v>
+      </c>
+      <c r="N45" s="4">
+        <v>1.1640000000000001E-3</v>
+      </c>
+      <c r="O45" s="4">
+        <v>7.4216343900000004</v>
+      </c>
+      <c r="P45" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C46" s="4">
+        <v>157096.63259343</v>
+      </c>
+      <c r="D46" s="4">
+        <v>83327.530558869999</v>
+      </c>
+      <c r="E46" s="4">
+        <v>0</v>
+      </c>
+      <c r="F46" s="4">
+        <v>0</v>
+      </c>
+      <c r="G46" s="4">
+        <v>40941.491556909998</v>
+      </c>
+      <c r="H46" s="4">
+        <v>10161.68450675</v>
+      </c>
+      <c r="I46" s="4">
+        <v>0</v>
+      </c>
+      <c r="J46" s="4">
+        <v>0</v>
+      </c>
+      <c r="K46" s="4">
+        <v>0</v>
+      </c>
+      <c r="L46" s="4">
+        <v>580.80316644000004</v>
+      </c>
+      <c r="M46" s="4">
+        <v>2047.297894</v>
+      </c>
+      <c r="N46" s="4">
+        <v>11817.436711140001</v>
+      </c>
+      <c r="O46" s="4">
+        <v>-41.978725660000002</v>
+      </c>
+      <c r="P46" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C47" s="4">
+        <v>122899.22810902</v>
+      </c>
+      <c r="D47" s="4">
+        <v>33827.704192570003</v>
+      </c>
+      <c r="E47" s="4">
+        <v>0</v>
+      </c>
+      <c r="F47" s="4">
+        <v>4466.0453885999996</v>
+      </c>
+      <c r="G47" s="4">
+        <v>48387.028434450003</v>
+      </c>
+      <c r="H47" s="4">
+        <v>6431.6460811099996</v>
+      </c>
+      <c r="I47" s="4">
+        <v>851.70977212000003</v>
+      </c>
+      <c r="J47" s="4">
+        <v>3594.7000085300001</v>
+      </c>
+      <c r="K47" s="4">
+        <v>-1.15397243</v>
+      </c>
+      <c r="L47" s="4">
+        <v>891.49942131</v>
+      </c>
+      <c r="M47" s="4">
+        <v>0</v>
+      </c>
+      <c r="N47" s="4">
+        <v>26.120300180000001</v>
+      </c>
+      <c r="O47" s="4">
+        <v>-766.59852069999999</v>
+      </c>
+      <c r="P47" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C48" s="4">
+        <v>28037.16874995</v>
+      </c>
+      <c r="D48" s="4">
+        <v>7391.8423303899999</v>
+      </c>
+      <c r="E48" s="4">
+        <v>0</v>
+      </c>
+      <c r="F48" s="4">
+        <v>1027.5316027700001</v>
+      </c>
+      <c r="G48" s="4">
+        <v>12572.31041041</v>
+      </c>
+      <c r="H48" s="4">
+        <v>1485.3554685300001</v>
+      </c>
+      <c r="I48" s="4">
+        <v>1738.3049028800001</v>
+      </c>
+      <c r="J48" s="4">
+        <v>2378.7153468699998</v>
+      </c>
+      <c r="K48" s="4">
+        <v>20.963458559999999</v>
+      </c>
+      <c r="L48" s="4">
+        <v>742.82090020999999</v>
+      </c>
+      <c r="M48" s="4">
+        <v>0</v>
+      </c>
+      <c r="N48" s="4">
+        <v>-0.124253</v>
+      </c>
+      <c r="O48" s="4">
+        <v>15.23380365</v>
+      </c>
+      <c r="P48" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C49" s="4">
+        <v>8697.9684242200001</v>
+      </c>
+      <c r="D49" s="4">
+        <v>3246.12890358</v>
+      </c>
+      <c r="E49" s="4">
+        <v>0</v>
+      </c>
+      <c r="F49" s="4">
+        <v>176.55510330999999</v>
+      </c>
+      <c r="G49" s="4">
+        <v>6445.0896174099998</v>
+      </c>
+      <c r="H49" s="4">
+        <v>629.38808491999998</v>
+      </c>
+      <c r="I49" s="4">
+        <v>724.61594587000002</v>
+      </c>
+      <c r="J49" s="4">
+        <v>685.06467079000004</v>
+      </c>
+      <c r="K49" s="4">
+        <v>2.0722645900000001</v>
+      </c>
+      <c r="L49" s="4">
+        <v>396.12973548999997</v>
+      </c>
+      <c r="M49" s="4">
+        <v>0</v>
+      </c>
+      <c r="N49" s="4">
+        <v>1.15E-3</v>
+      </c>
+      <c r="O49" s="4">
+        <v>-15.17195504</v>
+      </c>
+      <c r="P49" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B50" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C33" s="8">
-[...35 lines deleted...]
-      <c r="B34" s="3" t="s">
+      <c r="C50" s="4">
+        <v>7285.1006805400002</v>
+      </c>
+      <c r="D50" s="4">
+        <v>3568.7910931400002</v>
+      </c>
+      <c r="E50" s="4">
+        <v>0</v>
+      </c>
+      <c r="F50" s="4">
+        <v>302.06907403000002</v>
+      </c>
+      <c r="G50" s="4">
+        <v>7205.5402532099997</v>
+      </c>
+      <c r="H50" s="4">
+        <v>661.43285223999999</v>
+      </c>
+      <c r="I50" s="4">
+        <v>592.33630075999997</v>
+      </c>
+      <c r="J50" s="4">
+        <v>684.45030911000003</v>
+      </c>
+      <c r="K50" s="4">
+        <v>2.1940619300000002</v>
+      </c>
+      <c r="L50" s="4">
+        <v>323.20393223000002</v>
+      </c>
+      <c r="M50" s="4">
+        <v>0</v>
+      </c>
+      <c r="N50" s="4">
+        <v>0</v>
+      </c>
+      <c r="O50" s="4">
+        <v>-2.0524282600000001</v>
+      </c>
+      <c r="P50" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B51" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="C34" s="8">
-[...35 lines deleted...]
-      <c r="B35" s="3" t="s">
+      <c r="C51" s="4">
+        <v>1912.9746743600001</v>
+      </c>
+      <c r="D51" s="4">
+        <v>1167.9377880699999</v>
+      </c>
+      <c r="E51" s="4">
+        <v>0</v>
+      </c>
+      <c r="F51" s="4">
+        <v>96.564107989999997</v>
+      </c>
+      <c r="G51" s="4">
+        <v>2673.5566943499998</v>
+      </c>
+      <c r="H51" s="4">
+        <v>287.17219062999999</v>
+      </c>
+      <c r="I51" s="4">
+        <v>365.66636457999999</v>
+      </c>
+      <c r="J51" s="4">
+        <v>313.37584433000001</v>
+      </c>
+      <c r="K51" s="4">
+        <v>0.94884228000000004</v>
+      </c>
+      <c r="L51" s="4">
+        <v>129.36102703</v>
+      </c>
+      <c r="M51" s="4">
+        <v>0</v>
+      </c>
+      <c r="N51" s="4">
+        <v>0</v>
+      </c>
+      <c r="O51" s="4">
+        <v>-11.94009484</v>
+      </c>
+      <c r="P51" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B52" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C35" s="8">
-[...35 lines deleted...]
-      <c r="B36" s="3" t="s">
+      <c r="C52" s="4">
+        <v>6805.0194466900002</v>
+      </c>
+      <c r="D52" s="4">
+        <v>2822.2715555599998</v>
+      </c>
+      <c r="E52" s="4">
+        <v>0</v>
+      </c>
+      <c r="F52" s="4">
+        <v>273.19915853999998</v>
+      </c>
+      <c r="G52" s="4">
+        <v>7794.8445523800001</v>
+      </c>
+      <c r="H52" s="4">
+        <v>664.89010686999995</v>
+      </c>
+      <c r="I52" s="4">
+        <v>1000.72768105</v>
+      </c>
+      <c r="J52" s="4">
+        <v>592.93498382999996</v>
+      </c>
+      <c r="K52" s="4">
+        <v>7.4437025400000003</v>
+      </c>
+      <c r="L52" s="4">
+        <v>344.34277168</v>
+      </c>
+      <c r="M52" s="4">
+        <v>0</v>
+      </c>
+      <c r="N52" s="4">
+        <v>2.76E-2</v>
+      </c>
+      <c r="O52" s="4">
+        <v>10.993602449999999</v>
+      </c>
+      <c r="P52" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B53" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C36" s="8">
-[...35 lines deleted...]
-      <c r="B37" s="3" t="s">
+      <c r="C53" s="4">
+        <v>5275.0920595699999</v>
+      </c>
+      <c r="D53" s="4">
+        <v>2257.00580266</v>
+      </c>
+      <c r="E53" s="4">
+        <v>0</v>
+      </c>
+      <c r="F53" s="4">
+        <v>166.60824109999999</v>
+      </c>
+      <c r="G53" s="4">
+        <v>4106.4266841099998</v>
+      </c>
+      <c r="H53" s="4">
+        <v>476.08748236000002</v>
+      </c>
+      <c r="I53" s="4">
+        <v>464.11682528</v>
+      </c>
+      <c r="J53" s="4">
+        <v>463.29940621999998</v>
+      </c>
+      <c r="K53" s="4">
+        <v>2.9454218499999998</v>
+      </c>
+      <c r="L53" s="4">
+        <v>201.31114798999999</v>
+      </c>
+      <c r="M53" s="4">
+        <v>0</v>
+      </c>
+      <c r="N53" s="4">
+        <v>3.2200000000000002E-4</v>
+      </c>
+      <c r="O53" s="4">
+        <v>-9.1130734699999998</v>
+      </c>
+      <c r="P53" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B54" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C37" s="8">
-[...35 lines deleted...]
-      <c r="B38" s="3" t="s">
+      <c r="C54" s="4">
+        <v>9357.9352947099997</v>
+      </c>
+      <c r="D54" s="4">
+        <v>2902.1165396400002</v>
+      </c>
+      <c r="E54" s="4">
+        <v>0</v>
+      </c>
+      <c r="F54" s="4">
+        <v>114.03699257</v>
+      </c>
+      <c r="G54" s="4">
+        <v>6384.3481439699999</v>
+      </c>
+      <c r="H54" s="4">
+        <v>649.73802931</v>
+      </c>
+      <c r="I54" s="4">
+        <v>667.65115362999995</v>
+      </c>
+      <c r="J54" s="4">
+        <v>560.16652651000004</v>
+      </c>
+      <c r="K54" s="4">
+        <v>3.7187495300000002</v>
+      </c>
+      <c r="L54" s="4">
+        <v>300.53664309999999</v>
+      </c>
+      <c r="M54" s="4">
+        <v>0</v>
+      </c>
+      <c r="N54" s="4">
+        <v>5.8473999999999998E-2</v>
+      </c>
+      <c r="O54" s="4">
+        <v>-3.8342934500000001</v>
+      </c>
+      <c r="P54" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B55" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C38" s="8">
-[...35 lines deleted...]
-      <c r="B39" s="3" t="s">
+      <c r="C55" s="4">
+        <v>11748.10587944</v>
+      </c>
+      <c r="D55" s="4">
+        <v>2929.5476896700002</v>
+      </c>
+      <c r="E55" s="4">
+        <v>0</v>
+      </c>
+      <c r="F55" s="4">
+        <v>75.627456089999995</v>
+      </c>
+      <c r="G55" s="4">
+        <v>5915.5672215599998</v>
+      </c>
+      <c r="H55" s="4">
+        <v>641.37062022999999</v>
+      </c>
+      <c r="I55" s="4">
+        <v>567.80850781000004</v>
+      </c>
+      <c r="J55" s="4">
+        <v>497.40960796000002</v>
+      </c>
+      <c r="K55" s="4">
+        <v>4.6115069699999998</v>
+      </c>
+      <c r="L55" s="4">
+        <v>296.43653363999999</v>
+      </c>
+      <c r="M55" s="4">
+        <v>0</v>
+      </c>
+      <c r="N55" s="4">
+        <v>0</v>
+      </c>
+      <c r="O55" s="4">
+        <v>-56.271751160000001</v>
+      </c>
+      <c r="P55" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B56" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C39" s="8">
-[...35 lines deleted...]
-      <c r="B40" s="3" t="s">
+      <c r="C56" s="4">
+        <v>6334.6243388700004</v>
+      </c>
+      <c r="D56" s="4">
+        <v>3236.3872097200001</v>
+      </c>
+      <c r="E56" s="4">
+        <v>0</v>
+      </c>
+      <c r="F56" s="4">
+        <v>114.04326446</v>
+      </c>
+      <c r="G56" s="4">
+        <v>4750.5677588500002</v>
+      </c>
+      <c r="H56" s="4">
+        <v>508.87982677000002</v>
+      </c>
+      <c r="I56" s="4">
+        <v>557.59960790000002</v>
+      </c>
+      <c r="J56" s="4">
+        <v>377.65877017999998</v>
+      </c>
+      <c r="K56" s="4">
+        <v>1.0767899599999999</v>
+      </c>
+      <c r="L56" s="4">
+        <v>263.12933179999999</v>
+      </c>
+      <c r="M56" s="4">
+        <v>0</v>
+      </c>
+      <c r="N56" s="4">
+        <v>0</v>
+      </c>
+      <c r="O56" s="4">
+        <v>-3.38488049</v>
+      </c>
+      <c r="P56" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B57" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C40" s="8">
-[...35 lines deleted...]
-      <c r="B41" s="3" t="s">
+      <c r="C57" s="4">
+        <v>29285.651159410001</v>
+      </c>
+      <c r="D57" s="4">
+        <v>8922.9432584400001</v>
+      </c>
+      <c r="E57" s="4">
+        <v>0</v>
+      </c>
+      <c r="F57" s="4">
+        <v>425.23474900999997</v>
+      </c>
+      <c r="G57" s="4">
+        <v>15535.051721780001</v>
+      </c>
+      <c r="H57" s="4">
+        <v>1851.5027115800001</v>
+      </c>
+      <c r="I57" s="4">
+        <v>1094.7171925</v>
+      </c>
+      <c r="J57" s="4">
+        <v>1567.4218911</v>
+      </c>
+      <c r="K57" s="4">
+        <v>5.2667748799999998</v>
+      </c>
+      <c r="L57" s="4">
+        <v>637.46320613</v>
+      </c>
+      <c r="M57" s="4">
+        <v>0</v>
+      </c>
+      <c r="N57" s="4">
+        <v>3.0031929999999998E-2</v>
+      </c>
+      <c r="O57" s="4">
+        <v>13.9092664</v>
+      </c>
+      <c r="P57" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B58" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C41" s="8">
-[...35 lines deleted...]
-      <c r="B42" s="3" t="s">
+      <c r="C58" s="4">
+        <v>8222.5770071499992</v>
+      </c>
+      <c r="D58" s="4">
+        <v>3458.1994446499998</v>
+      </c>
+      <c r="E58" s="4">
+        <v>0</v>
+      </c>
+      <c r="F58" s="4">
+        <v>259.2133121</v>
+      </c>
+      <c r="G58" s="4">
+        <v>6904.54409665</v>
+      </c>
+      <c r="H58" s="4">
+        <v>602.06542884999999</v>
+      </c>
+      <c r="I58" s="4">
+        <v>629.43975635000004</v>
+      </c>
+      <c r="J58" s="4">
+        <v>581.25679995999997</v>
+      </c>
+      <c r="K58" s="4">
+        <v>3.4042843199999999</v>
+      </c>
+      <c r="L58" s="4">
+        <v>327.65698129999998</v>
+      </c>
+      <c r="M58" s="4">
+        <v>0</v>
+      </c>
+      <c r="N58" s="4">
+        <v>-5.0000000000000004E-6</v>
+      </c>
+      <c r="O58" s="4">
+        <v>-19.781443710000001</v>
+      </c>
+      <c r="P58" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B59" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C42" s="8">
-[...35 lines deleted...]
-      <c r="B43" s="3" t="s">
+      <c r="C59" s="4">
+        <v>-4484.9941150000004</v>
+      </c>
+      <c r="D59" s="4">
+        <v>5273.1016236400001</v>
+      </c>
+      <c r="E59" s="4">
+        <v>0</v>
+      </c>
+      <c r="F59" s="4">
+        <v>91.195305860000005</v>
+      </c>
+      <c r="G59" s="4">
+        <v>12911.277194259999</v>
+      </c>
+      <c r="H59" s="4">
+        <v>1273.65247153</v>
+      </c>
+      <c r="I59" s="4">
+        <v>1052.07279311</v>
+      </c>
+      <c r="J59" s="4">
+        <v>779.71876258999998</v>
+      </c>
+      <c r="K59" s="4">
+        <v>5.9240257200000004</v>
+      </c>
+      <c r="L59" s="4">
+        <v>527.43397654</v>
+      </c>
+      <c r="M59" s="4">
+        <v>0</v>
+      </c>
+      <c r="N59" s="4">
+        <v>2.8274870000000001</v>
+      </c>
+      <c r="O59" s="4">
+        <v>-90.23847499</v>
+      </c>
+      <c r="P59" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B60" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C43" s="8">
-[...185 lines deleted...]
-      <c r="B48" s="3" t="s">
+      <c r="C60" s="4">
+        <v>9754.3381601599995</v>
+      </c>
+      <c r="D60" s="4">
+        <v>3556.0522840100002</v>
+      </c>
+      <c r="E60" s="4">
+        <v>0</v>
+      </c>
+      <c r="F60" s="4">
+        <v>253.17775494</v>
+      </c>
+      <c r="G60" s="4">
+        <v>5967.8032705400001</v>
+      </c>
+      <c r="H60" s="4">
+        <v>728.39786860000004</v>
+      </c>
+      <c r="I60" s="4">
+        <v>522.22646166000004</v>
+      </c>
+      <c r="J60" s="4">
+        <v>496.40537624000001</v>
+      </c>
+      <c r="K60" s="4">
+        <v>3.53890825</v>
+      </c>
+      <c r="L60" s="4">
+        <v>310.49918106000001</v>
+      </c>
+      <c r="M60" s="4">
+        <v>0</v>
+      </c>
+      <c r="N60" s="4">
+        <v>1.1040000000000001</v>
+      </c>
+      <c r="O60" s="4">
+        <v>3.8227148799999999</v>
+      </c>
+      <c r="P60" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C61" s="4">
+        <v>161881.77834935</v>
+      </c>
+      <c r="D61" s="4">
+        <v>81570.826395259995</v>
+      </c>
+      <c r="E61" s="4">
+        <v>0</v>
+      </c>
+      <c r="F61" s="4">
+        <v>0</v>
+      </c>
+      <c r="G61" s="4">
+        <v>46121.619586009998</v>
+      </c>
+      <c r="H61" s="4">
+        <v>9363.3077645699996</v>
+      </c>
+      <c r="I61" s="4">
+        <v>0</v>
+      </c>
+      <c r="J61" s="4">
+        <v>0</v>
+      </c>
+      <c r="K61" s="4">
+        <v>0</v>
+      </c>
+      <c r="L61" s="4">
+        <v>584.36191193000002</v>
+      </c>
+      <c r="M61" s="4">
+        <v>2193.76705855</v>
+      </c>
+      <c r="N61" s="4">
+        <v>9750.5346745000006</v>
+      </c>
+      <c r="O61" s="4">
+        <v>-58.570619460000003</v>
+      </c>
+      <c r="P61" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C62" s="4">
+        <v>128561.81290891</v>
+      </c>
+      <c r="D62" s="4">
+        <v>36018.262217689997</v>
+      </c>
+      <c r="E62" s="4">
+        <v>0</v>
+      </c>
+      <c r="F62" s="4">
+        <v>5488.2270061999998</v>
+      </c>
+      <c r="G62" s="4">
+        <v>53449.779744519998</v>
+      </c>
+      <c r="H62" s="4">
+        <v>7090.8923395700003</v>
+      </c>
+      <c r="I62" s="4">
+        <v>862.30420469000001</v>
+      </c>
+      <c r="J62" s="4">
+        <v>3644.8452116399999</v>
+      </c>
+      <c r="K62" s="4">
+        <v>-11.15506613</v>
+      </c>
+      <c r="L62" s="4">
+        <v>932.07421669999997</v>
+      </c>
+      <c r="M62" s="4">
+        <v>0</v>
+      </c>
+      <c r="N62" s="4">
+        <v>14.11153608</v>
+      </c>
+      <c r="O62" s="4">
+        <v>-42.85763627</v>
+      </c>
+      <c r="P62" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C63" s="4">
+        <v>28804.130943150001</v>
+      </c>
+      <c r="D63" s="4">
+        <v>7664.4372729999995</v>
+      </c>
+      <c r="E63" s="4">
+        <v>0</v>
+      </c>
+      <c r="F63" s="4">
+        <v>1205.97650899</v>
+      </c>
+      <c r="G63" s="4">
+        <v>14122.095291740001</v>
+      </c>
+      <c r="H63" s="4">
+        <v>1625.6310982699999</v>
+      </c>
+      <c r="I63" s="4">
+        <v>1773.00028127</v>
+      </c>
+      <c r="J63" s="4">
+        <v>2419.5298115700002</v>
+      </c>
+      <c r="K63" s="4">
+        <v>3.7095867400000002</v>
+      </c>
+      <c r="L63" s="4">
+        <v>770.91125618000001</v>
+      </c>
+      <c r="M63" s="4">
+        <v>0</v>
+      </c>
+      <c r="N63" s="4">
+        <v>6.9531999999999997E-2</v>
+      </c>
+      <c r="O63" s="4">
+        <v>-22.898100880000001</v>
+      </c>
+      <c r="P63" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C64" s="4">
+        <v>9619.5500944300002</v>
+      </c>
+      <c r="D64" s="4">
+        <v>3671.5533768199998</v>
+      </c>
+      <c r="E64" s="4">
+        <v>0</v>
+      </c>
+      <c r="F64" s="4">
+        <v>259.31799118999999</v>
+      </c>
+      <c r="G64" s="4">
+        <v>7132.4854275799999</v>
+      </c>
+      <c r="H64" s="4">
+        <v>742.28145151000001</v>
+      </c>
+      <c r="I64" s="4">
+        <v>731.00414579000005</v>
+      </c>
+      <c r="J64" s="4">
+        <v>659.05032460999996</v>
+      </c>
+      <c r="K64" s="4">
+        <v>1.30913178</v>
+      </c>
+      <c r="L64" s="4">
+        <v>397.07651992000001</v>
+      </c>
+      <c r="M64" s="4">
+        <v>0</v>
+      </c>
+      <c r="N64" s="4">
+        <v>0</v>
+      </c>
+      <c r="O64" s="4">
+        <v>-4.2901957099999999</v>
+      </c>
+      <c r="P64" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B65" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C48" s="8">
-[...35 lines deleted...]
-      <c r="B49" s="3" t="s">
+      <c r="C65" s="4">
+        <v>7424.4326854199999</v>
+      </c>
+      <c r="D65" s="4">
+        <v>3809.9951392500002</v>
+      </c>
+      <c r="E65" s="4">
+        <v>0</v>
+      </c>
+      <c r="F65" s="4">
+        <v>412.09945918</v>
+      </c>
+      <c r="G65" s="4">
+        <v>8049.0315683600002</v>
+      </c>
+      <c r="H65" s="4">
+        <v>777.49083299999995</v>
+      </c>
+      <c r="I65" s="4">
+        <v>594.31057059</v>
+      </c>
+      <c r="J65" s="4">
+        <v>715.2937756</v>
+      </c>
+      <c r="K65" s="4">
+        <v>10.990441179999999</v>
+      </c>
+      <c r="L65" s="4">
+        <v>332.67377372999999</v>
+      </c>
+      <c r="M65" s="4">
+        <v>0</v>
+      </c>
+      <c r="N65" s="4">
+        <v>0</v>
+      </c>
+      <c r="O65" s="4">
+        <v>6.2140676600000004</v>
+      </c>
+      <c r="P65" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B66" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="C49" s="8">
-[...35 lines deleted...]
-      <c r="B50" s="3" t="s">
+      <c r="C66" s="4">
+        <v>1922.0203019099999</v>
+      </c>
+      <c r="D66" s="4">
+        <v>1121.2427516600001</v>
+      </c>
+      <c r="E66" s="4">
+        <v>0</v>
+      </c>
+      <c r="F66" s="4">
+        <v>72.305999259999993</v>
+      </c>
+      <c r="G66" s="4">
+        <v>2915.8617400799999</v>
+      </c>
+      <c r="H66" s="4">
+        <v>329.24743546000002</v>
+      </c>
+      <c r="I66" s="4">
+        <v>368.09845425999998</v>
+      </c>
+      <c r="J66" s="4">
+        <v>304.49214861000002</v>
+      </c>
+      <c r="K66" s="4">
+        <v>-0.35082236</v>
+      </c>
+      <c r="L66" s="4">
+        <v>124.85416623</v>
+      </c>
+      <c r="M66" s="4">
+        <v>0</v>
+      </c>
+      <c r="N66" s="4">
+        <v>0</v>
+      </c>
+      <c r="O66" s="4">
+        <v>3.5750241300000001</v>
+      </c>
+      <c r="P66" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q66" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B67" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C50" s="8">
-[...35 lines deleted...]
-      <c r="B51" s="3" t="s">
+      <c r="C67" s="4">
+        <v>7393.8926325000002</v>
+      </c>
+      <c r="D67" s="4">
+        <v>3101.1912925500001</v>
+      </c>
+      <c r="E67" s="4">
+        <v>0</v>
+      </c>
+      <c r="F67" s="4">
+        <v>291.62119589000002</v>
+      </c>
+      <c r="G67" s="4">
+        <v>8857.7498419599997</v>
+      </c>
+      <c r="H67" s="4">
+        <v>700.72319943000002</v>
+      </c>
+      <c r="I67" s="4">
+        <v>1015.68833626</v>
+      </c>
+      <c r="J67" s="4">
+        <v>632.50384890999999</v>
+      </c>
+      <c r="K67" s="4">
+        <v>6.7936338599999999</v>
+      </c>
+      <c r="L67" s="4">
+        <v>351.74248182000002</v>
+      </c>
+      <c r="M67" s="4">
+        <v>0</v>
+      </c>
+      <c r="N67" s="4">
+        <v>1.5744999999999999E-2</v>
+      </c>
+      <c r="O67" s="4">
+        <v>-3.8525993399999998</v>
+      </c>
+      <c r="P67" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B68" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C51" s="8">
-[...35 lines deleted...]
-      <c r="B52" s="3" t="s">
+      <c r="C68" s="4">
+        <v>5762.7176951700003</v>
+      </c>
+      <c r="D68" s="4">
+        <v>2367.7345214299999</v>
+      </c>
+      <c r="E68" s="4">
+        <v>0</v>
+      </c>
+      <c r="F68" s="4">
+        <v>211.04600378000001</v>
+      </c>
+      <c r="G68" s="4">
+        <v>4555.7372398999996</v>
+      </c>
+      <c r="H68" s="4">
+        <v>503.35819486999998</v>
+      </c>
+      <c r="I68" s="4">
+        <v>465.44812798999999</v>
+      </c>
+      <c r="J68" s="4">
+        <v>505.96744806999999</v>
+      </c>
+      <c r="K68" s="4">
+        <v>1.4995592600000001</v>
+      </c>
+      <c r="L68" s="4">
+        <v>202.14700955000001</v>
+      </c>
+      <c r="M68" s="4">
+        <v>0</v>
+      </c>
+      <c r="N68" s="4">
+        <v>1.8200000000000001E-4</v>
+      </c>
+      <c r="O68" s="4">
+        <v>4.45919855</v>
+      </c>
+      <c r="P68" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B69" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C52" s="8">
-[...35 lines deleted...]
-      <c r="B53" s="3" t="s">
+      <c r="C69" s="4">
+        <v>12977.47614373</v>
+      </c>
+      <c r="D69" s="4">
+        <v>2851.9875672100002</v>
+      </c>
+      <c r="E69" s="4">
+        <v>0</v>
+      </c>
+      <c r="F69" s="4">
+        <v>183.56717599000001</v>
+      </c>
+      <c r="G69" s="4">
+        <v>7476.3772321799997</v>
+      </c>
+      <c r="H69" s="4">
+        <v>719.37668417999998</v>
+      </c>
+      <c r="I69" s="4">
+        <v>680.35524720000001</v>
+      </c>
+      <c r="J69" s="4">
+        <v>598.39061560000005</v>
+      </c>
+      <c r="K69" s="4">
+        <v>1.1908745599999999</v>
+      </c>
+      <c r="L69" s="4">
+        <v>320.82116930000001</v>
+      </c>
+      <c r="M69" s="4">
+        <v>0</v>
+      </c>
+      <c r="N69" s="4">
+        <v>-5.3704000000000002E-2</v>
+      </c>
+      <c r="O69" s="4">
+        <v>-6.5762964000000004</v>
+      </c>
+      <c r="P69" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B70" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C53" s="8">
-[...35 lines deleted...]
-      <c r="B54" s="3" t="s">
+      <c r="C70" s="4">
+        <v>8979.3257571400009</v>
+      </c>
+      <c r="D70" s="4">
+        <v>2836.6385561500001</v>
+      </c>
+      <c r="E70" s="4">
+        <v>0</v>
+      </c>
+      <c r="F70" s="4">
+        <v>131.40140697999999</v>
+      </c>
+      <c r="G70" s="4">
+        <v>6488.6147154700002</v>
+      </c>
+      <c r="H70" s="4">
+        <v>750.23171032000005</v>
+      </c>
+      <c r="I70" s="4">
+        <v>577.56265604999999</v>
+      </c>
+      <c r="J70" s="4">
+        <v>499.19392592000003</v>
+      </c>
+      <c r="K70" s="4">
+        <v>-1.6493567499999999</v>
+      </c>
+      <c r="L70" s="4">
+        <v>310.55753831999999</v>
+      </c>
+      <c r="M70" s="4">
+        <v>0</v>
+      </c>
+      <c r="N70" s="4">
+        <v>0</v>
+      </c>
+      <c r="O70" s="4">
+        <v>-45.488934839999999</v>
+      </c>
+      <c r="P70" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q70" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B71" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C54" s="8">
-[...35 lines deleted...]
-      <c r="B55" s="3" t="s">
+      <c r="C71" s="4">
+        <v>6549.4896343600003</v>
+      </c>
+      <c r="D71" s="4">
+        <v>3170.9196607899999</v>
+      </c>
+      <c r="E71" s="4">
+        <v>0</v>
+      </c>
+      <c r="F71" s="4">
+        <v>156.72138824999999</v>
+      </c>
+      <c r="G71" s="4">
+        <v>5319.5418383200004</v>
+      </c>
+      <c r="H71" s="4">
+        <v>524.03150906999997</v>
+      </c>
+      <c r="I71" s="4">
+        <v>561.89417422999998</v>
+      </c>
+      <c r="J71" s="4">
+        <v>377.33521557</v>
+      </c>
+      <c r="K71" s="4">
+        <v>3.11731413</v>
+      </c>
+      <c r="L71" s="4">
+        <v>274.42346246</v>
+      </c>
+      <c r="M71" s="4">
+        <v>0</v>
+      </c>
+      <c r="N71" s="4">
+        <v>0</v>
+      </c>
+      <c r="O71" s="4">
+        <v>3.8193821699999999</v>
+      </c>
+      <c r="P71" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B72" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C55" s="8">
-[...35 lines deleted...]
-      <c r="B56" s="3" t="s">
+      <c r="C72" s="4">
+        <v>30265.583481040001</v>
+      </c>
+      <c r="D72" s="4">
+        <v>10225.791834309999</v>
+      </c>
+      <c r="E72" s="4">
+        <v>0</v>
+      </c>
+      <c r="F72" s="4">
+        <v>669.75814247999995</v>
+      </c>
+      <c r="G72" s="4">
+        <v>17506.988071399999</v>
+      </c>
+      <c r="H72" s="4">
+        <v>1944.6691086999999</v>
+      </c>
+      <c r="I72" s="4">
+        <v>1096.42173929</v>
+      </c>
+      <c r="J72" s="4">
+        <v>1597.8964389400001</v>
+      </c>
+      <c r="K72" s="4">
+        <v>5.1697828899999996</v>
+      </c>
+      <c r="L72" s="4">
+        <v>654.82505393999998</v>
+      </c>
+      <c r="M72" s="4">
+        <v>0</v>
+      </c>
+      <c r="N72" s="4">
+        <v>1.7343609999999999E-2</v>
+      </c>
+      <c r="O72" s="4">
+        <v>6.6092416299999996</v>
+      </c>
+      <c r="P72" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q72" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B73" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C56" s="8">
-[...35 lines deleted...]
-      <c r="B57" s="3" t="s">
+      <c r="C73" s="4">
+        <v>8789.8599130700004</v>
+      </c>
+      <c r="D73" s="4">
+        <v>3629.7659012600002</v>
+      </c>
+      <c r="E73" s="4">
+        <v>0</v>
+      </c>
+      <c r="F73" s="4">
+        <v>325.63794786</v>
+      </c>
+      <c r="G73" s="4">
+        <v>7837.8157439799998</v>
+      </c>
+      <c r="H73" s="4">
+        <v>653.60787882</v>
+      </c>
+      <c r="I73" s="4">
+        <v>633.26158153999995</v>
+      </c>
+      <c r="J73" s="4">
+        <v>620.89793007000003</v>
+      </c>
+      <c r="K73" s="4">
+        <v>1.8489907999999999</v>
+      </c>
+      <c r="L73" s="4">
+        <v>328.10914066999999</v>
+      </c>
+      <c r="M73" s="4">
+        <v>0</v>
+      </c>
+      <c r="N73" s="4">
+        <v>2.578E-3</v>
+      </c>
+      <c r="O73" s="4">
+        <v>-20.362651880000001</v>
+      </c>
+      <c r="P73" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q73" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B74" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C57" s="8">
-[...35 lines deleted...]
-      <c r="B58" s="3" t="s">
+      <c r="C74" s="4">
+        <v>-9678.6008680699997</v>
+      </c>
+      <c r="D74" s="4">
+        <v>5829.6968151000001</v>
+      </c>
+      <c r="E74" s="4">
+        <v>0</v>
+      </c>
+      <c r="F74" s="4">
+        <v>204.34000168</v>
+      </c>
+      <c r="G74" s="4">
+        <v>14263.660034549999</v>
+      </c>
+      <c r="H74" s="4">
+        <v>1269.2971618300001</v>
+      </c>
+      <c r="I74" s="4">
+        <v>1056.22922214</v>
+      </c>
+      <c r="J74" s="4">
+        <v>773.1908214</v>
+      </c>
+      <c r="K74" s="4">
+        <v>3.9334279300000001</v>
+      </c>
+      <c r="L74" s="4">
+        <v>538.35847062000005</v>
+      </c>
+      <c r="M74" s="4">
+        <v>0</v>
+      </c>
+      <c r="N74" s="4">
+        <v>1.445136</v>
+      </c>
+      <c r="O74" s="4">
+        <v>-61.95590962</v>
+      </c>
+      <c r="P74" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B75" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C58" s="8">
-[...185 lines deleted...]
-      <c r="B63" s="3" t="s">
+      <c r="C75" s="4">
+        <v>9518.2996455299999</v>
+      </c>
+      <c r="D75" s="4">
+        <v>4048.7816239399999</v>
+      </c>
+      <c r="E75" s="4">
+        <v>0</v>
+      </c>
+      <c r="F75" s="4">
+        <v>280.9409703</v>
+      </c>
+      <c r="G75" s="4">
+        <v>6733.5286279299999</v>
+      </c>
+      <c r="H75" s="4">
+        <v>843.50061382000001</v>
+      </c>
+      <c r="I75" s="4">
+        <v>519.15340269000001</v>
+      </c>
+      <c r="J75" s="4">
+        <v>497.96386766000001</v>
+      </c>
+      <c r="K75" s="4">
+        <v>2.0708185700000001</v>
+      </c>
+      <c r="L75" s="4">
+        <v>324.33678703999999</v>
+      </c>
+      <c r="M75" s="4">
+        <v>0</v>
+      </c>
+      <c r="N75" s="4">
+        <v>0</v>
+      </c>
+      <c r="O75" s="4">
+        <v>-4.4031940699999996</v>
+      </c>
+      <c r="P75" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q75" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C76" s="4">
+        <v>174421.08586190001</v>
+      </c>
+      <c r="D76" s="4">
+        <v>85300.693301129999</v>
+      </c>
+      <c r="E76" s="4">
+        <v>0</v>
+      </c>
+      <c r="F76" s="4">
+        <v>0</v>
+      </c>
+      <c r="G76" s="4">
+        <v>51580.83630404</v>
+      </c>
+      <c r="H76" s="4">
+        <v>9231.7839942800001</v>
+      </c>
+      <c r="I76" s="4">
+        <v>0</v>
+      </c>
+      <c r="J76" s="4">
+        <v>0</v>
+      </c>
+      <c r="K76" s="4">
+        <v>0</v>
+      </c>
+      <c r="L76" s="4">
+        <v>620.89946912000005</v>
+      </c>
+      <c r="M76" s="4">
+        <v>2164.1636680000001</v>
+      </c>
+      <c r="N76" s="4">
+        <v>10125.295141389999</v>
+      </c>
+      <c r="O76" s="4">
+        <v>-266.53948838000002</v>
+      </c>
+      <c r="P76" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q76" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C77" s="4">
+        <v>121675.55651836</v>
+      </c>
+      <c r="D77" s="4">
+        <v>31762.103969560001</v>
+      </c>
+      <c r="E77" s="4">
+        <v>0</v>
+      </c>
+      <c r="F77" s="4">
+        <v>4484.1040764400004</v>
+      </c>
+      <c r="G77" s="4">
+        <v>51559.88767597</v>
+      </c>
+      <c r="H77" s="4">
+        <v>7299.2737724400004</v>
+      </c>
+      <c r="I77" s="4">
+        <v>1380.4668005200001</v>
+      </c>
+      <c r="J77" s="4">
+        <v>807.98601360999999</v>
+      </c>
+      <c r="K77" s="4">
+        <v>-7.1449010900000003</v>
+      </c>
+      <c r="L77" s="4">
+        <v>875.16628532000004</v>
+      </c>
+      <c r="M77" s="4">
+        <v>0</v>
+      </c>
+      <c r="N77" s="4">
+        <v>-1.121E-3</v>
+      </c>
+      <c r="O77" s="4">
+        <v>-1787.4700705499999</v>
+      </c>
+      <c r="P77" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q77" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C78" s="4">
+        <v>27850.459252029999</v>
+      </c>
+      <c r="D78" s="4">
+        <v>7279.62206582</v>
+      </c>
+      <c r="E78" s="4">
+        <v>0</v>
+      </c>
+      <c r="F78" s="4">
+        <v>666.31356474999995</v>
+      </c>
+      <c r="G78" s="4">
+        <v>11965.071256020001</v>
+      </c>
+      <c r="H78" s="4">
+        <v>1545.5822062699999</v>
+      </c>
+      <c r="I78" s="4">
+        <v>1811.0506812799999</v>
+      </c>
+      <c r="J78" s="4">
+        <v>453.25908972000002</v>
+      </c>
+      <c r="K78" s="4">
+        <v>-1.97275825</v>
+      </c>
+      <c r="L78" s="4">
+        <v>718.64699960999997</v>
+      </c>
+      <c r="M78" s="4">
+        <v>0</v>
+      </c>
+      <c r="N78" s="4">
+        <v>0.75489260999999996</v>
+      </c>
+      <c r="O78" s="4">
+        <v>-5.49866777</v>
+      </c>
+      <c r="P78" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q78" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C79" s="4">
+        <v>9313.3514565500009</v>
+      </c>
+      <c r="D79" s="4">
+        <v>3411.0338853399999</v>
+      </c>
+      <c r="E79" s="4">
+        <v>0</v>
+      </c>
+      <c r="F79" s="4">
+        <v>131.54311726</v>
+      </c>
+      <c r="G79" s="4">
+        <v>6174.7893127799998</v>
+      </c>
+      <c r="H79" s="4">
+        <v>711.94614539999998</v>
+      </c>
+      <c r="I79" s="4">
+        <v>730.07291613999996</v>
+      </c>
+      <c r="J79" s="4">
+        <v>116.59197376</v>
+      </c>
+      <c r="K79" s="4">
+        <v>0.60226106999999995</v>
+      </c>
+      <c r="L79" s="4">
+        <v>359.07946014999999</v>
+      </c>
+      <c r="M79" s="4">
+        <v>0</v>
+      </c>
+      <c r="N79" s="4">
+        <v>-2.4910000000000002E-3</v>
+      </c>
+      <c r="O79" s="4">
+        <v>-0.21593039</v>
+      </c>
+      <c r="P79" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q79" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B80" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C63" s="8">
-[...35 lines deleted...]
-      <c r="B64" s="3" t="s">
+      <c r="C80" s="4">
+        <v>7024.0454664299996</v>
+      </c>
+      <c r="D80" s="4">
+        <v>3405.5858959900002</v>
+      </c>
+      <c r="E80" s="4">
+        <v>0</v>
+      </c>
+      <c r="F80" s="4">
+        <v>151.80081672</v>
+      </c>
+      <c r="G80" s="4">
+        <v>7338.3641590300003</v>
+      </c>
+      <c r="H80" s="4">
+        <v>820.09153378999997</v>
+      </c>
+      <c r="I80" s="4">
+        <v>596.70092443999999</v>
+      </c>
+      <c r="J80" s="4">
+        <v>148.50453726000001</v>
+      </c>
+      <c r="K80" s="4">
+        <v>1.14641353</v>
+      </c>
+      <c r="L80" s="4">
+        <v>300.37143391000001</v>
+      </c>
+      <c r="M80" s="4">
+        <v>0</v>
+      </c>
+      <c r="N80" s="4">
+        <v>-4.06E-4</v>
+      </c>
+      <c r="O80" s="4">
+        <v>2.1885742100000001</v>
+      </c>
+      <c r="P80" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q80" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B81" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="C64" s="8">
-[...35 lines deleted...]
-      <c r="B65" s="3" t="s">
+      <c r="C81" s="4">
+        <v>1888.16297953</v>
+      </c>
+      <c r="D81" s="4">
+        <v>794.71840025999995</v>
+      </c>
+      <c r="E81" s="4">
+        <v>0</v>
+      </c>
+      <c r="F81" s="4">
+        <v>-37.498692409999997</v>
+      </c>
+      <c r="G81" s="4">
+        <v>2397.4031370299999</v>
+      </c>
+      <c r="H81" s="4">
+        <v>278.69603838</v>
+      </c>
+      <c r="I81" s="4">
+        <v>363.24900201999998</v>
+      </c>
+      <c r="J81" s="4">
+        <v>72.793902189999997</v>
+      </c>
+      <c r="K81" s="4">
+        <v>1.16751618</v>
+      </c>
+      <c r="L81" s="4">
+        <v>113.93582244</v>
+      </c>
+      <c r="M81" s="4">
+        <v>0</v>
+      </c>
+      <c r="N81" s="4">
+        <v>0</v>
+      </c>
+      <c r="O81" s="4">
+        <v>-3.5976348599999999</v>
+      </c>
+      <c r="P81" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q81" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B82" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C65" s="8">
-[...35 lines deleted...]
-      <c r="B66" s="3" t="s">
+      <c r="C82" s="4">
+        <v>7091.5675123700003</v>
+      </c>
+      <c r="D82" s="4">
+        <v>2725.01450376</v>
+      </c>
+      <c r="E82" s="4">
+        <v>0</v>
+      </c>
+      <c r="F82" s="4">
+        <v>55.370910760000001</v>
+      </c>
+      <c r="G82" s="4">
+        <v>8096.7696408199999</v>
+      </c>
+      <c r="H82" s="4">
+        <v>728.34294524999996</v>
+      </c>
+      <c r="I82" s="4">
+        <v>1018.88185097</v>
+      </c>
+      <c r="J82" s="4">
+        <v>138.54262541</v>
+      </c>
+      <c r="K82" s="4">
+        <v>6.6406218600000004</v>
+      </c>
+      <c r="L82" s="4">
+        <v>323.38517657</v>
+      </c>
+      <c r="M82" s="4">
+        <v>0</v>
+      </c>
+      <c r="N82" s="4">
+        <v>-2.296E-4</v>
+      </c>
+      <c r="O82" s="4">
+        <v>-0.28383901</v>
+      </c>
+      <c r="P82" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q82" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B83" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C66" s="8">
-[...35 lines deleted...]
-      <c r="B67" s="3" t="s">
+      <c r="C83" s="4">
+        <v>5637.3613361999996</v>
+      </c>
+      <c r="D83" s="4">
+        <v>1916.8114088699999</v>
+      </c>
+      <c r="E83" s="4">
+        <v>0</v>
+      </c>
+      <c r="F83" s="4">
+        <v>89.329483850000003</v>
+      </c>
+      <c r="G83" s="4">
+        <v>3781.9952661299999</v>
+      </c>
+      <c r="H83" s="4">
+        <v>496.69085167999998</v>
+      </c>
+      <c r="I83" s="4">
+        <v>462.65153518</v>
+      </c>
+      <c r="J83" s="4">
+        <v>99.397520270000001</v>
+      </c>
+      <c r="K83" s="4">
+        <v>1.4469272200000001</v>
+      </c>
+      <c r="L83" s="4">
+        <v>177.94518739</v>
+      </c>
+      <c r="M83" s="4">
+        <v>0</v>
+      </c>
+      <c r="N83" s="4">
+        <v>0</v>
+      </c>
+      <c r="O83" s="4">
+        <v>-0.29506883</v>
+      </c>
+      <c r="P83" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q83" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B84" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C67" s="8">
-[...33 lines deleted...]
-      <c r="B68" s="3" t="s">
+      <c r="C84" s="4">
+        <v>12357.80342631</v>
+      </c>
+      <c r="D84" s="4">
+        <v>3072.3901356400002</v>
+      </c>
+      <c r="E84" s="4">
+        <v>0</v>
+      </c>
+      <c r="F84" s="4">
+        <v>16.812664550000001</v>
+      </c>
+      <c r="G84" s="4">
+        <v>6930.0703401600003</v>
+      </c>
+      <c r="H84" s="4">
+        <v>778.54846450000002</v>
+      </c>
+      <c r="I84" s="4">
+        <v>675.13629136999998</v>
+      </c>
+      <c r="J84" s="4">
+        <v>90.311936250000002</v>
+      </c>
+      <c r="K84" s="4">
+        <v>0.80474274000000001</v>
+      </c>
+      <c r="L84" s="4">
+        <v>282.58536077999997</v>
+      </c>
+      <c r="M84" s="4">
+        <v>0</v>
+      </c>
+      <c r="N84" s="4">
+        <v>-1.55E-4</v>
+      </c>
+      <c r="O84" s="4">
+        <v>-11.096717249999999</v>
+      </c>
+      <c r="P84" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q84" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B85" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C68" s="8">
-[...35 lines deleted...]
-      <c r="B69" s="3" t="s">
+      <c r="C85" s="4">
+        <v>8262.6260825499994</v>
+      </c>
+      <c r="D85" s="4">
+        <v>2614.60851998</v>
+      </c>
+      <c r="E85" s="4">
+        <v>0</v>
+      </c>
+      <c r="F85" s="4">
+        <v>-108.12757694</v>
+      </c>
+      <c r="G85" s="4">
+        <v>5844.3812611900003</v>
+      </c>
+      <c r="H85" s="4">
+        <v>748.91657075000001</v>
+      </c>
+      <c r="I85" s="4">
+        <v>596.86551204</v>
+      </c>
+      <c r="J85" s="4">
+        <v>89.636947340000006</v>
+      </c>
+      <c r="K85" s="4">
+        <v>-0.17093637</v>
+      </c>
+      <c r="L85" s="4">
+        <v>275.58786758999997</v>
+      </c>
+      <c r="M85" s="4">
+        <v>0</v>
+      </c>
+      <c r="N85" s="4">
+        <v>0</v>
+      </c>
+      <c r="O85" s="4">
+        <v>-11.92084571</v>
+      </c>
+      <c r="P85" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q85" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B86" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C69" s="8">
-[...35 lines deleted...]
-      <c r="B70" s="3" t="s">
+      <c r="C86" s="4">
+        <v>6973.1902256599997</v>
+      </c>
+      <c r="D86" s="4">
+        <v>2671.1113718699999</v>
+      </c>
+      <c r="E86" s="4">
+        <v>0</v>
+      </c>
+      <c r="F86" s="4">
+        <v>29.718152629999999</v>
+      </c>
+      <c r="G86" s="4">
+        <v>4717.10833766</v>
+      </c>
+      <c r="H86" s="4">
+        <v>534.13242304000005</v>
+      </c>
+      <c r="I86" s="4">
+        <v>562.85200230999999</v>
+      </c>
+      <c r="J86" s="4">
+        <v>83.608087839999996</v>
+      </c>
+      <c r="K86" s="4">
+        <v>0.51841718000000003</v>
+      </c>
+      <c r="L86" s="4">
+        <v>259.66196853999998</v>
+      </c>
+      <c r="M86" s="4">
+        <v>0</v>
+      </c>
+      <c r="N86" s="4">
+        <v>0</v>
+      </c>
+      <c r="O86" s="4">
+        <v>-0.44030682999999998</v>
+      </c>
+      <c r="P86" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q86" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B87" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C70" s="8">
-[...35 lines deleted...]
-      <c r="B71" s="3" t="s">
+      <c r="C87" s="4">
+        <v>29895.409278579998</v>
+      </c>
+      <c r="D87" s="4">
+        <v>9321.3777489500008</v>
+      </c>
+      <c r="E87" s="4">
+        <v>0</v>
+      </c>
+      <c r="F87" s="4">
+        <v>257.51947999999999</v>
+      </c>
+      <c r="G87" s="4">
+        <v>16270.255991710001</v>
+      </c>
+      <c r="H87" s="4">
+        <v>2130.4597159199998</v>
+      </c>
+      <c r="I87" s="4">
+        <v>1141.4292251700001</v>
+      </c>
+      <c r="J87" s="4">
+        <v>318.40857001000001</v>
+      </c>
+      <c r="K87" s="4">
+        <v>-0.25732884</v>
+      </c>
+      <c r="L87" s="4">
+        <v>613.80858897999997</v>
+      </c>
+      <c r="M87" s="4">
+        <v>0</v>
+      </c>
+      <c r="N87" s="4">
+        <v>-2.2100000000000001E-4</v>
+      </c>
+      <c r="O87" s="4">
+        <v>-27.643984710000002</v>
+      </c>
+      <c r="P87" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q87" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B88" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C71" s="8">
-[...33 lines deleted...]
-      <c r="B72" s="3" t="s">
+      <c r="C88" s="4">
+        <v>8966.7528352999998</v>
+      </c>
+      <c r="D88" s="4">
+        <v>3241.1835338000001</v>
+      </c>
+      <c r="E88" s="4">
+        <v>0</v>
+      </c>
+      <c r="F88" s="4">
+        <v>87.770105299999997</v>
+      </c>
+      <c r="G88" s="4">
+        <v>7152.5703000599997</v>
+      </c>
+      <c r="H88" s="4">
+        <v>731.44823372999997</v>
+      </c>
+      <c r="I88" s="4">
+        <v>632.43785539999999</v>
+      </c>
+      <c r="J88" s="4">
+        <v>116.5948854</v>
+      </c>
+      <c r="K88" s="4">
+        <v>0.36110969999999998</v>
+      </c>
+      <c r="L88" s="4">
+        <v>305.03756557000003</v>
+      </c>
+      <c r="M88" s="4">
+        <v>0</v>
+      </c>
+      <c r="N88" s="4">
+        <v>0</v>
+      </c>
+      <c r="O88" s="4">
+        <v>-24.574961909999999</v>
+      </c>
+      <c r="P88" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q88" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B89" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C72" s="8">
-[...33 lines deleted...]
-      <c r="B73" s="3" t="s">
+      <c r="C89" s="4">
+        <v>1920.7446819100001</v>
+      </c>
+      <c r="D89" s="4">
+        <v>5207.9278336300004</v>
+      </c>
+      <c r="E89" s="4">
+        <v>0</v>
+      </c>
+      <c r="F89" s="4">
+        <v>-114.36406116000001</v>
+      </c>
+      <c r="G89" s="4">
+        <v>12910.76234397</v>
+      </c>
+      <c r="H89" s="4">
+        <v>1382.67205921</v>
+      </c>
+      <c r="I89" s="4">
+        <v>1067.6340528400001</v>
+      </c>
+      <c r="J89" s="4">
+        <v>159.76692917</v>
+      </c>
+      <c r="K89" s="4">
+        <v>0.75252576000000004</v>
+      </c>
+      <c r="L89" s="4">
+        <v>496.31183289000001</v>
+      </c>
+      <c r="M89" s="4">
+        <v>0</v>
+      </c>
+      <c r="N89" s="4">
+        <v>-3.0000000000000001E-6</v>
+      </c>
+      <c r="O89" s="4">
+        <v>-155.30484526000001</v>
+      </c>
+      <c r="P89" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q89" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B90" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C73" s="8">
-[...66 lines deleted...]
-      <c r="M74" s="8">
+      <c r="C90" s="4">
+        <v>9562.1786410599998</v>
+      </c>
+      <c r="D90" s="4">
+        <v>3385.3356253100001</v>
+      </c>
+      <c r="E90" s="4">
+        <v>0</v>
+      </c>
+      <c r="F90" s="4">
+        <v>25.019070989999999</v>
+      </c>
+      <c r="G90" s="4">
+        <v>5887.83921336</v>
+      </c>
+      <c r="H90" s="4">
+        <v>793.43160522999995</v>
+      </c>
+      <c r="I90" s="4">
+        <v>540.61649437000005</v>
+      </c>
+      <c r="J90" s="4">
+        <v>101.03858473</v>
+      </c>
+      <c r="K90" s="4">
+        <v>2.1812016000000001</v>
+      </c>
+      <c r="L90" s="4">
+        <v>291.80682006000001</v>
+      </c>
+      <c r="M90" s="4">
+        <v>0</v>
+      </c>
+      <c r="N90" s="4">
+        <v>0</v>
+      </c>
+      <c r="O90" s="4">
+        <v>0.96659413999999999</v>
+      </c>
+      <c r="P90" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q90" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C91" s="4">
+        <v>167778.50225819001</v>
+      </c>
+      <c r="D91" s="4">
+        <v>75188.985737740004</v>
+      </c>
+      <c r="E91" s="4">
+        <v>0</v>
+      </c>
+      <c r="F91" s="4">
+        <v>0</v>
+      </c>
+      <c r="G91" s="4">
+        <v>53902.22906238</v>
+      </c>
+      <c r="H91" s="4">
+        <v>6628.3630403200004</v>
+      </c>
+      <c r="I91" s="4">
+        <v>0</v>
+      </c>
+      <c r="J91" s="4">
+        <v>0</v>
+      </c>
+      <c r="K91" s="4">
+        <v>0</v>
+      </c>
+      <c r="L91" s="4">
+        <v>565.70937759000003</v>
+      </c>
+      <c r="M91" s="4">
+        <v>2167.3662709999999</v>
+      </c>
+      <c r="N91" s="4">
+        <v>10641.465351770001</v>
+      </c>
+      <c r="O91" s="4">
+        <v>-138.12232839000001</v>
+      </c>
+      <c r="P91" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q91" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C92" s="4">
+        <v>133220.90530282</v>
+      </c>
+      <c r="D92" s="4">
+        <v>39328.177249879998</v>
+      </c>
+      <c r="E92" s="4">
+        <v>0</v>
+      </c>
+      <c r="F92" s="4">
+        <v>5669.6531986800001</v>
+      </c>
+      <c r="G92" s="4">
+        <v>36419.011554060002</v>
+      </c>
+      <c r="H92" s="4">
+        <v>8557.7262068399996</v>
+      </c>
+      <c r="I92" s="4">
+        <v>1406.8513296399999</v>
+      </c>
+      <c r="J92" s="4">
+        <v>43.94108619</v>
+      </c>
+      <c r="K92" s="4">
+        <v>7.3580550599999999</v>
+      </c>
+      <c r="L92" s="4">
+        <v>821.88137418999997</v>
+      </c>
+      <c r="M92" s="4">
+        <v>0</v>
+      </c>
+      <c r="N92" s="4">
+        <v>0</v>
+      </c>
+      <c r="O92" s="4">
+        <v>-1551.89579323</v>
+      </c>
+      <c r="P92" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q92" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C93" s="4">
+        <v>29091.752968209999</v>
+      </c>
+      <c r="D93" s="4">
+        <v>9226.0487564600007</v>
+      </c>
+      <c r="E93" s="4">
+        <v>0</v>
+      </c>
+      <c r="F93" s="4">
+        <v>1011.0909924</v>
+      </c>
+      <c r="G93" s="4">
+        <v>7739.5341687800001</v>
+      </c>
+      <c r="H93" s="4">
+        <v>1759.5148563099999</v>
+      </c>
+      <c r="I93" s="4">
+        <v>1866.5006818100001</v>
+      </c>
+      <c r="J93" s="4">
+        <v>-10.364552679999999</v>
+      </c>
+      <c r="K93" s="4">
+        <v>-3.26367276</v>
+      </c>
+      <c r="L93" s="4">
+        <v>644.95544895</v>
+      </c>
+      <c r="M93" s="4">
+        <v>0</v>
+      </c>
+      <c r="N93" s="4">
+        <v>-4.8120000000000003E-3</v>
+      </c>
+      <c r="O93" s="4">
+        <v>-23.933211780000001</v>
+      </c>
+      <c r="P93" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q93" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C94" s="4">
+        <v>9276.87917724</v>
+      </c>
+      <c r="D94" s="4">
+        <v>4434.9084543700001</v>
+      </c>
+      <c r="E94" s="4">
+        <v>0</v>
+      </c>
+      <c r="F94" s="4">
+        <v>203.27745125000001</v>
+      </c>
+      <c r="G94" s="4">
+        <v>3732.6692223499999</v>
+      </c>
+      <c r="H94" s="4">
+        <v>801.97783133999997</v>
+      </c>
+      <c r="I94" s="4">
+        <v>753.03624157000002</v>
+      </c>
+      <c r="J94" s="4">
+        <v>-10.71178008</v>
+      </c>
+      <c r="K94" s="4">
+        <v>0.63519216000000001</v>
+      </c>
+      <c r="L94" s="4">
+        <v>323.45649485000001</v>
+      </c>
+      <c r="M94" s="4">
+        <v>0</v>
+      </c>
+      <c r="N94" s="4">
+        <v>0</v>
+      </c>
+      <c r="O94" s="4">
+        <v>-57.446470269999999</v>
+      </c>
+      <c r="P94" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q94" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C95" s="4">
+        <v>7369.1076399100002</v>
+      </c>
+      <c r="D95" s="4">
+        <v>4720.2685041799996</v>
+      </c>
+      <c r="E95" s="4">
+        <v>0</v>
+      </c>
+      <c r="F95" s="4">
+        <v>376.47836373000001</v>
+      </c>
+      <c r="G95" s="4">
+        <v>4750.7288486699999</v>
+      </c>
+      <c r="H95" s="4">
+        <v>1040.43171207</v>
+      </c>
+      <c r="I95" s="4">
+        <v>616.29543862000003</v>
+      </c>
+      <c r="J95" s="4">
+        <v>-13.62241729</v>
+      </c>
+      <c r="K95" s="4">
+        <v>0.18510913000000001</v>
+      </c>
+      <c r="L95" s="4">
+        <v>274.07397722000002</v>
+      </c>
+      <c r="M95" s="4">
+        <v>0</v>
+      </c>
+      <c r="N95" s="4">
+        <v>0</v>
+      </c>
+      <c r="O95" s="4">
+        <v>-5.6258403899999996</v>
+      </c>
+      <c r="P95" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q95" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C96" s="4">
+        <v>1793.2556924</v>
+      </c>
+      <c r="D96" s="4">
+        <v>1182.9427744699999</v>
+      </c>
+      <c r="E96" s="4">
+        <v>0</v>
+      </c>
+      <c r="F96" s="4">
+        <v>0.24515786000000001</v>
+      </c>
+      <c r="G96" s="4">
+        <v>1250.83098614</v>
+      </c>
+      <c r="H96" s="4">
+        <v>296.32049733999997</v>
+      </c>
+      <c r="I96" s="4">
+        <v>394.89129157000002</v>
+      </c>
+      <c r="J96" s="4">
+        <v>-5.3216807299999997</v>
+      </c>
+      <c r="K96" s="4">
+        <v>-0.12319184</v>
+      </c>
+      <c r="L96" s="4">
+        <v>100.55265584999999</v>
+      </c>
+      <c r="M96" s="4">
+        <v>0</v>
+      </c>
+      <c r="N96" s="4">
+        <v>-3.9999999999999998E-7</v>
+      </c>
+      <c r="O96" s="4">
+        <v>-6.8394675999999999</v>
+      </c>
+      <c r="P96" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q96" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="C97" s="4">
+        <v>7302.2396756600001</v>
+      </c>
+      <c r="D97" s="4">
+        <v>3887.2427523000001</v>
+      </c>
+      <c r="E97" s="4">
+        <v>0</v>
+      </c>
+      <c r="F97" s="4">
+        <v>258.74237310000001</v>
+      </c>
+      <c r="G97" s="4">
+        <v>4976.1129868899998</v>
+      </c>
+      <c r="H97" s="4">
+        <v>827.16595824000001</v>
+      </c>
+      <c r="I97" s="4">
+        <v>1042.02590285</v>
+      </c>
+      <c r="J97" s="4">
+        <v>-2.6866365499999998</v>
+      </c>
+      <c r="K97" s="4">
+        <v>2.1815936900000001</v>
+      </c>
+      <c r="L97" s="4">
+        <v>287.73107474</v>
+      </c>
+      <c r="M97" s="4">
+        <v>0</v>
+      </c>
+      <c r="N97" s="4">
+        <v>0</v>
+      </c>
+      <c r="O97" s="4">
+        <v>-13.554442659999999</v>
+      </c>
+      <c r="P97" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q97" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" s="4">
+        <v>5808.45023494</v>
+      </c>
+      <c r="D98" s="4">
+        <v>2769.8114960799999</v>
+      </c>
+      <c r="E98" s="4">
+        <v>0</v>
+      </c>
+      <c r="F98" s="4">
+        <v>206.65655292</v>
+      </c>
+      <c r="G98" s="4">
+        <v>2308.4596714099998</v>
+      </c>
+      <c r="H98" s="4">
+        <v>598.17058030999999</v>
+      </c>
+      <c r="I98" s="4">
+        <v>464.27671249000002</v>
+      </c>
+      <c r="J98" s="4">
+        <v>-1.4352848</v>
+      </c>
+      <c r="K98" s="4">
+        <v>1.2881238699999999</v>
+      </c>
+      <c r="L98" s="4">
+        <v>164.43214379</v>
+      </c>
+      <c r="M98" s="4">
+        <v>0</v>
+      </c>
+      <c r="N98" s="4">
+        <v>0</v>
+      </c>
+      <c r="O98" s="4">
+        <v>-1.3481714499999999</v>
+      </c>
+      <c r="P98" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q98" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C99" s="4">
+        <v>9620.1925420200005</v>
+      </c>
+      <c r="D99" s="4">
+        <v>3845.43270179</v>
+      </c>
+      <c r="E99" s="4">
+        <v>0</v>
+      </c>
+      <c r="F99" s="4">
+        <v>142.02610448999999</v>
+      </c>
+      <c r="G99" s="4">
+        <v>4309.98493659</v>
+      </c>
+      <c r="H99" s="4">
+        <v>851.153683</v>
+      </c>
+      <c r="I99" s="4">
+        <v>678.86265460000004</v>
+      </c>
+      <c r="J99" s="4">
+        <v>-2.3198618400000002</v>
+      </c>
+      <c r="K99" s="4">
+        <v>0.62641035</v>
+      </c>
+      <c r="L99" s="4">
+        <v>256.93700881000001</v>
+      </c>
+      <c r="M99" s="4">
+        <v>0</v>
+      </c>
+      <c r="N99" s="4">
+        <v>0</v>
+      </c>
+      <c r="O99" s="4">
+        <v>1.7786050499999999</v>
+      </c>
+      <c r="P99" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q99" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C100" s="4">
+        <v>8689.7572044900007</v>
+      </c>
+      <c r="D100" s="4">
+        <v>3610.9371612099999</v>
+      </c>
+      <c r="E100" s="4">
+        <v>0</v>
+      </c>
+      <c r="F100" s="4">
+        <v>97.381946479999996</v>
+      </c>
+      <c r="G100" s="4">
+        <v>3785.5234287799999</v>
+      </c>
+      <c r="H100" s="4">
+        <v>905.79988588000003</v>
+      </c>
+      <c r="I100" s="4">
+        <v>600.31531457999995</v>
+      </c>
+      <c r="J100" s="4">
+        <v>-4.1950951500000002</v>
+      </c>
+      <c r="K100" s="4">
+        <v>0.73387157000000003</v>
+      </c>
+      <c r="L100" s="4">
+        <v>252.11268989000001</v>
+      </c>
+      <c r="M100" s="4">
+        <v>0</v>
+      </c>
+      <c r="N100" s="4">
+        <v>0</v>
+      </c>
+      <c r="O100" s="4">
+        <v>-308.71623732</v>
+      </c>
+      <c r="P100" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q100" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C101" s="4">
+        <v>7965.0193527900001</v>
+      </c>
+      <c r="D101" s="4">
+        <v>4081.73722262</v>
+      </c>
+      <c r="E101" s="4">
+        <v>0</v>
+      </c>
+      <c r="F101" s="4">
+        <v>117.52344143000001</v>
+      </c>
+      <c r="G101" s="4">
+        <v>3004.4388131699998</v>
+      </c>
+      <c r="H101" s="4">
+        <v>694.27221195000004</v>
+      </c>
+      <c r="I101" s="4">
+        <v>566.11081329000001</v>
+      </c>
+      <c r="J101" s="4">
+        <v>-13.22100039</v>
+      </c>
+      <c r="K101" s="4">
+        <v>0.73089579999999998</v>
+      </c>
+      <c r="L101" s="4">
+        <v>230.38690155</v>
+      </c>
+      <c r="M101" s="4">
+        <v>0</v>
+      </c>
+      <c r="N101" s="4">
+        <v>0</v>
+      </c>
+      <c r="O101" s="4">
+        <v>-9.4819074000000008</v>
+      </c>
+      <c r="P101" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q101" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C102" s="4">
+        <v>32688.766776519999</v>
+      </c>
+      <c r="D102" s="4">
+        <v>12929.50497425</v>
+      </c>
+      <c r="E102" s="4">
+        <v>0</v>
+      </c>
+      <c r="F102" s="4">
+        <v>888.04235842000003</v>
+      </c>
+      <c r="G102" s="4">
+        <v>10829.96511641</v>
+      </c>
+      <c r="H102" s="4">
+        <v>2463.9365941699998</v>
+      </c>
+      <c r="I102" s="4">
+        <v>1168.0979780800001</v>
+      </c>
+      <c r="J102" s="4">
+        <v>-30.705283099999999</v>
+      </c>
+      <c r="K102" s="4">
+        <v>0.70238111999999997</v>
+      </c>
+      <c r="L102" s="4">
+        <v>564.14882282999997</v>
+      </c>
+      <c r="M102" s="4">
+        <v>0</v>
+      </c>
+      <c r="N102" s="4">
         <v>-5.0000000000000004E-6</v>
       </c>
-    </row>
-[...115 lines deleted...]
-      <c r="B78" s="3" t="s">
+      <c r="O102" s="4">
+        <v>-8.6631097500000003</v>
+      </c>
+      <c r="P102" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q102" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C103" s="4">
+        <v>9490.8214419100004</v>
+      </c>
+      <c r="D103" s="4">
+        <v>4446.6352594999998</v>
+      </c>
+      <c r="E103" s="4">
+        <v>0</v>
+      </c>
+      <c r="F103" s="4">
+        <v>281.26777357999998</v>
+      </c>
+      <c r="G103" s="4">
+        <v>4380.0054611599999</v>
+      </c>
+      <c r="H103" s="4">
+        <v>824.05187425999998</v>
+      </c>
+      <c r="I103" s="4">
+        <v>649.33444411000005</v>
+      </c>
+      <c r="J103" s="4">
+        <v>-14.39901811</v>
+      </c>
+      <c r="K103" s="4">
+        <v>2.2870623299999999</v>
+      </c>
+      <c r="L103" s="4">
+        <v>274.43610747000002</v>
+      </c>
+      <c r="M103" s="4">
+        <v>0</v>
+      </c>
+      <c r="N103" s="4">
+        <v>0</v>
+      </c>
+      <c r="O103" s="4">
+        <v>-69.752528889999994</v>
+      </c>
+      <c r="P103" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q103" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C104" s="4">
+        <v>2555.6551456699999</v>
+      </c>
+      <c r="D104" s="4">
+        <v>7659.5699827600001</v>
+      </c>
+      <c r="E104" s="4">
+        <v>0</v>
+      </c>
+      <c r="F104" s="4">
+        <v>177.68849438999999</v>
+      </c>
+      <c r="G104" s="4">
+        <v>8326.5552908200007</v>
+      </c>
+      <c r="H104" s="4">
+        <v>1662.3400900900001</v>
+      </c>
+      <c r="I104" s="4">
+        <v>1077.1340110199999</v>
+      </c>
+      <c r="J104" s="4">
+        <v>3.67710772</v>
+      </c>
+      <c r="K104" s="4">
+        <v>2.1668285300000001</v>
+      </c>
+      <c r="L104" s="4">
+        <v>449.53713236999999</v>
+      </c>
+      <c r="M104" s="4">
+        <v>0</v>
+      </c>
+      <c r="N104" s="4">
+        <v>0</v>
+      </c>
+      <c r="O104" s="4">
+        <v>-71.715243999999998</v>
+      </c>
+      <c r="P104" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q104" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C105" s="4">
+        <v>10027.593555330001</v>
+      </c>
+      <c r="D105" s="4">
+        <v>4491.8822158800003</v>
+      </c>
+      <c r="E105" s="4">
+        <v>0</v>
+      </c>
+      <c r="F105" s="4">
+        <v>199.23125526999999</v>
+      </c>
+      <c r="G105" s="4">
+        <v>3747.5352502000001</v>
+      </c>
+      <c r="H105" s="4">
+        <v>1032.42321915</v>
+      </c>
+      <c r="I105" s="4">
+        <v>551.96536743000001</v>
+      </c>
+      <c r="J105" s="4">
+        <v>-9.7296443099999994</v>
+      </c>
+      <c r="K105" s="4">
+        <v>0.51347187999999999</v>
+      </c>
+      <c r="L105" s="4">
+        <v>267.36706821000001</v>
+      </c>
+      <c r="M105" s="4">
+        <v>0</v>
+      </c>
+      <c r="N105" s="4">
+        <v>0</v>
+      </c>
+      <c r="O105" s="4">
+        <v>-6.0490754200000003</v>
+      </c>
+      <c r="P105" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q105" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C106" s="4">
+        <v>188364.60595251</v>
+      </c>
+      <c r="D106" s="4">
+        <v>89349.016521190002</v>
+      </c>
+      <c r="E106" s="4">
+        <v>0</v>
+      </c>
+      <c r="F106" s="4">
+        <v>0</v>
+      </c>
+      <c r="G106" s="4">
+        <v>38904.606294309997</v>
+      </c>
+      <c r="H106" s="4">
+        <v>6806.0671234000001</v>
+      </c>
+      <c r="I106" s="4">
+        <v>0</v>
+      </c>
+      <c r="J106" s="4">
+        <v>0</v>
+      </c>
+      <c r="K106" s="4">
+        <v>0</v>
+      </c>
+      <c r="L106" s="4">
+        <v>516.99557239000001</v>
+      </c>
+      <c r="M106" s="4">
+        <v>2104.4411279999999</v>
+      </c>
+      <c r="N106" s="4">
+        <v>11039.228486010001</v>
+      </c>
+      <c r="O106" s="4">
+        <v>-340.76919099000003</v>
+      </c>
+      <c r="P106" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q106" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C107" s="4">
+        <v>146145.66520793</v>
+      </c>
+      <c r="D107" s="4">
+        <v>49205.68913305</v>
+      </c>
+      <c r="E107" s="4">
+        <v>0</v>
+      </c>
+      <c r="F107" s="4">
+        <v>7600.0601298700003</v>
+      </c>
+      <c r="G107" s="4">
+        <v>39432.889915840002</v>
+      </c>
+      <c r="H107" s="4">
+        <v>10294.301729479999</v>
+      </c>
+      <c r="I107" s="4">
+        <v>1445.45024104</v>
+      </c>
+      <c r="J107" s="4">
+        <v>31.077828820000001</v>
+      </c>
+      <c r="K107" s="4">
+        <v>-0.10735668</v>
+      </c>
+      <c r="L107" s="4">
+        <v>295.10860049000001</v>
+      </c>
+      <c r="M107" s="4">
+        <v>0</v>
+      </c>
+      <c r="N107" s="4">
+        <v>-8.1300999999999998E-2</v>
+      </c>
+      <c r="O107" s="4">
+        <v>43.745489480000003</v>
+      </c>
+      <c r="P107" s="4">
+        <v>8.4136430099999995</v>
+      </c>
+      <c r="Q107" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C108" s="4">
+        <v>31406.030909680001</v>
+      </c>
+      <c r="D108" s="4">
+        <v>10506.99056088</v>
+      </c>
+      <c r="E108" s="4">
+        <v>0</v>
+      </c>
+      <c r="F108" s="4">
+        <v>1428.2110169499999</v>
+      </c>
+      <c r="G108" s="4">
+        <v>9383.9657064399998</v>
+      </c>
+      <c r="H108" s="4">
+        <v>2018.6385418</v>
+      </c>
+      <c r="I108" s="4">
+        <v>2036.1503189099999</v>
+      </c>
+      <c r="J108" s="4">
+        <v>5.3568872699999996</v>
+      </c>
+      <c r="K108" s="4">
+        <v>1.2862949800000001</v>
+      </c>
+      <c r="L108" s="4">
+        <v>206.83010547000001</v>
+      </c>
+      <c r="M108" s="4">
+        <v>0</v>
+      </c>
+      <c r="N108" s="4">
+        <v>0</v>
+      </c>
+      <c r="O108" s="4">
+        <v>8.2776470199999999</v>
+      </c>
+      <c r="P108" s="4">
+        <v>-13.80857093</v>
+      </c>
+      <c r="Q108" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C109" s="4">
+        <v>9361.8094140600006</v>
+      </c>
+      <c r="D109" s="4">
+        <v>4815.3002263500002</v>
+      </c>
+      <c r="E109" s="4">
+        <v>0</v>
+      </c>
+      <c r="F109" s="4">
+        <v>227.35326997999999</v>
+      </c>
+      <c r="G109" s="4">
+        <v>4278.8461319400003</v>
+      </c>
+      <c r="H109" s="4">
+        <v>925.98846819000005</v>
+      </c>
+      <c r="I109" s="4">
+        <v>790.96367232</v>
+      </c>
+      <c r="J109" s="4">
+        <v>1.03337397</v>
+      </c>
+      <c r="K109" s="4">
+        <v>0.36656705000000001</v>
+      </c>
+      <c r="L109" s="4">
+        <v>119.076814</v>
+      </c>
+      <c r="M109" s="4">
+        <v>0</v>
+      </c>
+      <c r="N109" s="4">
+        <v>0</v>
+      </c>
+      <c r="O109" s="4">
+        <v>-0.12652885999999999</v>
+      </c>
+      <c r="P109" s="4">
+        <v>-10.418255</v>
+      </c>
+      <c r="Q109" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B110" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C78" s="8">
-[...35 lines deleted...]
-      <c r="B79" s="3" t="s">
+      <c r="C110" s="4">
+        <v>6913.5488281199996</v>
+      </c>
+      <c r="D110" s="4">
+        <v>5112.8428806000002</v>
+      </c>
+      <c r="E110" s="4">
+        <v>0</v>
+      </c>
+      <c r="F110" s="4">
+        <v>341.63271562</v>
+      </c>
+      <c r="G110" s="4">
+        <v>5144.6036484200004</v>
+      </c>
+      <c r="H110" s="4">
+        <v>979.79621305000001</v>
+      </c>
+      <c r="I110" s="4">
+        <v>660.9879128</v>
+      </c>
+      <c r="J110" s="4">
+        <v>9.4315309999999999E-2</v>
+      </c>
+      <c r="K110" s="4">
+        <v>0.62654684000000005</v>
+      </c>
+      <c r="L110" s="4">
+        <v>91.237337010000005</v>
+      </c>
+      <c r="M110" s="4">
+        <v>0</v>
+      </c>
+      <c r="N110" s="4">
+        <v>0</v>
+      </c>
+      <c r="O110" s="4">
+        <v>5.5486902999999996</v>
+      </c>
+      <c r="P110" s="4">
+        <v>-23.540344999999999</v>
+      </c>
+      <c r="Q110" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B111" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="C79" s="8">
-[...35 lines deleted...]
-      <c r="B80" s="3" t="s">
+      <c r="C111" s="4">
+        <v>1980.14598482</v>
+      </c>
+      <c r="D111" s="4">
+        <v>1455.93346107</v>
+      </c>
+      <c r="E111" s="4">
+        <v>0</v>
+      </c>
+      <c r="F111" s="4">
+        <v>109.97426754999999</v>
+      </c>
+      <c r="G111" s="4">
+        <v>1528.3543691299999</v>
+      </c>
+      <c r="H111" s="4">
+        <v>353.11940226000002</v>
+      </c>
+      <c r="I111" s="4">
+        <v>404.89914704</v>
+      </c>
+      <c r="J111" s="4">
+        <v>-0.70426571999999998</v>
+      </c>
+      <c r="K111" s="4">
+        <v>0.47491858999999997</v>
+      </c>
+      <c r="L111" s="4">
+        <v>37.888771699999999</v>
+      </c>
+      <c r="M111" s="4">
+        <v>0</v>
+      </c>
+      <c r="N111" s="4">
+        <v>-2.0000000000000001E-4</v>
+      </c>
+      <c r="O111" s="4">
+        <v>2.5468985100000001</v>
+      </c>
+      <c r="P111" s="4">
+        <v>-4.549563</v>
+      </c>
+      <c r="Q111" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B112" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C80" s="8">
-[...35 lines deleted...]
-      <c r="B81" s="3" t="s">
+      <c r="C112" s="4">
+        <v>7688.0152572500001</v>
+      </c>
+      <c r="D112" s="4">
+        <v>4009.2874031599999</v>
+      </c>
+      <c r="E112" s="4">
+        <v>0</v>
+      </c>
+      <c r="F112" s="4">
+        <v>330.25543060000001</v>
+      </c>
+      <c r="G112" s="4">
+        <v>5204.2205071799999</v>
+      </c>
+      <c r="H112" s="4">
+        <v>869.24138742000002</v>
+      </c>
+      <c r="I112" s="4">
+        <v>1082.54110227</v>
+      </c>
+      <c r="J112" s="4">
+        <v>1.95710706</v>
+      </c>
+      <c r="K112" s="4">
+        <v>1.5423754199999999</v>
+      </c>
+      <c r="L112" s="4">
+        <v>106.65173532</v>
+      </c>
+      <c r="M112" s="4">
+        <v>0</v>
+      </c>
+      <c r="N112" s="4">
+        <v>0</v>
+      </c>
+      <c r="O112" s="4">
+        <v>5.6039628600000002</v>
+      </c>
+      <c r="P112" s="4">
+        <v>-17.567557950000001</v>
+      </c>
+      <c r="Q112" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B113" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C81" s="8">
-[...33 lines deleted...]
-      <c r="B82" s="3" t="s">
+      <c r="C113" s="4">
+        <v>5996.3413945399998</v>
+      </c>
+      <c r="D113" s="4">
+        <v>2863.5613332399998</v>
+      </c>
+      <c r="E113" s="4">
+        <v>0</v>
+      </c>
+      <c r="F113" s="4">
+        <v>327.88292089999999</v>
+      </c>
+      <c r="G113" s="4">
+        <v>2768.7895703600002</v>
+      </c>
+      <c r="H113" s="4">
+        <v>599.12871623000001</v>
+      </c>
+      <c r="I113" s="4">
+        <v>485.58772467</v>
+      </c>
+      <c r="J113" s="4">
+        <v>2.7045828699999999</v>
+      </c>
+      <c r="K113" s="4">
+        <v>0.52653583999999998</v>
+      </c>
+      <c r="L113" s="4">
+        <v>59.726118110000002</v>
+      </c>
+      <c r="M113" s="4">
+        <v>0</v>
+      </c>
+      <c r="N113" s="4">
+        <v>0</v>
+      </c>
+      <c r="O113" s="4">
+        <v>4.4573226000000004</v>
+      </c>
+      <c r="P113" s="4">
+        <v>-1.0628500000000001</v>
+      </c>
+      <c r="Q113" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B114" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C82" s="8">
-[...33 lines deleted...]
-      <c r="B83" s="3" t="s">
+      <c r="C114" s="4">
+        <v>10019.91038456</v>
+      </c>
+      <c r="D114" s="4">
+        <v>3983.0051339699999</v>
+      </c>
+      <c r="E114" s="4">
+        <v>0</v>
+      </c>
+      <c r="F114" s="4">
+        <v>225.02904336</v>
+      </c>
+      <c r="G114" s="4">
+        <v>4920.7009619800001</v>
+      </c>
+      <c r="H114" s="4">
+        <v>876.08873286999994</v>
+      </c>
+      <c r="I114" s="4">
+        <v>687.32307760000003</v>
+      </c>
+      <c r="J114" s="4">
+        <v>2.4825216999999999</v>
+      </c>
+      <c r="K114" s="4">
+        <v>0.82008963999999995</v>
+      </c>
+      <c r="L114" s="4">
+        <v>85.427194029999995</v>
+      </c>
+      <c r="M114" s="4">
+        <v>0</v>
+      </c>
+      <c r="N114" s="4">
+        <v>0</v>
+      </c>
+      <c r="O114" s="4">
+        <v>5.0504045</v>
+      </c>
+      <c r="P114" s="4">
+        <v>-25.555809159999999</v>
+      </c>
+      <c r="Q114" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B115" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C83" s="8">
-[...35 lines deleted...]
-      <c r="B84" s="3" t="s">
+      <c r="C115" s="4">
+        <v>9357.2278875600005</v>
+      </c>
+      <c r="D115" s="4">
+        <v>3846.8289983200002</v>
+      </c>
+      <c r="E115" s="4">
+        <v>0</v>
+      </c>
+      <c r="F115" s="4">
+        <v>152.21401019999999</v>
+      </c>
+      <c r="G115" s="4">
+        <v>3879.8095754800001</v>
+      </c>
+      <c r="H115" s="4">
+        <v>941.99391505999995</v>
+      </c>
+      <c r="I115" s="4">
+        <v>616.61101822000001</v>
+      </c>
+      <c r="J115" s="4">
+        <v>-0.94125537999999997</v>
+      </c>
+      <c r="K115" s="4">
+        <v>0.84761823000000003</v>
+      </c>
+      <c r="L115" s="4">
+        <v>78.837521910000007</v>
+      </c>
+      <c r="M115" s="4">
+        <v>0</v>
+      </c>
+      <c r="N115" s="4">
+        <v>0</v>
+      </c>
+      <c r="O115" s="4">
+        <v>3.96223291</v>
+      </c>
+      <c r="P115" s="4">
+        <v>-5.3357489999999999</v>
+      </c>
+      <c r="Q115" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B116" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C84" s="8">
-[...35 lines deleted...]
-      <c r="B85" s="3" t="s">
+      <c r="C116" s="4">
+        <v>8173.18244306</v>
+      </c>
+      <c r="D116" s="4">
+        <v>4221.4392197899997</v>
+      </c>
+      <c r="E116" s="4">
+        <v>0</v>
+      </c>
+      <c r="F116" s="4">
+        <v>283.68844309999997</v>
+      </c>
+      <c r="G116" s="4">
+        <v>3294.0397633799998</v>
+      </c>
+      <c r="H116" s="4">
+        <v>671.39260710999997</v>
+      </c>
+      <c r="I116" s="4">
+        <v>583.02885201000004</v>
+      </c>
+      <c r="J116" s="4">
+        <v>0.68900653000000001</v>
+      </c>
+      <c r="K116" s="4">
+        <v>0.45732957000000002</v>
+      </c>
+      <c r="L116" s="4">
+        <v>71.59448596</v>
+      </c>
+      <c r="M116" s="4">
+        <v>0</v>
+      </c>
+      <c r="N116" s="4">
+        <v>0</v>
+      </c>
+      <c r="O116" s="4">
+        <v>4.4015246699999997</v>
+      </c>
+      <c r="P116" s="4">
+        <v>-6.1570765099999996</v>
+      </c>
+      <c r="Q116" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B117" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C85" s="8">
-[...35 lines deleted...]
-      <c r="B86" s="3" t="s">
+      <c r="C117" s="4">
+        <v>39588.517257890002</v>
+      </c>
+      <c r="D117" s="4">
+        <v>14261.367741370001</v>
+      </c>
+      <c r="E117" s="4">
+        <v>0</v>
+      </c>
+      <c r="F117" s="4">
+        <v>1870.2425569100001</v>
+      </c>
+      <c r="G117" s="4">
+        <v>11565.344276960001</v>
+      </c>
+      <c r="H117" s="4">
+        <v>2679.9567423499998</v>
+      </c>
+      <c r="I117" s="4">
+        <v>1200.72990218</v>
+      </c>
+      <c r="J117" s="4">
+        <v>0.90504087</v>
+      </c>
+      <c r="K117" s="4">
+        <v>2.2083885599999999</v>
+      </c>
+      <c r="L117" s="4">
+        <v>193.18768739000001</v>
+      </c>
+      <c r="M117" s="4">
+        <v>0</v>
+      </c>
+      <c r="N117" s="4">
+        <v>-4.0200000000000001E-4</v>
+      </c>
+      <c r="O117" s="4">
+        <v>12.53747433</v>
+      </c>
+      <c r="P117" s="4">
+        <v>-38.81844942</v>
+      </c>
+      <c r="Q117" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B118" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C86" s="8">
-[...33 lines deleted...]
-      <c r="B87" s="3" t="s">
+      <c r="C118" s="4">
+        <v>10775.84457653</v>
+      </c>
+      <c r="D118" s="4">
+        <v>5024.56052645</v>
+      </c>
+      <c r="E118" s="4">
+        <v>0</v>
+      </c>
+      <c r="F118" s="4">
+        <v>440.97912516999997</v>
+      </c>
+      <c r="G118" s="4">
+        <v>4619.4391716500004</v>
+      </c>
+      <c r="H118" s="4">
+        <v>994.70163489000004</v>
+      </c>
+      <c r="I118" s="4">
+        <v>753.79696874000001</v>
+      </c>
+      <c r="J118" s="4">
+        <v>1.1811359299999999</v>
+      </c>
+      <c r="K118" s="4">
+        <v>0.38980256000000002</v>
+      </c>
+      <c r="L118" s="4">
+        <v>110.9533009</v>
+      </c>
+      <c r="M118" s="4">
+        <v>0</v>
+      </c>
+      <c r="N118" s="4">
+        <v>0</v>
+      </c>
+      <c r="O118" s="4">
+        <v>5.2251984599999997</v>
+      </c>
+      <c r="P118" s="4">
+        <v>-30.494305199999999</v>
+      </c>
+      <c r="Q118" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B119" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C87" s="8">
-[...33 lines deleted...]
-      <c r="B88" s="3" t="s">
+      <c r="C119" s="4">
+        <v>-5384.1572025100004</v>
+      </c>
+      <c r="D119" s="4">
+        <v>8638.9729927900007</v>
+      </c>
+      <c r="E119" s="4">
+        <v>0</v>
+      </c>
+      <c r="F119" s="4">
+        <v>267.53898593999998</v>
+      </c>
+      <c r="G119" s="4">
+        <v>8467.3559925900008</v>
+      </c>
+      <c r="H119" s="4">
+        <v>1944.39021164</v>
+      </c>
+      <c r="I119" s="4">
+        <v>1107.5980536300001</v>
+      </c>
+      <c r="J119" s="4">
+        <v>-2.6537359500000002</v>
+      </c>
+      <c r="K119" s="4">
+        <v>1.47959497</v>
+      </c>
+      <c r="L119" s="4">
+        <v>151.96774533999999</v>
+      </c>
+      <c r="M119" s="4">
+        <v>0</v>
+      </c>
+      <c r="N119" s="4">
+        <v>0</v>
+      </c>
+      <c r="O119" s="4">
+        <v>12.472505200000001</v>
+      </c>
+      <c r="P119" s="4">
+        <v>-45.860261229999999</v>
+      </c>
+      <c r="Q119" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B120" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C88" s="8">
-[...183 lines deleted...]
-      <c r="B93" s="3" t="s">
+      <c r="C120" s="4">
+        <v>11029.99868368</v>
+      </c>
+      <c r="D120" s="4">
+        <v>5039.5398470700002</v>
+      </c>
+      <c r="E120" s="4">
+        <v>0</v>
+      </c>
+      <c r="F120" s="4">
+        <v>358.03426426999999</v>
+      </c>
+      <c r="G120" s="4">
+        <v>4091.4698208700001</v>
+      </c>
+      <c r="H120" s="4">
+        <v>1047.44196401</v>
+      </c>
+      <c r="I120" s="4">
+        <v>563.43975193999995</v>
+      </c>
+      <c r="J120" s="4">
+        <v>0.53679489999999996</v>
+      </c>
+      <c r="K120" s="4">
+        <v>1.0905047999999999</v>
+      </c>
+      <c r="L120" s="4">
+        <v>77.073264600000002</v>
+      </c>
+      <c r="M120" s="4">
+        <v>0</v>
+      </c>
+      <c r="N120" s="4">
+        <v>0</v>
+      </c>
+      <c r="O120" s="4">
+        <v>5.4529967099999999</v>
+      </c>
+      <c r="P120" s="4">
+        <v>-3.2434449999999999</v>
+      </c>
+      <c r="Q120" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C121" s="4">
+        <v>242681.84672398001</v>
+      </c>
+      <c r="D121" s="4">
+        <v>105690.27386022</v>
+      </c>
+      <c r="E121" s="4">
+        <v>0</v>
+      </c>
+      <c r="F121" s="4">
+        <v>0</v>
+      </c>
+      <c r="G121" s="4">
+        <v>41014.178148359999</v>
+      </c>
+      <c r="H121" s="4">
+        <v>13421.72567801</v>
+      </c>
+      <c r="I121" s="4">
+        <v>0</v>
+      </c>
+      <c r="J121" s="4">
+        <v>0</v>
+      </c>
+      <c r="K121" s="4">
+        <v>0</v>
+      </c>
+      <c r="L121" s="4">
+        <v>45.297967280000002</v>
+      </c>
+      <c r="M121" s="4">
+        <v>5048.0583740000002</v>
+      </c>
+      <c r="N121" s="4">
+        <v>16454.11411052</v>
+      </c>
+      <c r="O121" s="4">
+        <v>-474.14348701</v>
+      </c>
+      <c r="P121" s="4">
+        <v>-419.04820855000003</v>
+      </c>
+      <c r="Q121" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C122" s="4">
+        <v>152396.49048963</v>
+      </c>
+      <c r="D122" s="4">
+        <v>56652.490643190002</v>
+      </c>
+      <c r="E122" s="4">
+        <v>0</v>
+      </c>
+      <c r="F122" s="4">
+        <v>8958.9516193199997</v>
+      </c>
+      <c r="G122" s="4">
+        <v>45438.251657159999</v>
+      </c>
+      <c r="H122" s="4">
+        <v>11065.723985140001</v>
+      </c>
+      <c r="I122" s="4">
+        <v>1454.30039562</v>
+      </c>
+      <c r="J122" s="4">
+        <v>3.98030982</v>
+      </c>
+      <c r="K122" s="4">
+        <v>-0.31286519000000002</v>
+      </c>
+      <c r="L122" s="4">
+        <v>37.041362040000003</v>
+      </c>
+      <c r="M122" s="4">
+        <v>0</v>
+      </c>
+      <c r="N122" s="4">
+        <v>0</v>
+      </c>
+      <c r="O122" s="4">
+        <v>59.491022350000001</v>
+      </c>
+      <c r="P122" s="4">
+        <v>-524.66517854000006</v>
+      </c>
+      <c r="Q122" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C123" s="4">
+        <v>33763.390178950001</v>
+      </c>
+      <c r="D123" s="4">
+        <v>11584.232505620001</v>
+      </c>
+      <c r="E123" s="4">
+        <v>0</v>
+      </c>
+      <c r="F123" s="4">
+        <v>1883.49090961</v>
+      </c>
+      <c r="G123" s="4">
+        <v>11141.000462849999</v>
+      </c>
+      <c r="H123" s="4">
+        <v>2243.7095477900002</v>
+      </c>
+      <c r="I123" s="4">
+        <v>2014.45526215</v>
+      </c>
+      <c r="J123" s="4">
+        <v>-0.51500210000000002</v>
+      </c>
+      <c r="K123" s="4">
+        <v>17.044211619999999</v>
+      </c>
+      <c r="L123" s="4">
+        <v>92.455222219999996</v>
+      </c>
+      <c r="M123" s="4">
+        <v>0</v>
+      </c>
+      <c r="N123" s="4">
+        <v>0</v>
+      </c>
+      <c r="O123" s="4">
+        <v>13.674743599999999</v>
+      </c>
+      <c r="P123" s="4">
+        <v>-77.58305996</v>
+      </c>
+      <c r="Q123" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C124" s="4">
+        <v>10339.01620079</v>
+      </c>
+      <c r="D124" s="4">
+        <v>6041.1896625600002</v>
+      </c>
+      <c r="E124" s="4">
+        <v>0</v>
+      </c>
+      <c r="F124" s="4">
+        <v>356.46830720000003</v>
+      </c>
+      <c r="G124" s="4">
+        <v>5238.4793434499998</v>
+      </c>
+      <c r="H124" s="4">
+        <v>1092.4701516299999</v>
+      </c>
+      <c r="I124" s="4">
+        <v>791.87755246999996</v>
+      </c>
+      <c r="J124" s="4">
+        <v>0.32690781000000002</v>
+      </c>
+      <c r="K124" s="4">
+        <v>0.34528982000000003</v>
+      </c>
+      <c r="L124" s="4">
+        <v>47.519174849999999</v>
+      </c>
+      <c r="M124" s="4">
+        <v>0</v>
+      </c>
+      <c r="N124" s="4">
+        <v>0</v>
+      </c>
+      <c r="O124" s="4">
+        <v>4.2943607400000001</v>
+      </c>
+      <c r="P124" s="4">
+        <v>-5.7566839999999999</v>
+      </c>
+      <c r="Q124" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B125" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C93" s="8">
-[...35 lines deleted...]
-      <c r="B94" s="3" t="s">
+      <c r="C125" s="4">
+        <v>7614.2444149200001</v>
+      </c>
+      <c r="D125" s="4">
+        <v>6104.0816312200004</v>
+      </c>
+      <c r="E125" s="4">
+        <v>0</v>
+      </c>
+      <c r="F125" s="4">
+        <v>503.55955604000002</v>
+      </c>
+      <c r="G125" s="4">
+        <v>6015.8213956099999</v>
+      </c>
+      <c r="H125" s="4">
+        <v>1112.32798875</v>
+      </c>
+      <c r="I125" s="4">
+        <v>661.29321158000005</v>
+      </c>
+      <c r="J125" s="4">
+        <v>-9.8508910000000005E-2</v>
+      </c>
+      <c r="K125" s="4">
+        <v>0.35686564999999998</v>
+      </c>
+      <c r="L125" s="4">
+        <v>11.92053917</v>
+      </c>
+      <c r="M125" s="4">
+        <v>0</v>
+      </c>
+      <c r="N125" s="4">
+        <v>-2.9499999999999999E-3</v>
+      </c>
+      <c r="O125" s="4">
+        <v>5.8531055500000004</v>
+      </c>
+      <c r="P125" s="4">
+        <v>-12.45894665</v>
+      </c>
+      <c r="Q125" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B126" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="C94" s="8">
-[...35 lines deleted...]
-      <c r="B95" s="3" t="s">
+      <c r="C126" s="4">
+        <v>1998.09940461</v>
+      </c>
+      <c r="D126" s="4">
+        <v>1515.8458878500001</v>
+      </c>
+      <c r="E126" s="4">
+        <v>0</v>
+      </c>
+      <c r="F126" s="4">
+        <v>68.861793109999994</v>
+      </c>
+      <c r="G126" s="4">
+        <v>1938.32588848</v>
+      </c>
+      <c r="H126" s="4">
+        <v>346.53236120999998</v>
+      </c>
+      <c r="I126" s="4">
+        <v>414.58927640000002</v>
+      </c>
+      <c r="J126" s="4">
+        <v>-1.5629818600000001</v>
+      </c>
+      <c r="K126" s="4">
+        <v>0.28164704000000002</v>
+      </c>
+      <c r="L126" s="4">
+        <v>10.50462617</v>
+      </c>
+      <c r="M126" s="4">
+        <v>0</v>
+      </c>
+      <c r="N126" s="4">
+        <v>0</v>
+      </c>
+      <c r="O126" s="4">
+        <v>2.5539934099999999</v>
+      </c>
+      <c r="P126" s="4">
+        <v>-29.098769999999998</v>
+      </c>
+      <c r="Q126" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B127" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C95" s="8">
-[...35 lines deleted...]
-      <c r="B96" s="3" t="s">
+      <c r="C127" s="4">
+        <v>8552.0342820700007</v>
+      </c>
+      <c r="D127" s="4">
+        <v>4320.1556006700002</v>
+      </c>
+      <c r="E127" s="4">
+        <v>0</v>
+      </c>
+      <c r="F127" s="4">
+        <v>301.65181584999999</v>
+      </c>
+      <c r="G127" s="4">
+        <v>6231.74600035</v>
+      </c>
+      <c r="H127" s="4">
+        <v>890.20507343999998</v>
+      </c>
+      <c r="I127" s="4">
+        <v>1090.24968023</v>
+      </c>
+      <c r="J127" s="4">
+        <v>-0.53863755000000002</v>
+      </c>
+      <c r="K127" s="4">
+        <v>1.40790181</v>
+      </c>
+      <c r="L127" s="4">
+        <v>29.75116951</v>
+      </c>
+      <c r="M127" s="4">
+        <v>0</v>
+      </c>
+      <c r="N127" s="4">
+        <v>0</v>
+      </c>
+      <c r="O127" s="4">
+        <v>9.4319088000000004</v>
+      </c>
+      <c r="P127" s="4">
+        <v>-7.7972191000000004</v>
+      </c>
+      <c r="Q127" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B128" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C96" s="8">
-[...35 lines deleted...]
-      <c r="B97" s="3" t="s">
+      <c r="C128" s="4">
+        <v>6765.7984128799999</v>
+      </c>
+      <c r="D128" s="4">
+        <v>2980.3181924300002</v>
+      </c>
+      <c r="E128" s="4">
+        <v>0</v>
+      </c>
+      <c r="F128" s="4">
+        <v>295.88488403000002</v>
+      </c>
+      <c r="G128" s="4">
+        <v>3353.4160344500001</v>
+      </c>
+      <c r="H128" s="4">
+        <v>690.64660739999999</v>
+      </c>
+      <c r="I128" s="4">
+        <v>485.01286269000002</v>
+      </c>
+      <c r="J128" s="4">
+        <v>0.30290739</v>
+      </c>
+      <c r="K128" s="4">
+        <v>1.55169479</v>
+      </c>
+      <c r="L128" s="4">
+        <v>16.635801820000001</v>
+      </c>
+      <c r="M128" s="4">
+        <v>0</v>
+      </c>
+      <c r="N128" s="4">
+        <v>0</v>
+      </c>
+      <c r="O128" s="4">
+        <v>4.7382672899999996</v>
+      </c>
+      <c r="P128" s="4">
+        <v>-0.67978970999999999</v>
+      </c>
+      <c r="Q128" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B129" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C97" s="8">
-[...33 lines deleted...]
-      <c r="B98" s="3" t="s">
+      <c r="C129" s="4">
+        <v>10520.957458970001</v>
+      </c>
+      <c r="D129" s="4">
+        <v>4935.1708773299997</v>
+      </c>
+      <c r="E129" s="4">
+        <v>0</v>
+      </c>
+      <c r="F129" s="4">
+        <v>235.15570375999999</v>
+      </c>
+      <c r="G129" s="4">
+        <v>6079.8917526599998</v>
+      </c>
+      <c r="H129" s="4">
+        <v>991.78113759999997</v>
+      </c>
+      <c r="I129" s="4">
+        <v>697.27083692999997</v>
+      </c>
+      <c r="J129" s="4">
+        <v>1.0481008700000001</v>
+      </c>
+      <c r="K129" s="4">
+        <v>0.19725813</v>
+      </c>
+      <c r="L129" s="4">
+        <v>18.992470619999999</v>
+      </c>
+      <c r="M129" s="4">
+        <v>0</v>
+      </c>
+      <c r="N129" s="4">
+        <v>-5.1999999999999997E-5</v>
+      </c>
+      <c r="O129" s="4">
+        <v>5.98607011</v>
+      </c>
+      <c r="P129" s="4">
+        <v>-12.50990584</v>
+      </c>
+      <c r="Q129" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B130" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C98" s="8">
-[...35 lines deleted...]
-      <c r="B99" s="3" t="s">
+      <c r="C130" s="4">
+        <v>9230.8990683499997</v>
+      </c>
+      <c r="D130" s="4">
+        <v>5355.1087749999997</v>
+      </c>
+      <c r="E130" s="4">
+        <v>0</v>
+      </c>
+      <c r="F130" s="4">
+        <v>150.44435222000001</v>
+      </c>
+      <c r="G130" s="4">
+        <v>4189.4723191700004</v>
+      </c>
+      <c r="H130" s="4">
+        <v>1173.9916310999999</v>
+      </c>
+      <c r="I130" s="4">
+        <v>624.51660798</v>
+      </c>
+      <c r="J130" s="4">
+        <v>8.0037040000000004E-2</v>
+      </c>
+      <c r="K130" s="4">
+        <v>0.17275567</v>
+      </c>
+      <c r="L130" s="4">
+        <v>35.688651880000002</v>
+      </c>
+      <c r="M130" s="4">
+        <v>0</v>
+      </c>
+      <c r="N130" s="4">
+        <v>0</v>
+      </c>
+      <c r="O130" s="4">
+        <v>3.12339053</v>
+      </c>
+      <c r="P130" s="4">
+        <v>-14.29974</v>
+      </c>
+      <c r="Q130" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B131" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C99" s="8">
-[...33 lines deleted...]
-      <c r="B100" s="3" t="s">
+      <c r="C131" s="4">
+        <v>8784.3754088599999</v>
+      </c>
+      <c r="D131" s="4">
+        <v>4889.9273086200001</v>
+      </c>
+      <c r="E131" s="4">
+        <v>0</v>
+      </c>
+      <c r="F131" s="4">
+        <v>205.44187385000001</v>
+      </c>
+      <c r="G131" s="4">
+        <v>3930.8507553300001</v>
+      </c>
+      <c r="H131" s="4">
+        <v>747.14233626999999</v>
+      </c>
+      <c r="I131" s="4">
+        <v>584.23177410000005</v>
+      </c>
+      <c r="J131" s="4">
+        <v>0.63879350999999995</v>
+      </c>
+      <c r="K131" s="4">
+        <v>0.83292215999999997</v>
+      </c>
+      <c r="L131" s="4">
+        <v>15.16748975</v>
+      </c>
+      <c r="M131" s="4">
+        <v>0</v>
+      </c>
+      <c r="N131" s="4">
+        <v>0</v>
+      </c>
+      <c r="O131" s="4">
+        <v>4.6858471000000002</v>
+      </c>
+      <c r="P131" s="4">
+        <v>-0.70250699999999999</v>
+      </c>
+      <c r="Q131" s="4">
+        <v>19237.376668569999</v>
+      </c>
+    </row>
+    <row r="132" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B132" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C100" s="8">
-[...35 lines deleted...]
-      <c r="B101" s="3" t="s">
+      <c r="C132" s="4">
+        <v>47353.002603239998</v>
+      </c>
+      <c r="D132" s="4">
+        <v>16304.471488609999</v>
+      </c>
+      <c r="E132" s="4">
+        <v>0</v>
+      </c>
+      <c r="F132" s="4">
+        <v>1005.44194741</v>
+      </c>
+      <c r="G132" s="4">
+        <v>13775.838928949999</v>
+      </c>
+      <c r="H132" s="4">
+        <v>2989.87211265</v>
+      </c>
+      <c r="I132" s="4">
+        <v>1200.7279421000001</v>
+      </c>
+      <c r="J132" s="4">
+        <v>-4.0055290299999999</v>
+      </c>
+      <c r="K132" s="4">
+        <v>1.30843642</v>
+      </c>
+      <c r="L132" s="4">
+        <v>60.957585780000002</v>
+      </c>
+      <c r="M132" s="4">
+        <v>0</v>
+      </c>
+      <c r="N132" s="4">
+        <v>-2.14E-4</v>
+      </c>
+      <c r="O132" s="4">
+        <v>15.90941175</v>
+      </c>
+      <c r="P132" s="4">
+        <v>-71.977072000000007</v>
+      </c>
+      <c r="Q132" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B133" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C101" s="8">
-[...33 lines deleted...]
-      <c r="B102" s="3" t="s">
+      <c r="C133" s="4">
+        <v>11561.48867701</v>
+      </c>
+      <c r="D133" s="4">
+        <v>6312.90760916</v>
+      </c>
+      <c r="E133" s="4">
+        <v>0</v>
+      </c>
+      <c r="F133" s="4">
+        <v>478.26739522999998</v>
+      </c>
+      <c r="G133" s="4">
+        <v>5601.2585506699997</v>
+      </c>
+      <c r="H133" s="4">
+        <v>1044.7861193700001</v>
+      </c>
+      <c r="I133" s="4">
+        <v>760.47632314999998</v>
+      </c>
+      <c r="J133" s="4">
+        <v>0.68856859000000004</v>
+      </c>
+      <c r="K133" s="4">
+        <v>1.2928452800000001</v>
+      </c>
+      <c r="L133" s="4">
+        <v>-13.99788339</v>
+      </c>
+      <c r="M133" s="4">
+        <v>0</v>
+      </c>
+      <c r="N133" s="4">
+        <v>0</v>
+      </c>
+      <c r="O133" s="4">
+        <v>4.4109948499999998</v>
+      </c>
+      <c r="P133" s="4">
+        <v>-65.239585270000006</v>
+      </c>
+      <c r="Q133" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B134" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C102" s="8">
-[...33 lines deleted...]
-      <c r="B103" s="3" t="s">
+      <c r="C134" s="4">
+        <v>-11573.20395617</v>
+      </c>
+      <c r="D134" s="4">
+        <v>9902.4051994900001</v>
+      </c>
+      <c r="E134" s="4">
+        <v>0</v>
+      </c>
+      <c r="F134" s="4">
+        <v>280.45229767000001</v>
+      </c>
+      <c r="G134" s="4">
+        <v>10907.45661884</v>
+      </c>
+      <c r="H134" s="4">
+        <v>2148.55097862</v>
+      </c>
+      <c r="I134" s="4">
+        <v>1111.8643170099999</v>
+      </c>
+      <c r="J134" s="4">
+        <v>0.57427267999999998</v>
+      </c>
+      <c r="K134" s="4">
+        <v>0.74282049000000006</v>
+      </c>
+      <c r="L134" s="4">
+        <v>45.543828570000002</v>
+      </c>
+      <c r="M134" s="4">
+        <v>0</v>
+      </c>
+      <c r="N134" s="4">
+        <v>-9.9999999999999995E-7</v>
+      </c>
+      <c r="O134" s="4">
+        <v>11.588798860000001</v>
+      </c>
+      <c r="P134" s="4">
+        <v>-28.926240440000001</v>
+      </c>
+      <c r="Q134" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B135" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C103" s="8">
-[...103 lines deleted...]
-      <c r="M105" s="8">
+      <c r="C135" s="4">
+        <v>11982.3064424</v>
+      </c>
+      <c r="D135" s="4">
+        <v>5770.5824131700001</v>
+      </c>
+      <c r="E135" s="4">
+        <v>0</v>
+      </c>
+      <c r="F135" s="4">
+        <v>280.41558583</v>
+      </c>
+      <c r="G135" s="4">
+        <v>4925.1888719999997</v>
+      </c>
+      <c r="H135" s="4">
+        <v>1094.57337188</v>
+      </c>
+      <c r="I135" s="4">
+        <v>561.04114383000001</v>
+      </c>
+      <c r="J135" s="4">
+        <v>-0.74686726000000003</v>
+      </c>
+      <c r="K135" s="4">
+        <v>0.28285747</v>
+      </c>
+      <c r="L135" s="4">
+        <v>32.347462960000001</v>
+      </c>
+      <c r="M135" s="4">
+        <v>0</v>
+      </c>
+      <c r="N135" s="4">
+        <v>0</v>
+      </c>
+      <c r="O135" s="4">
+        <v>5.8107969700000002</v>
+      </c>
+      <c r="P135" s="4">
+        <v>-12.655744</v>
+      </c>
+      <c r="Q135" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C136" s="4">
+        <v>257438.23359911999</v>
+      </c>
+      <c r="D136" s="4">
+        <v>161417.64151059999</v>
+      </c>
+      <c r="E136" s="4">
+        <v>39135.107000000004</v>
+      </c>
+      <c r="F136" s="4">
+        <v>0</v>
+      </c>
+      <c r="G136" s="4">
+        <v>47896.697023070003</v>
+      </c>
+      <c r="H136" s="4">
+        <v>25183.641186680001</v>
+      </c>
+      <c r="I136" s="4">
+        <v>0</v>
+      </c>
+      <c r="J136" s="4">
+        <v>0</v>
+      </c>
+      <c r="K136" s="4">
+        <v>0</v>
+      </c>
+      <c r="L136" s="4">
+        <v>58.817554430000001</v>
+      </c>
+      <c r="M136" s="4">
+        <v>4112.6474440000002</v>
+      </c>
+      <c r="N136" s="4">
+        <v>18324.625574829999</v>
+      </c>
+      <c r="O136" s="4">
+        <v>1.4168546500000001</v>
+      </c>
+      <c r="P136" s="4">
+        <v>-1146.4810460000001</v>
+      </c>
+      <c r="Q136" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C137" s="5">
+        <v>158158.30068044999</v>
+      </c>
+      <c r="D137" s="5">
+        <v>58487.516885880003</v>
+      </c>
+      <c r="E137" s="5">
+        <v>0</v>
+      </c>
+      <c r="F137" s="5">
+        <v>7945.9449914999996</v>
+      </c>
+      <c r="G137" s="5">
+        <v>51510.968757089999</v>
+      </c>
+      <c r="H137" s="5">
+        <v>11895.075305779999</v>
+      </c>
+      <c r="I137" s="5">
+        <v>2594.6068169099999</v>
+      </c>
+      <c r="J137" s="5">
+        <v>-3.1608793500000001</v>
+      </c>
+      <c r="K137" s="5">
+        <v>-0.10593863000000001</v>
+      </c>
+      <c r="L137" s="5">
+        <v>125.16845279</v>
+      </c>
+      <c r="M137" s="5">
+        <v>0</v>
+      </c>
+      <c r="N137" s="5">
         <v>-3.0000000000000001E-6</v>
       </c>
-    </row>
-[...74 lines deleted...]
-      <c r="B108" s="2" t="s">
+      <c r="O137" s="5">
+        <v>62.21440793</v>
+      </c>
+      <c r="P137" s="5">
+        <v>-51.031468940000003</v>
+      </c>
+      <c r="Q137" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C138" s="5">
+        <v>35341.627965710002</v>
+      </c>
+      <c r="D138" s="5">
+        <v>11021.06788812</v>
+      </c>
+      <c r="E138" s="5">
+        <v>0</v>
+      </c>
+      <c r="F138" s="5">
+        <v>2218.67387138</v>
+      </c>
+      <c r="G138" s="5">
+        <v>10296.14927869</v>
+      </c>
+      <c r="H138" s="5">
+        <v>2174.8417405099999</v>
+      </c>
+      <c r="I138" s="5">
+        <v>3853.33902696</v>
+      </c>
+      <c r="J138" s="5">
+        <v>-1.2820275800000001</v>
+      </c>
+      <c r="K138" s="5">
+        <v>1.45058592</v>
+      </c>
+      <c r="L138" s="5">
+        <v>160.54446263</v>
+      </c>
+      <c r="M138" s="5">
+        <v>0</v>
+      </c>
+      <c r="N138" s="5">
+        <v>0</v>
+      </c>
+      <c r="O138" s="5">
+        <v>14.83391613</v>
+      </c>
+      <c r="P138" s="5">
+        <v>-17.616849999999999</v>
+      </c>
+      <c r="Q138" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C139" s="5">
+        <v>10084.252722110001</v>
+      </c>
+      <c r="D139" s="5">
+        <v>4777.9966449100002</v>
+      </c>
+      <c r="E139" s="5">
+        <v>0</v>
+      </c>
+      <c r="F139" s="5">
+        <v>370.48454628000002</v>
+      </c>
+      <c r="G139" s="5">
+        <v>4714.1602702800001</v>
+      </c>
+      <c r="H139" s="5">
+        <v>1077.5435295100001</v>
+      </c>
+      <c r="I139" s="5">
+        <v>1401.3204886000001</v>
+      </c>
+      <c r="J139" s="5">
+        <v>0.28900747999999998</v>
+      </c>
+      <c r="K139" s="5">
+        <v>0.23752448000000001</v>
+      </c>
+      <c r="L139" s="5">
+        <v>82.216212619999993</v>
+      </c>
+      <c r="M139" s="5">
+        <v>0</v>
+      </c>
+      <c r="N139" s="5">
+        <v>0</v>
+      </c>
+      <c r="O139" s="5">
+        <v>5.7221928799999997</v>
+      </c>
+      <c r="P139" s="5">
+        <v>-15.12690802</v>
+      </c>
+      <c r="Q139" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B140" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C108" s="8">
-[...33 lines deleted...]
-      <c r="B109" s="2" t="s">
+      <c r="C140" s="5">
+        <v>8721.3960221100006</v>
+      </c>
+      <c r="D140" s="5">
+        <v>6500.3722150200001</v>
+      </c>
+      <c r="E140" s="5">
+        <v>0</v>
+      </c>
+      <c r="F140" s="5">
+        <v>508.51357360999998</v>
+      </c>
+      <c r="G140" s="5">
+        <v>6168.8887932500002</v>
+      </c>
+      <c r="H140" s="5">
+        <v>1100.15062816</v>
+      </c>
+      <c r="I140" s="5">
+        <v>1210.8430910500001</v>
+      </c>
+      <c r="J140" s="5">
+        <v>-0.24844793000000001</v>
+      </c>
+      <c r="K140" s="5">
+        <v>0.70365299000000003</v>
+      </c>
+      <c r="L140" s="5">
+        <v>69.099071719999998</v>
+      </c>
+      <c r="M140" s="5">
+        <v>0</v>
+      </c>
+      <c r="N140" s="5">
+        <v>0</v>
+      </c>
+      <c r="O140" s="5">
+        <v>6.0889247299999996</v>
+      </c>
+      <c r="P140" s="5">
+        <v>-5.8920260000000004</v>
+      </c>
+      <c r="Q140" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B141" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="C109" s="8">
-[...35 lines deleted...]
-      <c r="B110" s="2" t="s">
+      <c r="C141" s="5">
+        <v>2012.3202755499999</v>
+      </c>
+      <c r="D141" s="5">
+        <v>1670.0674687799999</v>
+      </c>
+      <c r="E141" s="5">
+        <v>0</v>
+      </c>
+      <c r="F141" s="5">
+        <v>123.46853723</v>
+      </c>
+      <c r="G141" s="5">
+        <v>1909.96932376</v>
+      </c>
+      <c r="H141" s="5">
+        <v>346.47039455999999</v>
+      </c>
+      <c r="I141" s="5">
+        <v>760.08617091999997</v>
+      </c>
+      <c r="J141" s="5">
+        <v>-0.38963056000000001</v>
+      </c>
+      <c r="K141" s="5">
+        <v>0.1220164</v>
+      </c>
+      <c r="L141" s="5">
+        <v>22.67046169</v>
+      </c>
+      <c r="M141" s="5">
+        <v>0</v>
+      </c>
+      <c r="N141" s="5">
+        <v>0</v>
+      </c>
+      <c r="O141" s="5">
+        <v>2.5852638200000002</v>
+      </c>
+      <c r="P141" s="5">
+        <v>-6.5919410000000003</v>
+      </c>
+      <c r="Q141" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B142" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C110" s="8">
-[...33 lines deleted...]
-      <c r="B111" s="2" t="s">
+      <c r="C142" s="5">
+        <v>8767.9847829099999</v>
+      </c>
+      <c r="D142" s="5">
+        <v>4709.66624331</v>
+      </c>
+      <c r="E142" s="5">
+        <v>0</v>
+      </c>
+      <c r="F142" s="5">
+        <v>355.95088793000002</v>
+      </c>
+      <c r="G142" s="5">
+        <v>5291.6737589000004</v>
+      </c>
+      <c r="H142" s="5">
+        <v>986.78314662000002</v>
+      </c>
+      <c r="I142" s="5">
+        <v>2096.5201205200001</v>
+      </c>
+      <c r="J142" s="5">
+        <v>-0.23205062000000001</v>
+      </c>
+      <c r="K142" s="5">
+        <v>0.99138004000000002</v>
+      </c>
+      <c r="L142" s="5">
+        <v>71.612547980000002</v>
+      </c>
+      <c r="M142" s="5">
+        <v>0</v>
+      </c>
+      <c r="N142" s="5">
+        <v>0</v>
+      </c>
+      <c r="O142" s="5">
+        <v>9.0020699099999995</v>
+      </c>
+      <c r="P142" s="5">
+        <v>-37.839911000000001</v>
+      </c>
+      <c r="Q142" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B143" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C111" s="8">
-[...33 lines deleted...]
-      <c r="B112" s="2" t="s">
+      <c r="C143" s="5">
+        <v>7329.8147495000003</v>
+      </c>
+      <c r="D143" s="5">
+        <v>3218.8285206300002</v>
+      </c>
+      <c r="E143" s="5">
+        <v>0</v>
+      </c>
+      <c r="F143" s="5">
+        <v>325.32622386999998</v>
+      </c>
+      <c r="G143" s="5">
+        <v>3306.12735346</v>
+      </c>
+      <c r="H143" s="5">
+        <v>680.21949881</v>
+      </c>
+      <c r="I143" s="5">
+        <v>896.10577754999997</v>
+      </c>
+      <c r="J143" s="5">
+        <v>0.10568065</v>
+      </c>
+      <c r="K143" s="5">
+        <v>0.30929949000000001</v>
+      </c>
+      <c r="L143" s="5">
+        <v>30.564707009999999</v>
+      </c>
+      <c r="M143" s="5">
+        <v>0</v>
+      </c>
+      <c r="N143" s="5">
+        <v>0</v>
+      </c>
+      <c r="O143" s="5">
+        <v>3.5321330400000002</v>
+      </c>
+      <c r="P143" s="5">
+        <v>-0.36364329000000001</v>
+      </c>
+      <c r="Q143" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B144" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C112" s="8">
-[...35 lines deleted...]
-      <c r="B113" s="2" t="s">
+      <c r="C144" s="5">
+        <v>10940.850939530001</v>
+      </c>
+      <c r="D144" s="5">
+        <v>4599.3420463499997</v>
+      </c>
+      <c r="E144" s="5">
+        <v>0</v>
+      </c>
+      <c r="F144" s="5">
+        <v>392.12770424000001</v>
+      </c>
+      <c r="G144" s="5">
+        <v>4679.1363919200003</v>
+      </c>
+      <c r="H144" s="5">
+        <v>1064.66618576</v>
+      </c>
+      <c r="I144" s="5">
+        <v>1258.0744572200001</v>
+      </c>
+      <c r="J144" s="5">
+        <v>2.8251419999999999E-2</v>
+      </c>
+      <c r="K144" s="5">
+        <v>-25.344622279999999</v>
+      </c>
+      <c r="L144" s="5">
+        <v>52.20767129</v>
+      </c>
+      <c r="M144" s="5">
+        <v>0</v>
+      </c>
+      <c r="N144" s="5">
+        <v>0</v>
+      </c>
+      <c r="O144" s="5">
+        <v>4.5442542000000001</v>
+      </c>
+      <c r="P144" s="5">
+        <v>-21.801888000000002</v>
+      </c>
+      <c r="Q144" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B145" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C113" s="8">
-[...33 lines deleted...]
-      <c r="B114" s="2" t="s">
+      <c r="C145" s="5">
+        <v>9582.0523907000006</v>
+      </c>
+      <c r="D145" s="5">
+        <v>5092.16051711</v>
+      </c>
+      <c r="E145" s="5">
+        <v>0</v>
+      </c>
+      <c r="F145" s="5">
+        <v>251.01251816999999</v>
+      </c>
+      <c r="G145" s="5">
+        <v>4160.3081163400002</v>
+      </c>
+      <c r="H145" s="5">
+        <v>986.32565652000005</v>
+      </c>
+      <c r="I145" s="5">
+        <v>1118.5381067200001</v>
+      </c>
+      <c r="J145" s="5">
+        <v>-0.13754211999999999</v>
+      </c>
+      <c r="K145" s="5">
+        <v>0.50736840000000005</v>
+      </c>
+      <c r="L145" s="5">
+        <v>72.575696719999996</v>
+      </c>
+      <c r="M145" s="5">
+        <v>0</v>
+      </c>
+      <c r="N145" s="5">
+        <v>0</v>
+      </c>
+      <c r="O145" s="5">
+        <v>4.6917688499999999</v>
+      </c>
+      <c r="P145" s="5">
+        <v>-38.542946999999998</v>
+      </c>
+      <c r="Q145" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B146" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C114" s="8">
-[...33 lines deleted...]
-      <c r="B115" s="2" t="s">
+      <c r="C146" s="5">
+        <v>8764.2745776899992</v>
+      </c>
+      <c r="D146" s="5">
+        <v>4818.8084344400004</v>
+      </c>
+      <c r="E146" s="5">
+        <v>0</v>
+      </c>
+      <c r="F146" s="5">
+        <v>252.28250603000001</v>
+      </c>
+      <c r="G146" s="5">
+        <v>4257.3839893699997</v>
+      </c>
+      <c r="H146" s="5">
+        <v>771.74214469000003</v>
+      </c>
+      <c r="I146" s="5">
+        <v>1112.1514430300001</v>
+      </c>
+      <c r="J146" s="5">
+        <v>-0.30642200000000003</v>
+      </c>
+      <c r="K146" s="5">
+        <v>0.32242681000000001</v>
+      </c>
+      <c r="L146" s="5">
+        <v>54.804705329999997</v>
+      </c>
+      <c r="M146" s="5">
+        <v>0</v>
+      </c>
+      <c r="N146" s="5">
+        <v>0</v>
+      </c>
+      <c r="O146" s="5">
+        <v>3.75864267</v>
+      </c>
+      <c r="P146" s="5">
+        <v>-2.1015999999999999</v>
+      </c>
+      <c r="Q146" s="5">
+        <v>-3588.5586715700001</v>
+      </c>
+    </row>
+    <row r="147" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B147" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C115" s="8">
-[...33 lines deleted...]
-      <c r="B116" s="2" t="s">
+      <c r="C147" s="5">
+        <v>51837.611679070003</v>
+      </c>
+      <c r="D147" s="5">
+        <v>16184.81215003</v>
+      </c>
+      <c r="E147" s="5">
+        <v>0</v>
+      </c>
+      <c r="F147" s="5">
+        <v>1125.2318232</v>
+      </c>
+      <c r="G147" s="5">
+        <v>14586.0947877</v>
+      </c>
+      <c r="H147" s="5">
+        <v>3286.5305944000002</v>
+      </c>
+      <c r="I147" s="5">
+        <v>2189.7601501300001</v>
+      </c>
+      <c r="J147" s="5">
+        <v>-0.32513272999999998</v>
+      </c>
+      <c r="K147" s="5">
+        <v>0.34582365999999998</v>
+      </c>
+      <c r="L147" s="5">
+        <v>110.59590898</v>
+      </c>
+      <c r="M147" s="5">
+        <v>0</v>
+      </c>
+      <c r="N147" s="5">
+        <v>0</v>
+      </c>
+      <c r="O147" s="5">
+        <v>15.71638986</v>
+      </c>
+      <c r="P147" s="5">
+        <v>-54.514756800000001</v>
+      </c>
+      <c r="Q147" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B148" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C116" s="8">
-[...33 lines deleted...]
-      <c r="B117" s="2" t="s">
+      <c r="C148" s="5">
+        <v>11502.44726938</v>
+      </c>
+      <c r="D148" s="5">
+        <v>5889.0578536000003</v>
+      </c>
+      <c r="E148" s="5">
+        <v>0</v>
+      </c>
+      <c r="F148" s="5">
+        <v>530.67289608999999</v>
+      </c>
+      <c r="G148" s="5">
+        <v>5355.2062694599999</v>
+      </c>
+      <c r="H148" s="5">
+        <v>1051.26929423</v>
+      </c>
+      <c r="I148" s="5">
+        <v>1378.1047153500001</v>
+      </c>
+      <c r="J148" s="5">
+        <v>-0.71318391999999997</v>
+      </c>
+      <c r="K148" s="5">
+        <v>0.19633226000000001</v>
+      </c>
+      <c r="L148" s="5">
+        <v>69.822752179999995</v>
+      </c>
+      <c r="M148" s="5">
+        <v>0</v>
+      </c>
+      <c r="N148" s="5">
+        <v>0</v>
+      </c>
+      <c r="O148" s="5">
+        <v>4.26150962</v>
+      </c>
+      <c r="P148" s="5">
+        <v>-13.554474730000001</v>
+      </c>
+      <c r="Q148" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B149" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C117" s="8">
-[...33 lines deleted...]
-      <c r="B118" s="2" t="s">
+      <c r="C149" s="5">
+        <v>-15750.0476098</v>
+      </c>
+      <c r="D149" s="5">
+        <v>9848.8840316799997</v>
+      </c>
+      <c r="E149" s="5">
+        <v>0</v>
+      </c>
+      <c r="F149" s="5">
+        <v>316.27362025999997</v>
+      </c>
+      <c r="G149" s="5">
+        <v>9813.0459601900002</v>
+      </c>
+      <c r="H149" s="5">
+        <v>2026.31254646</v>
+      </c>
+      <c r="I149" s="5">
+        <v>2051.8604630700002</v>
+      </c>
+      <c r="J149" s="5">
+        <v>0.10471421</v>
+      </c>
+      <c r="K149" s="5">
+        <v>0.80396502999999997</v>
+      </c>
+      <c r="L149" s="5">
+        <v>89.706088910000005</v>
+      </c>
+      <c r="M149" s="5">
+        <v>0</v>
+      </c>
+      <c r="N149" s="5">
+        <v>-1.2E-5</v>
+      </c>
+      <c r="O149" s="5">
+        <v>11.844620409999999</v>
+      </c>
+      <c r="P149" s="5">
+        <v>-205.94900082999999</v>
+      </c>
+      <c r="Q149" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B150" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C118" s="8">
-[...714 lines deleted...]
-      <c r="M136" s="9"/>
+      <c r="C150" s="5">
+        <v>12561.96242206</v>
+      </c>
+      <c r="D150" s="5">
+        <v>6060.8708144599996</v>
+      </c>
+      <c r="E150" s="5">
+        <v>0</v>
+      </c>
+      <c r="F150" s="5">
+        <v>452.89182087</v>
+      </c>
+      <c r="G150" s="5">
+        <v>5061.3756965499997</v>
+      </c>
+      <c r="H150" s="5">
+        <v>1170.5607383700001</v>
+      </c>
+      <c r="I150" s="5">
+        <v>1193.87034131</v>
+      </c>
+      <c r="J150" s="5">
+        <v>0.26842626000000003</v>
+      </c>
+      <c r="K150" s="5">
+        <v>-0.12283955000000001</v>
+      </c>
+      <c r="L150" s="5">
+        <v>52.88528694</v>
+      </c>
+      <c r="M150" s="5">
+        <v>0</v>
+      </c>
+      <c r="N150" s="5">
+        <v>0</v>
+      </c>
+      <c r="O150" s="5">
+        <v>6.9324465699999998</v>
+      </c>
+      <c r="P150" s="5">
+        <v>-9.8279345199999995</v>
+      </c>
+      <c r="Q150" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C151" s="5">
+        <v>263779.02951174002</v>
+      </c>
+      <c r="D151" s="5">
+        <v>140411.55714465</v>
+      </c>
+      <c r="E151" s="5">
+        <v>36665.413909000003</v>
+      </c>
+      <c r="F151" s="5">
+        <v>0</v>
+      </c>
+      <c r="G151" s="5">
+        <v>70190.089279720007</v>
+      </c>
+      <c r="H151" s="5">
+        <v>27122.186441310001</v>
+      </c>
+      <c r="I151" s="5">
+        <v>0</v>
+      </c>
+      <c r="J151" s="5">
+        <v>0</v>
+      </c>
+      <c r="K151" s="5">
+        <v>0</v>
+      </c>
+      <c r="L151" s="5">
+        <v>90.987558730000003</v>
+      </c>
+      <c r="M151" s="5">
+        <v>4825.4946</v>
+      </c>
+      <c r="N151" s="5">
+        <v>20624.735963660001</v>
+      </c>
+      <c r="O151" s="5">
+        <v>0.18064921</v>
+      </c>
+      <c r="P151" s="5">
+        <v>-297.47419600000001</v>
+      </c>
+      <c r="Q151" s="5">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Vývoj inkasa za vybrané druhy d</vt:lpstr>
+      <vt:lpstr>Vývoj inkasa dle FÚ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Finanční správa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Oharek Martin Ing. (GFŘ)</dc:creator>
+  <dc:creator>Lasotová Petra Ing. (GFŘ)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>