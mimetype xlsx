--- v0 (2025-10-29)
+++ v1 (2026-04-01)
@@ -1,95 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25601"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\76 Sekce výkonu daní\20\202\SPSS_MODELER\STREAMY_ODDELENI\DS_ODS_PUBLIKACE_MF_CR\Zajišťovací příkazy\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p050122\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{03514D73-5B53-4018-B567-B23C97EFA7C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FC509210-D0AC-407A-B2D9-FF9B181B0F93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Zajišťovací příkazy_Statistika_" sheetId="1" r:id="rId1"/>
+    <sheet name="Vystavené zajišťovací příkazy" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>Rok</t>
   </si>
   <si>
-    <t>Počet soudních řízení</t>
+    <t>Počet vystavených ZajP</t>
   </si>
   <si>
-    <t>Zamítá se</t>
+    <t>Zajištěno (v mil. Kč)</t>
   </si>
   <si>
-    <t>Ruší se</t>
+    <t>Počet DS</t>
   </si>
   <si>
-    <t>Zastavuje 
-se/odmítá se</t>
+    <t>Počet vystavených ZajP na 1 DS</t>
   </si>
   <si>
-    <t>Dosud 
-nerozhodnuto</t>
+    <t>Zajištěno na 1 DS (v mil. Kč)</t>
   </si>
   <si>
-    <t>Celkem rozhodnuto</t>
+    <t>Úhrady ze zajištění (v mil. Kč)</t>
+  </si>
+  <si>
+    <t>Uhrazeno ze ZajP (v mil. Kč)</t>
+  </si>
+  <si>
+    <t>Uhrazeno ze zajišťovací exekuce (v mil. Kč)</t>
+  </si>
+  <si>
+    <t>Poměr mezi úhradami ze zajištění a zajištěnou částkou</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="0.0"/>
+  </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="major"/>
     </font>
@@ -541,62 +564,68 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20 % – Zvýraznění 1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % – Zvýraznění 2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % – Zvýraznění 3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % – Zvýraznění 4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % – Zvýraznění 5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % – Zvýraznění 6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % – Zvýraznění 1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % – Zvýraznění 2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % – Zvýraznění 3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % – Zvýraznění 4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % – Zvýraznění 5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % – Zvýraznění 6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % – Zvýraznění 1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % – Zvýraznění 2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % – Zvýraznění 3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % – Zvýraznění 4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % – Zvýraznění 5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % – Zvýraznění 6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Celkem" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Kontrolní buňka" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Nadpis 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Nadpis 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Nadpis 3" xfId="4" builtinId="18" customBuiltin="1"/>
@@ -616,91 +645,91 @@
     <cellStyle name="Zvýraznění 1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Zvýraznění 2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Zvýraznění 3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Zvýraznění 4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Zvýraznění 5" xfId="34" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Zvýraznění 6" xfId="38" builtinId="49" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office 2013–2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 –⁠ 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 –⁠ 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -762,51 +791,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 –⁠ 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -904,411 +933,450 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="List1"/>
-  <dimension ref="A1:G14"/>
+  <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="7" width="20.7109375" style="2" customWidth="1"/>
-    <col min="8" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="14" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="28.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="27.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="25.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="39.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="50" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
+      <c r="H1" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-        <v>1</v>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A2" s="3">
+        <v>2015</v>
+      </c>
+      <c r="B2" s="5">
+        <v>1605</v>
+      </c>
+      <c r="C2" s="2">
+        <v>3633.3820000000001</v>
+      </c>
+      <c r="D2" s="5">
+        <v>424</v>
       </c>
       <c r="E2" s="1">
-        <v>1</v>
+        <v>3.7853773584905661</v>
       </c>
       <c r="F2" s="1">
+        <v>8.5692971698113212</v>
+      </c>
+      <c r="G2" s="2">
+        <v>822.42200000000003</v>
+      </c>
+      <c r="H2" s="2">
+        <v>112.321</v>
+      </c>
+      <c r="I2" s="2">
+        <v>710.101</v>
+      </c>
+      <c r="J2" s="1">
+        <v>0.22635164703298469</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A3" s="3">
+        <v>2016</v>
+      </c>
+      <c r="B3" s="5">
+        <v>1561</v>
+      </c>
+      <c r="C3" s="2">
+        <v>3328.9830000000002</v>
+      </c>
+      <c r="D3" s="5">
+        <v>309</v>
+      </c>
+      <c r="E3" s="1">
+        <v>5.0517799352750812</v>
+      </c>
+      <c r="F3" s="1">
+        <v>10.773407766990292</v>
+      </c>
+      <c r="G3" s="2">
+        <v>1098.4749999999999</v>
+      </c>
+      <c r="H3" s="2">
+        <v>42.307000000000002</v>
+      </c>
+      <c r="I3" s="2">
+        <v>1056.1679999999999</v>
+      </c>
+      <c r="J3" s="1">
+        <v>0.32997314795539656</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="3">
+        <v>2017</v>
+      </c>
+      <c r="B4" s="5">
+        <v>1420</v>
+      </c>
+      <c r="C4" s="2">
+        <v>1594.3219999999999</v>
+      </c>
+      <c r="D4" s="5">
+        <v>358</v>
+      </c>
+      <c r="E4" s="1">
+        <v>3.9664804469273744</v>
+      </c>
+      <c r="F4" s="1">
+        <v>4.4534134078212286</v>
+      </c>
+      <c r="G4" s="2">
+        <v>690.18499999999995</v>
+      </c>
+      <c r="H4" s="2">
+        <v>87.411000000000001</v>
+      </c>
+      <c r="I4" s="2">
+        <v>602.774</v>
+      </c>
+      <c r="J4" s="1">
+        <v>0.4329018855664038</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A5" s="3">
+        <v>2018</v>
+      </c>
+      <c r="B5" s="5">
+        <v>1174</v>
+      </c>
+      <c r="C5" s="2">
+        <v>1472.461</v>
+      </c>
+      <c r="D5" s="5">
+        <v>355</v>
+      </c>
+      <c r="E5" s="1">
+        <v>3.3070422535211268</v>
+      </c>
+      <c r="F5" s="1">
+        <v>4.1477774647887324</v>
+      </c>
+      <c r="G5" s="2">
+        <v>471.202</v>
+      </c>
+      <c r="H5" s="2">
+        <v>34.216999999999999</v>
+      </c>
+      <c r="I5" s="2">
+        <v>436.98500000000001</v>
+      </c>
+      <c r="J5" s="1">
+        <v>0.32000983387675463</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A6" s="3">
+        <v>2019</v>
+      </c>
+      <c r="B6" s="5">
+        <v>765</v>
+      </c>
+      <c r="C6" s="2">
+        <v>558.755</v>
+      </c>
+      <c r="D6" s="5">
+        <v>185</v>
+      </c>
+      <c r="E6" s="1">
+        <v>4.1351351351351351</v>
+      </c>
+      <c r="F6" s="1">
+        <v>3.0202972972972972</v>
+      </c>
+      <c r="G6" s="2">
+        <v>477.29199999999997</v>
+      </c>
+      <c r="H6" s="2">
+        <v>25.875</v>
+      </c>
+      <c r="I6" s="2">
+        <v>451.41699999999997</v>
+      </c>
+      <c r="J6" s="1">
+        <v>0.85420622634249355</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="3">
+        <v>2020</v>
+      </c>
+      <c r="B7" s="5">
+        <v>1006</v>
+      </c>
+      <c r="C7" s="2">
+        <v>519.20436299999994</v>
+      </c>
+      <c r="D7" s="5">
+        <v>276</v>
+      </c>
+      <c r="E7" s="1">
+        <v>3.6449275362318843</v>
+      </c>
+      <c r="F7" s="1">
+        <v>1.8811752282608694</v>
+      </c>
+      <c r="G7" s="2">
+        <v>348.26400000000001</v>
+      </c>
+      <c r="H7" s="2">
+        <v>13.785</v>
+      </c>
+      <c r="I7" s="2">
+        <v>334.47899999999998</v>
+      </c>
+      <c r="J7" s="1">
+        <v>0.67076477937840451</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="3">
+        <v>2021</v>
+      </c>
+      <c r="B8" s="5">
+        <v>1030</v>
+      </c>
+      <c r="C8" s="2">
+        <v>725.86098339999978</v>
+      </c>
+      <c r="D8" s="5">
+        <v>242</v>
+      </c>
+      <c r="E8" s="1">
+        <v>4.2561983471074383</v>
+      </c>
+      <c r="F8" s="1">
+        <v>2.9994255512396686</v>
+      </c>
+      <c r="G8" s="2">
+        <v>234.839</v>
+      </c>
+      <c r="H8" s="2">
+        <v>19.14</v>
+      </c>
+      <c r="I8" s="2">
+        <v>215.69900000000001</v>
+      </c>
+      <c r="J8" s="1">
+        <v>0.32353164775435711</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="3">
+        <v>2022</v>
+      </c>
+      <c r="B9" s="5">
+        <v>525</v>
+      </c>
+      <c r="C9" s="2">
+        <v>692.11349299999995</v>
+      </c>
+      <c r="D9" s="5">
+        <v>136</v>
+      </c>
+      <c r="E9" s="1">
+        <v>3.8602941176470589</v>
+      </c>
+      <c r="F9" s="1">
+        <v>5.089069801470588</v>
+      </c>
+      <c r="G9" s="2">
+        <v>217.357</v>
+      </c>
+      <c r="H9" s="2">
+        <v>3.4449999999999998</v>
+      </c>
+      <c r="I9" s="2">
+        <v>213.91200000000001</v>
+      </c>
+      <c r="J9" s="1">
+        <v>0.31404820480793605</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="3">
+        <v>2023</v>
+      </c>
+      <c r="B10" s="5">
+        <v>648</v>
+      </c>
+      <c r="C10" s="2">
+        <v>403.20728500000001</v>
+      </c>
+      <c r="D10" s="5">
+        <v>122</v>
+      </c>
+      <c r="E10" s="1">
+        <v>5.3114754098360653</v>
+      </c>
+      <c r="F10" s="1">
+        <v>3.3049777459016401</v>
+      </c>
+      <c r="G10" s="6">
+        <v>143.679</v>
+      </c>
+      <c r="H10" s="6">
+        <v>2.76</v>
+      </c>
+      <c r="I10" s="2">
+        <v>140.91900000000001</v>
+      </c>
+      <c r="J10" s="1">
+        <v>0.35634028784970984</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="3">
+        <v>2024</v>
+      </c>
+      <c r="B11" s="5">
+        <v>956</v>
+      </c>
+      <c r="C11" s="2">
+        <v>544.64938099999995</v>
+      </c>
+      <c r="D11" s="5">
+        <v>174</v>
+      </c>
+      <c r="E11" s="1">
+        <v>5.4942528735632186</v>
+      </c>
+      <c r="F11" s="1">
+        <v>3.1301688563218386</v>
+      </c>
+      <c r="G11" s="2">
+        <v>137.643</v>
+      </c>
+      <c r="H11" s="2">
         <v>0</v>
       </c>
-      <c r="G2" s="1">
-[...276 lines deleted...]
-        <v>3</v>
+      <c r="I11" s="2">
+        <v>137.643</v>
+      </c>
+      <c r="J11" s="1">
+        <v>0.25271854664973908</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Zajišťovací příkazy_Statistika_</vt:lpstr>
+      <vt:lpstr>Vystavené zajišťovací příkazy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lasotová Petra Ing. (GFŘ)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>